--- v2 (2026-02-09)
+++ v3 (2026-04-06)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de CT2HOV</t>
   </si>
   <si>
-    <t>93 Referencias DVGE - 100 QSO encontrados - 83 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #3906 (09-02-2026 01:47)</t>
+    <t>94 Referencias DVGE - 101 QSO encontrados - 84 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #3906 (06-04-2026 09:55)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>
@@ -365,65 +365,65 @@
   <si>
     <t>VGGR-012</t>
   </si>
   <si>
     <t>12/09/2021</t>
   </si>
   <si>
     <t>VGGR-075</t>
   </si>
   <si>
     <t>29/09/2024</t>
   </si>
   <si>
     <t>VGGR-091</t>
   </si>
   <si>
     <t>15/05/2022</t>
   </si>
   <si>
     <t>VGGR-132</t>
   </si>
   <si>
     <t>17/04/2022</t>
   </si>
   <si>
+    <t>EC6PG</t>
+  </si>
+  <si>
+    <t>VGIB-010</t>
+  </si>
+  <si>
+    <t>07004</t>
+  </si>
+  <si>
+    <t>13/01/2019</t>
+  </si>
+  <si>
     <t>EA6LU</t>
   </si>
   <si>
-    <t>VGIB-010</t>
-[...10 lines deleted...]
-  <si>
     <t>EA6KB</t>
   </si>
   <si>
     <t>VGIB-025</t>
   </si>
   <si>
     <t>07007</t>
   </si>
   <si>
     <t>01/05/2019</t>
   </si>
   <si>
     <t>VGIB-029</t>
   </si>
   <si>
     <t>07010</t>
   </si>
   <si>
     <t>30/06/2019</t>
   </si>
   <si>
     <t>VGIB-048</t>
   </si>
   <si>
     <t>07014</t>
@@ -485,56 +485,56 @@
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>VGIB-161</t>
   </si>
   <si>
     <t>03/06/2021</t>
   </si>
   <si>
     <t>VGIB-187</t>
   </si>
   <si>
     <t>07051</t>
   </si>
   <si>
     <t>01/09/2019</t>
   </si>
   <si>
     <t>VGIB-191</t>
   </si>
   <si>
     <t>07053</t>
   </si>
   <si>
+    <t>04/01/2020</t>
+  </si>
+  <si>
     <t>16/01/2021</t>
   </si>
   <si>
-    <t>04/01/2020</t>
-[...1 lines deleted...]
-  <si>
     <t>VGIB-203</t>
   </si>
   <si>
     <t>07057</t>
   </si>
   <si>
     <t>16/06/2018</t>
   </si>
   <si>
     <t>VGIB-212</t>
   </si>
   <si>
     <t>07061</t>
   </si>
   <si>
     <t>16/08/2020</t>
   </si>
   <si>
     <t>VGJ-094</t>
   </si>
   <si>
     <t>VGJ-095</t>
   </si>
   <si>
     <t>08/10/2024</t>
@@ -714,50 +714,59 @@
     <t>VGS-057</t>
   </si>
   <si>
     <t>07/04/2023</t>
   </si>
   <si>
     <t>EA1RCM</t>
   </si>
   <si>
     <t>VGS-063</t>
   </si>
   <si>
     <t>VGSG-058</t>
   </si>
   <si>
     <t>VGSO-106</t>
   </si>
   <si>
     <t>02/01/2022</t>
   </si>
   <si>
     <t>VGSO-199</t>
   </si>
   <si>
     <t>08/01/2022</t>
+  </si>
+  <si>
+    <t>EA8AA</t>
+  </si>
+  <si>
+    <t>VGTF-111</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
   </si>
   <si>
     <t>EA8/DL2DXA/P</t>
   </si>
   <si>
     <t>VGTF-129</t>
   </si>
   <si>
     <t>14/03/2020</t>
   </si>
   <si>
     <t>VGV-027</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>VGV-184</t>
   </si>
   <si>
     <t>24/11/2024</t>
   </si>
   <si>
     <t>EA5URT</t>
   </si>
@@ -1240,51 +1249,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G106"/>
+  <dimension ref="A1:G107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -2152,378 +2161,378 @@
       </c>
       <c r="G41" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E42" s="5">
         <v>40</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>118</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E43" s="5">
         <v>40</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E44" s="5">
         <v>40</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E45" s="5">
         <v>20</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E46" s="5">
         <v>40</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E47" s="5">
         <v>40</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E48" s="5">
         <v>40</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>137</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="5">
         <v>40</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>137</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E50" s="5">
         <v>40</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E51" s="5">
         <v>20</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E52" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>145</v>
+        <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="5">
         <v>40</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E54" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>81</v>
+        <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>148</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E55" s="5">
         <v>40</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>148</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="5">
         <v>10</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>152</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E57" s="5">
         <v>40</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B58" s="4" t="s">
@@ -2571,51 +2580,51 @@
     <row r="60" spans="1:7">
       <c r="A60" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>160</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E60" s="5">
         <v>40</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>162</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E61" s="5">
         <v>40</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="4" t="s">
@@ -3382,278 +3391,301 @@
       </c>
       <c r="C95" s="5">
         <v>42173</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E95" s="5">
         <v>40</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="3" t="s">
         <v>234</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C96" s="5">
-        <v>38049</v>
+        <v>38038</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E96" s="5">
         <v>20</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="3" t="s">
-        <v>50</v>
+        <v>237</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C97" s="5">
-        <v>46041</v>
+        <v>38049</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E97" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C98" s="5">
-        <v>46225</v>
+        <v>46041</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E98" s="5">
         <v>40</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G98" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="3" t="s">
-        <v>241</v>
+        <v>50</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>242</v>
       </c>
       <c r="C99" s="5">
-        <v>46256</v>
+        <v>46225</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E99" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="3" t="s">
-        <v>50</v>
+        <v>244</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C100" s="5">
-        <v>46145</v>
+        <v>46256</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E100" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G100" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="3" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C101" s="5" t="s">
         <v>247</v>
+      </c>
+      <c r="C101" s="5">
+        <v>46145</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E101" s="5">
         <v>40</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E102" s="5">
         <v>40</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G102" s="5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B103" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="C103" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="C103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E103" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G103" s="5" t="s">
-        <v>161</v>
+        <v>252</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E104" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G104" s="5" t="s">
-        <v>254</v>
+        <v>161</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="3" t="s">
-        <v>181</v>
+        <v>68</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="C105" s="5">
+      <c r="C105" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E105" s="5">
+        <v>40</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C106" s="5">
         <v>49067</v>
       </c>
-      <c r="D105" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G106" s="1"/>
+      <c r="D106" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E106" s="5">
+        <v>40</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="2"/>
+      <c r="C107" s="1"/>
+      <c r="E107" s="1"/>
+      <c r="F107" s="1"/>
+      <c r="G107" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">