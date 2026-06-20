--- v3 (2026-04-06)
+++ v4 (2026-06-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de CT2HOV</t>
   </si>
   <si>
     <t>94 Referencias DVGE - 101 QSO encontrados - 84 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #3906 (06-04-2026 09:55)</t>
+    <t>Ranking #3906 (20-06-2026 07:02)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>