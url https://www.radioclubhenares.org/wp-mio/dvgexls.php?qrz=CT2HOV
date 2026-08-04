--- v4 (2026-06-20)
+++ v5 (2026-08-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de CT2HOV</t>
   </si>
   <si>
     <t>94 Referencias DVGE - 101 QSO encontrados - 84 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #3906 (20-06-2026 07:02)</t>
+    <t>Ranking #3906 (04-08-2026 10:35)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>