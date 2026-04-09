--- v2 (2026-02-09)
+++ v3 (2026-04-09)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de DL1FU</t>
   </si>
   <si>
-    <t>199 Referencias DVGE - 239 QSO encontrados - 164 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #2513 (09-02-2026 21:06)</t>
+    <t>200 Referencias DVGE - 240 QSO encontrados - 164 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #2513 (09-04-2026 15:48)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA1DX/5</t>
   </si>
@@ -1521,50 +1521,59 @@
     <t>12/03/2020</t>
   </si>
   <si>
     <t>VGTF-017</t>
   </si>
   <si>
     <t>11/01/2019</t>
   </si>
   <si>
     <t>VGTF-058</t>
   </si>
   <si>
     <t>16/01/2019</t>
   </si>
   <si>
     <t>VGTF-100</t>
   </si>
   <si>
     <t>13/03/2020</t>
   </si>
   <si>
     <t>VGTF-109</t>
   </si>
   <si>
     <t>08/10/2022</t>
+  </si>
+  <si>
+    <t>EA8AA</t>
+  </si>
+  <si>
+    <t>VGTF-110</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
   </si>
   <si>
     <t>VGTF-128</t>
   </si>
   <si>
     <t>10/03/2020</t>
   </si>
   <si>
     <t>VGTF-129</t>
   </si>
   <si>
     <t>14/03/2020</t>
   </si>
   <si>
     <t>VGTF-130</t>
   </si>
   <si>
     <t>11/03/2020</t>
   </si>
   <si>
     <t>VGTF-133</t>
   </si>
   <si>
     <t>05/03/2020</t>
   </si>
@@ -2053,51 +2062,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G245"/>
+  <dimension ref="A1:G246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -7363,307 +7372,330 @@
     <row r="233" spans="1:7">
       <c r="A233" s="3" t="s">
         <v>488</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C233" s="5">
         <v>38038</v>
       </c>
       <c r="D233" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E233" s="5">
         <v>20</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="3" t="s">
-        <v>125</v>
+        <v>503</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C234" s="5">
-        <v>38049</v>
+        <v>38038</v>
       </c>
       <c r="D234" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E234" s="5">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="5" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C235" s="5">
         <v>38049</v>
       </c>
       <c r="D235" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E235" s="5">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G235" s="5" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C236" s="5">
-        <v>38050</v>
+        <v>38049</v>
       </c>
       <c r="D236" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E236" s="5">
         <v>20</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G236" s="5" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B237" s="4" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C237" s="5">
         <v>38050</v>
       </c>
       <c r="D237" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E237" s="5">
         <v>20</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G237" s="5" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="3" t="s">
-        <v>511</v>
+        <v>125</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>512</v>
       </c>
       <c r="C238" s="5">
-        <v>45107</v>
+        <v>38050</v>
       </c>
       <c r="D238" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E238" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G238" s="5" t="s">
-        <v>402</v>
+        <v>513</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="3" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C239" s="5">
-        <v>45173</v>
+        <v>45107</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E239" s="5">
         <v>40</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G239" s="5" t="s">
-        <v>514</v>
+        <v>402</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="3" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>516</v>
       </c>
       <c r="C240" s="5">
-        <v>46038</v>
+        <v>45173</v>
       </c>
       <c r="D240" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E240" s="5">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="3" t="s">
         <v>518</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>519</v>
       </c>
       <c r="C241" s="5">
-        <v>46099</v>
+        <v>46038</v>
       </c>
       <c r="D241" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E241" s="5">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="3" t="s">
         <v>521</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>522</v>
       </c>
       <c r="C242" s="5">
-        <v>46105</v>
+        <v>46099</v>
       </c>
       <c r="D242" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E242" s="5">
         <v>20</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="3" t="s">
-        <v>17</v>
+        <v>524</v>
       </c>
       <c r="B243" s="4" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C243" s="5">
-        <v>46239</v>
+        <v>46105</v>
       </c>
       <c r="D243" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E243" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G243" s="5" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="C244" s="5">
+        <v>46239</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E244" s="5">
+        <v>40</v>
+      </c>
+      <c r="F244" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G244" s="5" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="B244" s="4" t="s">
-[...8 lines deleted...]
-      <c r="E244" s="5">
+      <c r="B245" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="C245" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E245" s="5">
         <v>30</v>
       </c>
-      <c r="F244" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G244" s="5" t="s">
+      <c r="F245" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G245" s="5" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="245" spans="1:7">
-[...4 lines deleted...]
-      <c r="G245" s="1"/>
+    <row r="246" spans="1:7">
+      <c r="A246" s="2"/>
+      <c r="C246" s="1"/>
+      <c r="E246" s="1"/>
+      <c r="F246" s="1"/>
+      <c r="G246" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">