--- v3 (2026-04-09)
+++ v4 (2026-05-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de DL1FU</t>
   </si>
   <si>
     <t>200 Referencias DVGE - 240 QSO encontrados - 164 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2513 (09-04-2026 15:48)</t>
+    <t>Ranking #2513 (27-05-2026 18:50)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA1DX/5</t>
   </si>