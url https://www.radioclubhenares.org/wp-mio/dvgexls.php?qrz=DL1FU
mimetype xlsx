--- v4 (2026-05-27)
+++ v5 (2026-07-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de DL1FU</t>
   </si>
   <si>
     <t>200 Referencias DVGE - 240 QSO encontrados - 164 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2513 (27-05-2026 18:50)</t>
+    <t>Ranking #2513 (11-07-2026 21:19)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA1DX/5</t>
   </si>