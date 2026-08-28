--- v5 (2026-07-11)
+++ v6 (2026-08-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de DL1FU</t>
   </si>
   <si>
     <t>200 Referencias DVGE - 240 QSO encontrados - 164 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2513 (11-07-2026 21:19)</t>
+    <t>Ranking #2513 (28-08-2026 17:52)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA1DX/5</t>
   </si>