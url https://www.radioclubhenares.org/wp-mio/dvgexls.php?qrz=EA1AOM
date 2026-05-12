--- v3 (2026-02-11)
+++ v4 (2026-05-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1986">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA1AOM</t>
   </si>
   <si>
     <t>1.101 Referencias DVGE - 1.168 QSO encontrados - 877 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #847 (11-02-2026 14:16)</t>
+    <t>Ranking #847 (13-05-2026 01:09)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HJY/P</t>
   </si>