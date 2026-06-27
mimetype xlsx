--- v4 (2026-05-12)
+++ v5 (2026-06-27)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1986">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1988">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA1AOM</t>
   </si>
   <si>
-    <t>1.101 Referencias DVGE - 1.168 QSO encontrados - 877 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #847 (13-05-2026 01:09)</t>
+    <t>1.101 Referencias DVGE - 1.169 QSO encontrados - 877 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #847 (27-06-2026 21:55)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HJY/P</t>
   </si>
@@ -5277,50 +5277,56 @@
     <t>VGTO-433</t>
   </si>
   <si>
     <t>VGV-004</t>
   </si>
   <si>
     <t>EA5HUS/P</t>
   </si>
   <si>
     <t>VGV-006</t>
   </si>
   <si>
     <t>VGV-008</t>
   </si>
   <si>
     <t>VGV-011</t>
   </si>
   <si>
     <t>06/01/2008</t>
   </si>
   <si>
     <t>VGV-012</t>
   </si>
   <si>
     <t>EA5TKR/P</t>
+  </si>
+  <si>
+    <t>EA5URY/P</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
   </si>
   <si>
     <t>VGV-016</t>
   </si>
   <si>
     <t>VGV-028</t>
   </si>
   <si>
     <t>VGV-032</t>
   </si>
   <si>
     <t>VGV-039</t>
   </si>
   <si>
     <t>VGV-040</t>
   </si>
   <si>
     <t>19/03/2012</t>
   </si>
   <si>
     <t>VGV-046</t>
   </si>
   <si>
     <t>VGV-050</t>
   </si>
@@ -6427,51 +6433,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1174"/>
+  <dimension ref="A1:G1175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -29217,4194 +29223,4217 @@
     <row r="993" spans="1:7">
       <c r="A993" s="3" t="s">
         <v>1754</v>
       </c>
       <c r="B993" s="4" t="s">
         <v>1753</v>
       </c>
       <c r="C993" s="5">
         <v>46021</v>
       </c>
       <c r="D993" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E993" s="5">
         <v>40</v>
       </c>
       <c r="F993" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G993" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="994" spans="1:7">
       <c r="A994" s="3" t="s">
-        <v>1748</v>
+        <v>1755</v>
       </c>
       <c r="B994" s="4" t="s">
-        <v>1755</v>
+        <v>1753</v>
       </c>
       <c r="C994" s="5">
-        <v>46028</v>
+        <v>46021</v>
       </c>
       <c r="D994" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E994" s="5">
         <v>40</v>
       </c>
       <c r="F994" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G994" s="5" t="s">
-        <v>253</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="995" spans="1:7">
       <c r="A995" s="3" t="s">
-        <v>21</v>
+        <v>1748</v>
       </c>
       <c r="B995" s="4" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="C995" s="5">
-        <v>46042</v>
+        <v>46028</v>
       </c>
       <c r="D995" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E995" s="5">
         <v>40</v>
       </c>
       <c r="F995" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G995" s="5" t="s">
-        <v>75</v>
+        <v>253</v>
       </c>
     </row>
     <row r="996" spans="1:7">
       <c r="A996" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B996" s="4" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="C996" s="5">
-        <v>46044</v>
+        <v>46042</v>
       </c>
       <c r="D996" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E996" s="5">
         <v>40</v>
       </c>
       <c r="F996" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G996" s="5" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="997" spans="1:7">
       <c r="A997" s="3" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="B997" s="4" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="C997" s="5">
-        <v>46070</v>
+        <v>46044</v>
       </c>
       <c r="D997" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E997" s="5">
         <v>40</v>
       </c>
       <c r="F997" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G997" s="5" t="s">
-        <v>558</v>
+        <v>35</v>
       </c>
     </row>
     <row r="998" spans="1:7">
       <c r="A998" s="3" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="B998" s="4" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="C998" s="5">
         <v>46070</v>
       </c>
       <c r="D998" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E998" s="5">
         <v>40</v>
       </c>
       <c r="F998" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G998" s="5" t="s">
-        <v>643</v>
+        <v>558</v>
       </c>
     </row>
     <row r="999" spans="1:7">
       <c r="A999" s="3" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="B999" s="4" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="C999" s="5">
         <v>46070</v>
       </c>
       <c r="D999" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E999" s="5">
         <v>40</v>
       </c>
       <c r="F999" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G999" s="5" t="s">
-        <v>1760</v>
+        <v>643</v>
       </c>
     </row>
     <row r="1000" spans="1:7">
       <c r="A1000" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B1000" s="4" t="s">
         <v>1761</v>
       </c>
       <c r="C1000" s="5">
-        <v>46073</v>
+        <v>46070</v>
       </c>
       <c r="D1000" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1000" s="5">
         <v>40</v>
       </c>
       <c r="F1000" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1000" s="5" t="s">
-        <v>35</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="1001" spans="1:7">
       <c r="A1001" s="3" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="B1001" s="4" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="C1001" s="5">
-        <v>46077</v>
+        <v>46073</v>
       </c>
       <c r="D1001" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1001" s="5">
         <v>40</v>
       </c>
       <c r="F1001" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1001" s="5" t="s">
-        <v>420</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1002" spans="1:7">
       <c r="A1002" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B1002" s="4" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="C1002" s="5">
-        <v>46080</v>
+        <v>46077</v>
       </c>
       <c r="D1002" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1002" s="5">
         <v>40</v>
       </c>
       <c r="F1002" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1002" s="5" t="s">
-        <v>1173</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1003" spans="1:7">
       <c r="A1003" s="3" t="s">
-        <v>1764</v>
+        <v>107</v>
       </c>
       <c r="B1003" s="4" t="s">
         <v>1765</v>
       </c>
       <c r="C1003" s="5">
-        <v>46082</v>
+        <v>46080</v>
       </c>
       <c r="D1003" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1003" s="5">
         <v>40</v>
       </c>
       <c r="F1003" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1003" s="5" t="s">
-        <v>1766</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="1004" spans="1:7">
       <c r="A1004" s="3" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B1004" s="4" t="s">
         <v>1767</v>
       </c>
-      <c r="B1004" s="4" t="s">
+      <c r="C1004" s="5">
+        <v>46082</v>
+      </c>
+      <c r="D1004" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1004" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1004" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1004" s="5" t="s">
         <v>1768</v>
-      </c>
-[...13 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="1005" spans="1:7">
       <c r="A1005" s="3" t="s">
-        <v>107</v>
+        <v>1769</v>
       </c>
       <c r="B1005" s="4" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="C1005" s="5">
-        <v>46106</v>
+        <v>46107</v>
       </c>
       <c r="D1005" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1005" s="5">
         <v>40</v>
       </c>
       <c r="F1005" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1005" s="5" t="s">
-        <v>364</v>
+        <v>961</v>
       </c>
     </row>
     <row r="1006" spans="1:7">
       <c r="A1006" s="3" t="s">
-        <v>1770</v>
+        <v>107</v>
       </c>
       <c r="B1006" s="4" t="s">
         <v>1771</v>
       </c>
       <c r="C1006" s="5">
-        <v>46111</v>
+        <v>46106</v>
       </c>
       <c r="D1006" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1006" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1006" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1006" s="5" t="s">
-        <v>35</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1007" spans="1:7">
       <c r="A1007" s="3" t="s">
-        <v>69</v>
+        <v>1772</v>
       </c>
       <c r="B1007" s="4" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="C1007" s="5">
-        <v>46098</v>
+        <v>46111</v>
       </c>
       <c r="D1007" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1007" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1007" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1007" s="5" t="s">
-        <v>903</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1008" spans="1:7">
       <c r="A1008" s="3" t="s">
-        <v>1773</v>
+        <v>69</v>
       </c>
       <c r="B1008" s="4" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="C1008" s="5">
         <v>46098</v>
       </c>
       <c r="D1008" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1008" s="5">
         <v>40</v>
       </c>
       <c r="F1008" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1008" s="5" t="s">
-        <v>765</v>
+        <v>903</v>
       </c>
     </row>
     <row r="1009" spans="1:7">
       <c r="A1009" s="3" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B1009" s="4" t="s">
         <v>1774</v>
       </c>
-      <c r="B1009" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1009" s="5">
-        <v>46118</v>
+        <v>46098</v>
       </c>
       <c r="D1009" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1009" s="5">
         <v>40</v>
       </c>
       <c r="F1009" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1009" s="5" t="s">
-        <v>903</v>
+        <v>765</v>
       </c>
     </row>
     <row r="1010" spans="1:7">
       <c r="A1010" s="3" t="s">
-        <v>69</v>
+        <v>1776</v>
       </c>
       <c r="B1010" s="4" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="C1010" s="5">
         <v>46118</v>
       </c>
       <c r="D1010" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1010" s="5">
         <v>40</v>
       </c>
       <c r="F1010" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1010" s="5" t="s">
-        <v>745</v>
+        <v>903</v>
       </c>
     </row>
     <row r="1011" spans="1:7">
       <c r="A1011" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B1011" s="4" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="C1011" s="5">
         <v>46118</v>
       </c>
       <c r="D1011" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1011" s="5">
         <v>40</v>
       </c>
       <c r="F1011" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1011" s="5" t="s">
-        <v>1277</v>
+        <v>745</v>
       </c>
     </row>
     <row r="1012" spans="1:7">
       <c r="A1012" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B1012" s="4" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="C1012" s="5">
-        <v>46128</v>
+        <v>46118</v>
       </c>
       <c r="D1012" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1012" s="5">
         <v>40</v>
       </c>
       <c r="F1012" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1012" s="5" t="s">
-        <v>220</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="1013" spans="1:7">
       <c r="A1013" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B1013" s="4" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="C1013" s="5">
-        <v>46136</v>
+        <v>46128</v>
       </c>
       <c r="D1013" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1013" s="5">
         <v>40</v>
       </c>
       <c r="F1013" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1013" s="5" t="s">
-        <v>1547</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1014" spans="1:7">
       <c r="A1014" s="3" t="s">
-        <v>1780</v>
+        <v>69</v>
       </c>
       <c r="B1014" s="4" t="s">
         <v>1781</v>
       </c>
       <c r="C1014" s="5">
-        <v>46144</v>
+        <v>46136</v>
       </c>
       <c r="D1014" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1014" s="5">
         <v>40</v>
       </c>
       <c r="F1014" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1014" s="5" t="s">
-        <v>1073</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="1015" spans="1:7">
       <c r="A1015" s="3" t="s">
-        <v>107</v>
+        <v>1782</v>
       </c>
       <c r="B1015" s="4" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="C1015" s="5">
-        <v>46147</v>
+        <v>46144</v>
       </c>
       <c r="D1015" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1015" s="5">
         <v>40</v>
       </c>
       <c r="F1015" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1015" s="5" t="s">
-        <v>653</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="1016" spans="1:7">
       <c r="A1016" s="3" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="B1016" s="4" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="C1016" s="5">
-        <v>46156</v>
+        <v>46147</v>
       </c>
       <c r="D1016" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1016" s="5">
         <v>40</v>
       </c>
       <c r="F1016" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1016" s="5" t="s">
-        <v>356</v>
+        <v>653</v>
       </c>
     </row>
     <row r="1017" spans="1:7">
       <c r="A1017" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="B1017" s="4" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="C1017" s="5">
-        <v>46157</v>
+        <v>46156</v>
       </c>
       <c r="D1017" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1017" s="5">
         <v>40</v>
       </c>
       <c r="F1017" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1017" s="5" t="s">
-        <v>50</v>
+        <v>356</v>
       </c>
     </row>
     <row r="1018" spans="1:7">
       <c r="A1018" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B1018" s="4" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="C1018" s="5">
-        <v>46170</v>
+        <v>46157</v>
       </c>
       <c r="D1018" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1018" s="5">
         <v>40</v>
       </c>
       <c r="F1018" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1018" s="5" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1019" spans="1:7">
       <c r="A1019" s="3" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="B1019" s="4" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="C1019" s="5">
-        <v>46172</v>
+        <v>46170</v>
       </c>
       <c r="D1019" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1019" s="5">
         <v>40</v>
       </c>
       <c r="F1019" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1019" s="5" t="s">
-        <v>440</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1020" spans="1:7">
       <c r="A1020" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B1020" s="4" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="C1020" s="5">
-        <v>46183</v>
+        <v>46172</v>
       </c>
       <c r="D1020" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1020" s="5">
         <v>40</v>
       </c>
       <c r="F1020" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1020" s="5" t="s">
-        <v>343</v>
+        <v>440</v>
       </c>
     </row>
     <row r="1021" spans="1:7">
       <c r="A1021" s="3" t="s">
-        <v>1788</v>
+        <v>69</v>
       </c>
       <c r="B1021" s="4" t="s">
         <v>1789</v>
       </c>
       <c r="C1021" s="5">
-        <v>46182</v>
+        <v>46183</v>
       </c>
       <c r="D1021" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1021" s="5">
         <v>40</v>
       </c>
       <c r="F1021" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1021" s="5" t="s">
-        <v>78</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1022" spans="1:7">
       <c r="A1022" s="3" t="s">
-        <v>21</v>
+        <v>1790</v>
       </c>
       <c r="B1022" s="4" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="C1022" s="5">
-        <v>46184</v>
+        <v>46182</v>
       </c>
       <c r="D1022" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1022" s="5">
         <v>40</v>
       </c>
       <c r="F1022" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1022" s="5" t="s">
-        <v>263</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1023" spans="1:7">
       <c r="A1023" s="3" t="s">
-        <v>1774</v>
+        <v>21</v>
       </c>
       <c r="B1023" s="4" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="C1023" s="5">
-        <v>46189</v>
+        <v>46184</v>
       </c>
       <c r="D1023" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1023" s="5">
         <v>40</v>
       </c>
       <c r="F1023" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1023" s="5" t="s">
-        <v>336</v>
+        <v>263</v>
       </c>
     </row>
     <row r="1024" spans="1:7">
       <c r="A1024" s="3" t="s">
-        <v>1792</v>
+        <v>1776</v>
       </c>
       <c r="B1024" s="4" t="s">
         <v>1793</v>
       </c>
       <c r="C1024" s="5">
-        <v>46190</v>
+        <v>46189</v>
       </c>
       <c r="D1024" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1024" s="5">
         <v>40</v>
       </c>
       <c r="F1024" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1024" s="5" t="s">
-        <v>972</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1025" spans="1:7">
       <c r="A1025" s="3" t="s">
-        <v>69</v>
+        <v>1794</v>
       </c>
       <c r="B1025" s="4" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C1025" s="5">
-        <v>46202</v>
+        <v>46190</v>
       </c>
       <c r="D1025" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1025" s="5">
         <v>40</v>
       </c>
       <c r="F1025" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1025" s="5" t="s">
-        <v>1544</v>
+        <v>972</v>
       </c>
     </row>
     <row r="1026" spans="1:7">
       <c r="A1026" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B1026" s="4" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="C1026" s="5">
-        <v>46197</v>
+        <v>46202</v>
       </c>
       <c r="D1026" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1026" s="5">
         <v>40</v>
       </c>
       <c r="F1026" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1026" s="5" t="s">
-        <v>588</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="1027" spans="1:7">
       <c r="A1027" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B1027" s="4" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="C1027" s="5">
         <v>46197</v>
       </c>
       <c r="D1027" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1027" s="5">
         <v>40</v>
       </c>
       <c r="F1027" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1027" s="5" t="s">
-        <v>334</v>
+        <v>588</v>
       </c>
     </row>
     <row r="1028" spans="1:7">
       <c r="A1028" s="3" t="s">
-        <v>1748</v>
+        <v>69</v>
       </c>
       <c r="B1028" s="4" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="C1028" s="5">
-        <v>46204</v>
+        <v>46197</v>
       </c>
       <c r="D1028" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1028" s="5">
         <v>40</v>
       </c>
       <c r="F1028" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1028" s="5" t="s">
-        <v>1030</v>
+        <v>334</v>
       </c>
     </row>
     <row r="1029" spans="1:7">
       <c r="A1029" s="3" t="s">
-        <v>21</v>
+        <v>1748</v>
       </c>
       <c r="B1029" s="4" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="C1029" s="5">
-        <v>46104</v>
+        <v>46204</v>
       </c>
       <c r="D1029" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1029" s="5">
         <v>40</v>
       </c>
       <c r="F1029" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1029" s="5" t="s">
-        <v>228</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="1030" spans="1:7">
       <c r="A1030" s="3" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="B1030" s="4" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C1030" s="5">
-        <v>46213</v>
+        <v>46104</v>
       </c>
       <c r="D1030" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1030" s="5">
         <v>40</v>
       </c>
       <c r="F1030" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1030" s="5" t="s">
-        <v>676</v>
+        <v>228</v>
       </c>
     </row>
     <row r="1031" spans="1:7">
       <c r="A1031" s="3" t="s">
-        <v>1799</v>
+        <v>107</v>
       </c>
       <c r="B1031" s="4" t="s">
         <v>1800</v>
       </c>
       <c r="C1031" s="5">
         <v>46213</v>
       </c>
       <c r="D1031" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1031" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1031" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1031" s="5" t="s">
-        <v>35</v>
+        <v>676</v>
       </c>
     </row>
     <row r="1032" spans="1:7">
       <c r="A1032" s="3" t="s">
-        <v>69</v>
+        <v>1801</v>
       </c>
       <c r="B1032" s="4" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="C1032" s="5">
-        <v>46228</v>
+        <v>46213</v>
       </c>
       <c r="D1032" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1032" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1032" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1032" s="5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1033" spans="1:7">
       <c r="A1033" s="3" t="s">
-        <v>1748</v>
+        <v>69</v>
       </c>
       <c r="B1033" s="4" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="C1033" s="5">
-        <v>46233</v>
+        <v>46228</v>
       </c>
       <c r="D1033" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1033" s="5">
         <v>40</v>
       </c>
       <c r="F1033" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1033" s="5" t="s">
-        <v>236</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1034" spans="1:7">
       <c r="A1034" s="3" t="s">
-        <v>69</v>
+        <v>1748</v>
       </c>
       <c r="B1034" s="4" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C1034" s="5">
-        <v>46235</v>
+        <v>46233</v>
       </c>
       <c r="D1034" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1034" s="5">
         <v>40</v>
       </c>
       <c r="F1034" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1034" s="5" t="s">
-        <v>568</v>
+        <v>236</v>
       </c>
     </row>
     <row r="1035" spans="1:7">
       <c r="A1035" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="B1035" s="4" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="C1035" s="5">
-        <v>46238</v>
+        <v>46235</v>
       </c>
       <c r="D1035" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1035" s="5">
         <v>40</v>
       </c>
       <c r="F1035" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1035" s="5" t="s">
-        <v>414</v>
+        <v>568</v>
       </c>
     </row>
     <row r="1036" spans="1:7">
       <c r="A1036" s="3" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="B1036" s="4" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="C1036" s="5">
-        <v>46244</v>
+        <v>46238</v>
       </c>
       <c r="D1036" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1036" s="5">
         <v>40</v>
       </c>
       <c r="F1036" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1036" s="5" t="s">
-        <v>570</v>
+        <v>414</v>
       </c>
     </row>
     <row r="1037" spans="1:7">
       <c r="A1037" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B1037" s="4" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="C1037" s="5">
-        <v>46246</v>
+        <v>46244</v>
       </c>
       <c r="D1037" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1037" s="5">
         <v>40</v>
       </c>
       <c r="F1037" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1037" s="5" t="s">
-        <v>52</v>
+        <v>570</v>
       </c>
     </row>
     <row r="1038" spans="1:7">
       <c r="A1038" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B1038" s="4" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="C1038" s="5">
         <v>46246</v>
       </c>
       <c r="D1038" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1038" s="5">
         <v>40</v>
       </c>
       <c r="F1038" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1038" s="5" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1039" spans="1:7">
       <c r="A1039" s="3" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="B1039" s="4" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="C1039" s="5">
-        <v>46249</v>
+        <v>46246</v>
       </c>
       <c r="D1039" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1039" s="5">
         <v>40</v>
       </c>
       <c r="F1039" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1039" s="5" t="s">
-        <v>601</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1040" spans="1:7">
       <c r="A1040" s="3" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="B1040" s="4" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="C1040" s="5">
         <v>46249</v>
       </c>
       <c r="D1040" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1040" s="5">
         <v>40</v>
       </c>
       <c r="F1040" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1040" s="5" t="s">
-        <v>1373</v>
+        <v>601</v>
       </c>
     </row>
     <row r="1041" spans="1:7">
       <c r="A1041" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B1041" s="4" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="C1041" s="5">
-        <v>46250</v>
+        <v>46249</v>
       </c>
       <c r="D1041" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1041" s="5">
         <v>40</v>
       </c>
       <c r="F1041" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1041" s="5" t="s">
-        <v>327</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="1042" spans="1:7">
       <c r="A1042" s="3" t="s">
-        <v>1809</v>
+        <v>69</v>
       </c>
       <c r="B1042" s="4" t="s">
         <v>1810</v>
       </c>
       <c r="C1042" s="5">
         <v>46250</v>
       </c>
       <c r="D1042" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1042" s="5">
         <v>40</v>
       </c>
       <c r="F1042" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1042" s="5" t="s">
-        <v>35</v>
+        <v>327</v>
       </c>
     </row>
     <row r="1043" spans="1:7">
       <c r="A1043" s="3" t="s">
-        <v>107</v>
+        <v>1811</v>
       </c>
       <c r="B1043" s="4" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="C1043" s="5">
-        <v>46254</v>
+        <v>46250</v>
       </c>
       <c r="D1043" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1043" s="5">
         <v>40</v>
       </c>
       <c r="F1043" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1043" s="5" t="s">
-        <v>609</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1044" spans="1:7">
       <c r="A1044" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B1044" s="4" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="C1044" s="5">
-        <v>46259</v>
+        <v>46254</v>
       </c>
       <c r="D1044" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1044" s="5">
         <v>40</v>
       </c>
       <c r="F1044" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1044" s="5" t="s">
-        <v>345</v>
+        <v>609</v>
       </c>
     </row>
     <row r="1045" spans="1:7">
       <c r="A1045" s="3" t="s">
-        <v>153</v>
+        <v>107</v>
       </c>
       <c r="B1045" s="4" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="C1045" s="5">
-        <v>47008</v>
+        <v>46259</v>
       </c>
       <c r="D1045" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1045" s="5">
         <v>40</v>
       </c>
       <c r="F1045" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1045" s="5" t="s">
-        <v>1331</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1046" spans="1:7">
       <c r="A1046" s="3" t="s">
-        <v>1814</v>
+        <v>153</v>
       </c>
       <c r="B1046" s="4" t="s">
         <v>1815</v>
       </c>
       <c r="C1046" s="5">
-        <v>47023</v>
+        <v>47008</v>
       </c>
       <c r="D1046" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1046" s="5">
         <v>40</v>
       </c>
       <c r="F1046" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1046" s="5" t="s">
-        <v>636</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="1047" spans="1:7">
       <c r="A1047" s="3" t="s">
-        <v>1057</v>
+        <v>1816</v>
       </c>
       <c r="B1047" s="4" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="C1047" s="5">
-        <v>47044</v>
+        <v>47023</v>
       </c>
       <c r="D1047" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1047" s="5">
         <v>40</v>
       </c>
       <c r="F1047" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1047" s="5" t="s">
-        <v>1030</v>
+        <v>636</v>
       </c>
     </row>
     <row r="1048" spans="1:7">
       <c r="A1048" s="3" t="s">
-        <v>427</v>
+        <v>1057</v>
       </c>
       <c r="B1048" s="4" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="C1048" s="5">
-        <v>47045</v>
+        <v>47044</v>
       </c>
       <c r="D1048" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1048" s="5">
         <v>40</v>
       </c>
       <c r="F1048" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1048" s="5" t="s">
-        <v>236</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="1049" spans="1:7">
       <c r="A1049" s="3" t="s">
-        <v>1814</v>
+        <v>427</v>
       </c>
       <c r="B1049" s="4" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="C1049" s="5">
-        <v>47052</v>
+        <v>47045</v>
       </c>
       <c r="D1049" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1049" s="5">
         <v>40</v>
       </c>
       <c r="F1049" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1049" s="5" t="s">
-        <v>97</v>
+        <v>236</v>
       </c>
     </row>
     <row r="1050" spans="1:7">
       <c r="A1050" s="3" t="s">
-        <v>1057</v>
+        <v>1816</v>
       </c>
       <c r="B1050" s="4" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="C1050" s="5">
-        <v>47066</v>
+        <v>47052</v>
       </c>
       <c r="D1050" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1050" s="5">
         <v>40</v>
       </c>
       <c r="F1050" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1050" s="5" t="s">
-        <v>383</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1051" spans="1:7">
       <c r="A1051" s="3" t="s">
-        <v>1451</v>
+        <v>1057</v>
       </c>
       <c r="B1051" s="4" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="C1051" s="5">
-        <v>47075</v>
+        <v>47066</v>
       </c>
       <c r="D1051" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1051" s="5">
         <v>40</v>
       </c>
       <c r="F1051" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1051" s="5" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
     </row>
     <row r="1052" spans="1:7">
       <c r="A1052" s="3" t="s">
-        <v>460</v>
+        <v>1451</v>
       </c>
       <c r="B1052" s="4" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="C1052" s="5">
-        <v>47101</v>
+        <v>47075</v>
       </c>
       <c r="D1052" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1052" s="5">
         <v>40</v>
       </c>
       <c r="F1052" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1052" s="5" t="s">
-        <v>961</v>
+        <v>397</v>
       </c>
     </row>
     <row r="1053" spans="1:7">
       <c r="A1053" s="3" t="s">
-        <v>1057</v>
+        <v>460</v>
       </c>
       <c r="B1053" s="4" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="C1053" s="5">
-        <v>47110</v>
+        <v>47101</v>
       </c>
       <c r="D1053" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1053" s="5">
         <v>40</v>
       </c>
       <c r="F1053" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1053" s="5" t="s">
-        <v>1363</v>
+        <v>961</v>
       </c>
     </row>
     <row r="1054" spans="1:7">
       <c r="A1054" s="3" t="s">
-        <v>1451</v>
+        <v>1057</v>
       </c>
       <c r="B1054" s="4" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="C1054" s="5">
-        <v>47122</v>
+        <v>47110</v>
       </c>
       <c r="D1054" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1054" s="5">
         <v>40</v>
       </c>
       <c r="F1054" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1054" s="5" t="s">
-        <v>1824</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="1055" spans="1:7">
       <c r="A1055" s="3" t="s">
-        <v>1057</v>
+        <v>1451</v>
       </c>
       <c r="B1055" s="4" t="s">
         <v>1825</v>
       </c>
       <c r="C1055" s="5">
-        <v>47129</v>
+        <v>47122</v>
       </c>
       <c r="D1055" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1055" s="5">
         <v>40</v>
       </c>
       <c r="F1055" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1055" s="5" t="s">
-        <v>1215</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="1056" spans="1:7">
       <c r="A1056" s="3" t="s">
-        <v>1826</v>
+        <v>1057</v>
       </c>
       <c r="B1056" s="4" t="s">
         <v>1827</v>
       </c>
       <c r="C1056" s="5">
-        <v>47139</v>
+        <v>47129</v>
       </c>
       <c r="D1056" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1056" s="5">
         <v>40</v>
       </c>
       <c r="F1056" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1056" s="5" t="s">
-        <v>447</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="1057" spans="1:7">
       <c r="A1057" s="3" t="s">
         <v>1828</v>
       </c>
       <c r="B1057" s="4" t="s">
         <v>1829</v>
       </c>
       <c r="C1057" s="5">
-        <v>47217</v>
+        <v>47139</v>
       </c>
       <c r="D1057" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1057" s="5">
         <v>40</v>
       </c>
       <c r="F1057" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1057" s="5" t="s">
-        <v>287</v>
+        <v>447</v>
       </c>
     </row>
     <row r="1058" spans="1:7">
       <c r="A1058" s="3" t="s">
         <v>1830</v>
       </c>
       <c r="B1058" s="4" t="s">
         <v>1831</v>
       </c>
-      <c r="C1058" s="5" t="s">
-        <v>1832</v>
+      <c r="C1058" s="5">
+        <v>47217</v>
       </c>
       <c r="D1058" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1058" s="5">
         <v>40</v>
       </c>
       <c r="F1058" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1058" s="5" t="s">
-        <v>1833</v>
+        <v>287</v>
       </c>
     </row>
     <row r="1059" spans="1:7">
       <c r="A1059" s="3" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="B1059" s="4" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C1059" s="5" t="s">
         <v>1834</v>
       </c>
-      <c r="C1059" s="5" t="s">
+      <c r="D1059" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1059" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1059" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1059" s="5" t="s">
         <v>1835</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="1060" spans="1:7">
       <c r="A1060" s="3" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B1060" s="4" t="s">
         <v>1836</v>
       </c>
-      <c r="B1060" s="4" t="s">
+      <c r="C1060" s="5" t="s">
         <v>1837</v>
       </c>
-      <c r="C1060" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1060" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1060" s="5">
         <v>40</v>
       </c>
       <c r="F1060" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1060" s="5" t="s">
-        <v>16</v>
+        <v>469</v>
       </c>
     </row>
     <row r="1061" spans="1:7">
       <c r="A1061" s="3" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B1061" s="4" t="s">
         <v>1839</v>
       </c>
-      <c r="B1061" s="4" t="s">
+      <c r="C1061" s="5" t="s">
         <v>1840</v>
       </c>
-      <c r="C1061" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1061" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1061" s="5">
         <v>40</v>
       </c>
       <c r="F1061" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1061" s="5" t="s">
-        <v>365</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1062" spans="1:7">
       <c r="A1062" s="3" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B1062" s="4" t="s">
         <v>1842</v>
       </c>
       <c r="C1062" s="5" t="s">
         <v>1843</v>
       </c>
       <c r="D1062" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1062" s="5">
         <v>40</v>
       </c>
       <c r="F1062" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1062" s="5" t="s">
-        <v>331</v>
+        <v>365</v>
       </c>
     </row>
     <row r="1063" spans="1:7">
       <c r="A1063" s="3" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B1063" s="4" t="s">
         <v>1844</v>
       </c>
-      <c r="B1063" s="4" t="s">
+      <c r="C1063" s="5" t="s">
         <v>1845</v>
       </c>
-      <c r="C1063" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1063" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1063" s="5">
         <v>40</v>
       </c>
       <c r="F1063" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1063" s="5" t="s">
-        <v>106</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1064" spans="1:7">
       <c r="A1064" s="3" t="s">
-        <v>1830</v>
+        <v>1846</v>
       </c>
       <c r="B1064" s="4" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="C1064" s="5" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="D1064" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1064" s="5">
         <v>40</v>
       </c>
       <c r="F1064" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1064" s="5" t="s">
-        <v>972</v>
+        <v>106</v>
       </c>
     </row>
     <row r="1065" spans="1:7">
       <c r="A1065" s="3" t="s">
-        <v>1839</v>
+        <v>1832</v>
       </c>
       <c r="B1065" s="4" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="C1065" s="5" t="s">
-        <v>1848</v>
+        <v>1845</v>
       </c>
       <c r="D1065" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1065" s="5">
         <v>40</v>
       </c>
       <c r="F1065" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1065" s="5" t="s">
-        <v>113</v>
+        <v>972</v>
       </c>
     </row>
     <row r="1066" spans="1:7">
       <c r="A1066" s="3" t="s">
-        <v>1830</v>
+        <v>1841</v>
       </c>
       <c r="B1066" s="4" t="s">
         <v>1849</v>
       </c>
       <c r="C1066" s="5" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="D1066" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1066" s="5">
         <v>40</v>
       </c>
       <c r="F1066" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1066" s="5" t="s">
-        <v>147</v>
+        <v>113</v>
       </c>
     </row>
     <row r="1067" spans="1:7">
       <c r="A1067" s="3" t="s">
-        <v>1844</v>
+        <v>1832</v>
       </c>
       <c r="B1067" s="4" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C1067" s="5" t="s">
         <v>1850</v>
       </c>
-      <c r="C1067" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1067" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1067" s="5">
         <v>40</v>
       </c>
       <c r="F1067" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1067" s="5" t="s">
-        <v>831</v>
+        <v>147</v>
       </c>
     </row>
     <row r="1068" spans="1:7">
       <c r="A1068" s="3" t="s">
-        <v>1851</v>
+        <v>1846</v>
       </c>
       <c r="B1068" s="4" t="s">
         <v>1852</v>
       </c>
       <c r="C1068" s="5" t="s">
-        <v>1853</v>
+        <v>1850</v>
       </c>
       <c r="D1068" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1068" s="5">
         <v>40</v>
       </c>
       <c r="F1068" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1068" s="5" t="s">
-        <v>1256</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1069" spans="1:7">
       <c r="A1069" s="3" t="s">
-        <v>351</v>
+        <v>1853</v>
       </c>
       <c r="B1069" s="4" t="s">
         <v>1854</v>
       </c>
       <c r="C1069" s="5" t="s">
         <v>1855</v>
       </c>
       <c r="D1069" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1069" s="5">
         <v>40</v>
       </c>
       <c r="F1069" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1069" s="5" t="s">
-        <v>521</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="1070" spans="1:7">
       <c r="A1070" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B1070" s="4" t="s">
         <v>1856</v>
       </c>
-      <c r="B1070" s="4" t="s">
+      <c r="C1070" s="5" t="s">
         <v>1857</v>
       </c>
-      <c r="C1070" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1070" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1070" s="5">
         <v>40</v>
       </c>
       <c r="F1070" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1070" s="5" t="s">
-        <v>28</v>
+        <v>521</v>
       </c>
     </row>
     <row r="1071" spans="1:7">
       <c r="A1071" s="3" t="s">
-        <v>1830</v>
+        <v>1858</v>
       </c>
       <c r="B1071" s="4" t="s">
         <v>1859</v>
       </c>
       <c r="C1071" s="5" t="s">
-        <v>1832</v>
+        <v>1860</v>
       </c>
       <c r="D1071" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1071" s="5">
         <v>40</v>
       </c>
       <c r="F1071" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1071" s="5" t="s">
-        <v>228</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1072" spans="1:7">
       <c r="A1072" s="3" t="s">
-        <v>1860</v>
+        <v>1832</v>
       </c>
       <c r="B1072" s="4" t="s">
         <v>1861</v>
       </c>
       <c r="C1072" s="5" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
       <c r="D1072" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1072" s="5">
         <v>40</v>
       </c>
       <c r="F1072" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1072" s="5" t="s">
-        <v>451</v>
+        <v>228</v>
       </c>
     </row>
     <row r="1073" spans="1:7">
       <c r="A1073" s="3" t="s">
-        <v>1839</v>
+        <v>1862</v>
       </c>
       <c r="B1073" s="4" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="C1073" s="5" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
       <c r="D1073" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1073" s="5">
         <v>40</v>
       </c>
       <c r="F1073" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1073" s="5" t="s">
-        <v>956</v>
+        <v>451</v>
       </c>
     </row>
     <row r="1074" spans="1:7">
       <c r="A1074" s="3" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B1074" s="4" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="C1074" s="5" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
       <c r="D1074" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1074" s="5">
         <v>40</v>
       </c>
       <c r="F1074" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1074" s="5" t="s">
-        <v>240</v>
+        <v>956</v>
       </c>
     </row>
     <row r="1075" spans="1:7">
       <c r="A1075" s="3" t="s">
-        <v>1856</v>
+        <v>1841</v>
       </c>
       <c r="B1075" s="4" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="C1075" s="5" t="s">
-        <v>1864</v>
+        <v>1837</v>
       </c>
       <c r="D1075" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1075" s="5">
         <v>40</v>
       </c>
       <c r="F1075" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1075" s="5" t="s">
-        <v>102</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1076" spans="1:7">
       <c r="A1076" s="3" t="s">
-        <v>1830</v>
+        <v>1858</v>
       </c>
       <c r="B1076" s="4" t="s">
         <v>1865</v>
       </c>
       <c r="C1076" s="5" t="s">
         <v>1866</v>
       </c>
       <c r="D1076" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1076" s="5">
         <v>40</v>
       </c>
       <c r="F1076" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1076" s="5" t="s">
-        <v>609</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1077" spans="1:7">
       <c r="A1077" s="3" t="s">
-        <v>1856</v>
+        <v>1832</v>
       </c>
       <c r="B1077" s="4" t="s">
         <v>1867</v>
       </c>
       <c r="C1077" s="5" t="s">
         <v>1868</v>
       </c>
       <c r="D1077" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1077" s="5">
         <v>40</v>
       </c>
       <c r="F1077" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1077" s="5" t="s">
-        <v>454</v>
+        <v>609</v>
       </c>
     </row>
     <row r="1078" spans="1:7">
       <c r="A1078" s="3" t="s">
-        <v>1860</v>
+        <v>1858</v>
       </c>
       <c r="B1078" s="4" t="s">
         <v>1869</v>
       </c>
       <c r="C1078" s="5" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="D1078" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1078" s="5">
         <v>40</v>
       </c>
       <c r="F1078" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1078" s="5" t="s">
-        <v>16</v>
+        <v>454</v>
       </c>
     </row>
     <row r="1079" spans="1:7">
       <c r="A1079" s="3" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="B1079" s="4" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C1079" s="5" t="s">
         <v>1870</v>
       </c>
-      <c r="C1079" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1079" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1079" s="5">
         <v>40</v>
       </c>
       <c r="F1079" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1079" s="5" t="s">
-        <v>676</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1080" spans="1:7">
       <c r="A1080" s="3" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="B1080" s="4" t="s">
         <v>1872</v>
       </c>
       <c r="C1080" s="5" t="s">
         <v>1873</v>
       </c>
       <c r="D1080" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1080" s="5">
         <v>40</v>
       </c>
       <c r="F1080" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1080" s="5" t="s">
-        <v>993</v>
+        <v>676</v>
       </c>
     </row>
     <row r="1081" spans="1:7">
       <c r="A1081" s="3" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="B1081" s="4" t="s">
         <v>1874</v>
       </c>
       <c r="C1081" s="5" t="s">
         <v>1875</v>
       </c>
       <c r="D1081" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1081" s="5">
         <v>40</v>
       </c>
       <c r="F1081" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1081" s="5" t="s">
-        <v>35</v>
+        <v>993</v>
       </c>
     </row>
     <row r="1082" spans="1:7">
       <c r="A1082" s="3" t="s">
-        <v>351</v>
+        <v>1862</v>
       </c>
       <c r="B1082" s="4" t="s">
         <v>1876</v>
       </c>
       <c r="C1082" s="5" t="s">
         <v>1877</v>
       </c>
       <c r="D1082" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1082" s="5">
         <v>40</v>
       </c>
       <c r="F1082" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1082" s="5" t="s">
-        <v>1506</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1083" spans="1:7">
       <c r="A1083" s="3" t="s">
-        <v>1839</v>
+        <v>351</v>
       </c>
       <c r="B1083" s="4" t="s">
         <v>1878</v>
       </c>
       <c r="C1083" s="5" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="D1083" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1083" s="5">
         <v>40</v>
       </c>
       <c r="F1083" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1083" s="5" t="s">
-        <v>613</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="1084" spans="1:7">
       <c r="A1084" s="3" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="B1084" s="4" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C1084" s="5" t="s">
         <v>1879</v>
       </c>
-      <c r="C1084" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1084" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1084" s="5">
         <v>40</v>
       </c>
       <c r="F1084" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1084" s="5" t="s">
-        <v>770</v>
+        <v>613</v>
       </c>
     </row>
     <row r="1085" spans="1:7">
       <c r="A1085" s="3" t="s">
-        <v>1851</v>
+        <v>1838</v>
       </c>
       <c r="B1085" s="4" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="C1085" s="5" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="D1085" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1085" s="5">
         <v>40</v>
       </c>
       <c r="F1085" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1085" s="5" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
     </row>
     <row r="1086" spans="1:7">
       <c r="A1086" s="3" t="s">
-        <v>1839</v>
+        <v>1853</v>
       </c>
       <c r="B1086" s="4" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="C1086" s="5" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="D1086" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1086" s="5">
         <v>40</v>
       </c>
       <c r="F1086" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1086" s="5" t="s">
-        <v>720</v>
+        <v>792</v>
       </c>
     </row>
     <row r="1087" spans="1:7">
       <c r="A1087" s="3" t="s">
-        <v>1830</v>
+        <v>1841</v>
       </c>
       <c r="B1087" s="4" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="C1087" s="5" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="D1087" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1087" s="5">
         <v>40</v>
       </c>
       <c r="F1087" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1087" s="5" t="s">
-        <v>280</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1088" spans="1:7">
       <c r="A1088" s="3" t="s">
-        <v>1836</v>
+        <v>1832</v>
       </c>
       <c r="B1088" s="4" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="C1088" s="5" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="D1088" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1088" s="5">
         <v>40</v>
       </c>
       <c r="F1088" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1088" s="5" t="s">
-        <v>1884</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1089" spans="1:7">
       <c r="A1089" s="3" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
       <c r="B1089" s="4" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="C1089" s="5" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="D1089" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1089" s="5">
         <v>40</v>
       </c>
       <c r="F1089" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1089" s="5" t="s">
-        <v>389</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="1090" spans="1:7">
       <c r="A1090" s="3" t="s">
-        <v>1830</v>
+        <v>1841</v>
       </c>
       <c r="B1090" s="4" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="C1090" s="5" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="D1090" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1090" s="5">
         <v>40</v>
       </c>
       <c r="F1090" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1090" s="5" t="s">
-        <v>202</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1091" spans="1:7">
       <c r="A1091" s="3" t="s">
-        <v>1844</v>
+        <v>1832</v>
       </c>
       <c r="B1091" s="4" t="s">
         <v>1885</v>
       </c>
       <c r="C1091" s="5" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="D1091" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1091" s="5">
         <v>40</v>
       </c>
       <c r="F1091" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1091" s="5" t="s">
-        <v>653</v>
+        <v>202</v>
       </c>
     </row>
     <row r="1092" spans="1:7">
       <c r="A1092" s="3" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="B1092" s="4" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="C1092" s="5" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="D1092" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1092" s="5">
         <v>40</v>
       </c>
       <c r="F1092" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1092" s="5" t="s">
-        <v>634</v>
+        <v>653</v>
       </c>
     </row>
     <row r="1093" spans="1:7">
       <c r="A1093" s="3" t="s">
-        <v>1844</v>
+        <v>1841</v>
       </c>
       <c r="B1093" s="4" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="C1093" s="5" t="s">
-        <v>1848</v>
+        <v>1840</v>
       </c>
       <c r="D1093" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1093" s="5">
         <v>40</v>
       </c>
       <c r="F1093" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1093" s="5" t="s">
-        <v>1888</v>
+        <v>634</v>
       </c>
     </row>
     <row r="1094" spans="1:7">
       <c r="A1094" s="3" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B1094" s="4" t="s">
         <v>1889</v>
       </c>
-      <c r="B1094" s="4" t="s">
+      <c r="C1094" s="5" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D1094" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1094" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1094" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1094" s="5" t="s">
         <v>1890</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="1095" spans="1:7">
       <c r="A1095" s="3" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="B1095" s="4" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="C1095" s="5">
         <v>50055</v>
       </c>
       <c r="D1095" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1095" s="5">
         <v>40</v>
       </c>
       <c r="F1095" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1095" s="5" t="s">
-        <v>1892</v>
+        <v>383</v>
       </c>
     </row>
     <row r="1096" spans="1:7">
       <c r="A1096" s="3" t="s">
-        <v>930</v>
+        <v>1891</v>
       </c>
       <c r="B1096" s="4" t="s">
         <v>1893</v>
       </c>
       <c r="C1096" s="5">
-        <v>50074</v>
+        <v>50055</v>
       </c>
       <c r="D1096" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1096" s="5">
         <v>40</v>
       </c>
       <c r="F1096" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1096" s="5" t="s">
-        <v>61</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="1097" spans="1:7">
       <c r="A1097" s="3" t="s">
-        <v>1894</v>
+        <v>930</v>
       </c>
       <c r="B1097" s="4" t="s">
         <v>1895</v>
       </c>
       <c r="C1097" s="5">
-        <v>50095</v>
+        <v>50074</v>
       </c>
       <c r="D1097" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1097" s="5">
         <v>40</v>
       </c>
       <c r="F1097" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1097" s="5" t="s">
-        <v>799</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1098" spans="1:7">
       <c r="A1098" s="3" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="B1098" s="4" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="C1098" s="5">
         <v>50095</v>
       </c>
       <c r="D1098" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1098" s="5">
         <v>40</v>
       </c>
       <c r="F1098" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1098" s="5" t="s">
-        <v>482</v>
+        <v>799</v>
       </c>
     </row>
     <row r="1099" spans="1:7">
       <c r="A1099" s="3" t="s">
-        <v>1889</v>
+        <v>1896</v>
       </c>
       <c r="B1099" s="4" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="C1099" s="5">
-        <v>50113</v>
+        <v>50095</v>
       </c>
       <c r="D1099" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1099" s="5">
         <v>40</v>
       </c>
       <c r="F1099" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1099" s="5" t="s">
-        <v>529</v>
+        <v>482</v>
       </c>
     </row>
     <row r="1100" spans="1:7">
       <c r="A1100" s="3" t="s">
-        <v>928</v>
+        <v>1891</v>
       </c>
       <c r="B1100" s="4" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="C1100" s="5">
-        <v>50115</v>
+        <v>50113</v>
       </c>
       <c r="D1100" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1100" s="5">
         <v>40</v>
       </c>
       <c r="F1100" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1100" s="5" t="s">
-        <v>1353</v>
+        <v>529</v>
       </c>
     </row>
     <row r="1101" spans="1:7">
       <c r="A1101" s="3" t="s">
-        <v>1889</v>
+        <v>928</v>
       </c>
       <c r="B1101" s="4" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="C1101" s="5">
-        <v>50118</v>
+        <v>50115</v>
       </c>
       <c r="D1101" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1101" s="5">
         <v>40</v>
       </c>
       <c r="F1101" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1101" s="5" t="s">
-        <v>1900</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="1102" spans="1:7">
       <c r="A1102" s="3" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="B1102" s="4" t="s">
         <v>1901</v>
       </c>
       <c r="C1102" s="5">
-        <v>50124</v>
+        <v>50118</v>
       </c>
       <c r="D1102" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1102" s="5">
         <v>40</v>
       </c>
       <c r="F1102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1102" s="5" t="s">
-        <v>541</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="1103" spans="1:7">
       <c r="A1103" s="3" t="s">
-        <v>932</v>
+        <v>1891</v>
       </c>
       <c r="B1103" s="4" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="C1103" s="5">
-        <v>50137</v>
+        <v>50124</v>
       </c>
       <c r="D1103" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1103" s="5">
         <v>40</v>
       </c>
       <c r="F1103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1103" s="5" t="s">
-        <v>521</v>
+        <v>541</v>
       </c>
     </row>
     <row r="1104" spans="1:7">
       <c r="A1104" s="3" t="s">
-        <v>1315</v>
+        <v>932</v>
       </c>
       <c r="B1104" s="4" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="C1104" s="5">
-        <v>50151</v>
+        <v>50137</v>
       </c>
       <c r="D1104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1104" s="5">
         <v>40</v>
       </c>
       <c r="F1104" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1104" s="5" t="s">
-        <v>745</v>
+        <v>521</v>
       </c>
     </row>
     <row r="1105" spans="1:7">
       <c r="A1105" s="3" t="s">
-        <v>1889</v>
+        <v>1315</v>
       </c>
       <c r="B1105" s="4" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="C1105" s="5">
-        <v>50153</v>
+        <v>50151</v>
       </c>
       <c r="D1105" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1105" s="5">
         <v>40</v>
       </c>
       <c r="F1105" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1105" s="5" t="s">
-        <v>1215</v>
+        <v>745</v>
       </c>
     </row>
     <row r="1106" spans="1:7">
       <c r="A1106" s="3" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="B1106" s="4" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="C1106" s="5">
-        <v>50182</v>
+        <v>50153</v>
       </c>
       <c r="D1106" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1106" s="5">
         <v>40</v>
       </c>
       <c r="F1106" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1106" s="5" t="s">
-        <v>1906</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="1107" spans="1:7">
       <c r="A1107" s="3" t="s">
-        <v>932</v>
+        <v>1891</v>
       </c>
       <c r="B1107" s="4" t="s">
         <v>1907</v>
       </c>
       <c r="C1107" s="5">
         <v>50182</v>
       </c>
       <c r="D1107" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1107" s="5">
         <v>40</v>
       </c>
       <c r="F1107" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1107" s="5" t="s">
-        <v>634</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="1108" spans="1:7">
       <c r="A1108" s="3" t="s">
-        <v>1889</v>
+        <v>932</v>
       </c>
       <c r="B1108" s="4" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="C1108" s="5">
         <v>50182</v>
       </c>
       <c r="D1108" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1108" s="5">
         <v>40</v>
       </c>
       <c r="F1108" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1108" s="5" t="s">
-        <v>1909</v>
+        <v>634</v>
       </c>
     </row>
     <row r="1109" spans="1:7">
       <c r="A1109" s="3" t="s">
-        <v>932</v>
+        <v>1891</v>
       </c>
       <c r="B1109" s="4" t="s">
         <v>1910</v>
       </c>
       <c r="C1109" s="5">
         <v>50182</v>
       </c>
       <c r="D1109" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1109" s="5">
         <v>40</v>
       </c>
       <c r="F1109" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1109" s="5" t="s">
-        <v>606</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="1110" spans="1:7">
       <c r="A1110" s="3" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="B1110" s="4" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="C1110" s="5">
         <v>50182</v>
       </c>
       <c r="D1110" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1110" s="5">
         <v>40</v>
       </c>
       <c r="F1110" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1110" s="5" t="s">
-        <v>1305</v>
+        <v>606</v>
       </c>
     </row>
     <row r="1111" spans="1:7">
       <c r="A1111" s="3" t="s">
         <v>928</v>
       </c>
       <c r="B1111" s="4" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="C1111" s="5">
-        <v>50200</v>
+        <v>50182</v>
       </c>
       <c r="D1111" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1111" s="5">
         <v>40</v>
       </c>
       <c r="F1111" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1111" s="5" t="s">
-        <v>504</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="1112" spans="1:7">
       <c r="A1112" s="3" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="B1112" s="4" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="C1112" s="5">
-        <v>50208</v>
+        <v>50200</v>
       </c>
       <c r="D1112" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1112" s="5">
         <v>40</v>
       </c>
       <c r="F1112" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1112" s="5" t="s">
-        <v>353</v>
+        <v>504</v>
       </c>
     </row>
     <row r="1113" spans="1:7">
       <c r="A1113" s="3" t="s">
-        <v>1889</v>
+        <v>932</v>
       </c>
       <c r="B1113" s="4" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="C1113" s="5">
-        <v>50228</v>
+        <v>50208</v>
       </c>
       <c r="D1113" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1113" s="5">
         <v>40</v>
       </c>
       <c r="F1113" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1113" s="5" t="s">
-        <v>1598</v>
+        <v>353</v>
       </c>
     </row>
     <row r="1114" spans="1:7">
       <c r="A1114" s="3" t="s">
-        <v>1915</v>
+        <v>1891</v>
       </c>
       <c r="B1114" s="4" t="s">
         <v>1916</v>
       </c>
       <c r="C1114" s="5">
-        <v>50242</v>
+        <v>50228</v>
       </c>
       <c r="D1114" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1114" s="5">
         <v>40</v>
       </c>
       <c r="F1114" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1114" s="5" t="s">
-        <v>393</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="1115" spans="1:7">
       <c r="A1115" s="3" t="s">
-        <v>1889</v>
+        <v>1917</v>
       </c>
       <c r="B1115" s="4" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="C1115" s="5">
-        <v>50252</v>
+        <v>50242</v>
       </c>
       <c r="D1115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1115" s="5">
         <v>40</v>
       </c>
       <c r="F1115" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1115" s="5" t="s">
-        <v>171</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1116" spans="1:7">
       <c r="A1116" s="3" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="B1116" s="4" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="C1116" s="5">
-        <v>50264</v>
+        <v>50252</v>
       </c>
       <c r="D1116" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1116" s="5">
         <v>40</v>
       </c>
       <c r="F1116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1116" s="5" t="s">
-        <v>1919</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1117" spans="1:7">
       <c r="A1117" s="3" t="s">
-        <v>932</v>
+        <v>1891</v>
       </c>
       <c r="B1117" s="4" t="s">
         <v>1920</v>
       </c>
       <c r="C1117" s="5">
-        <v>50269</v>
+        <v>50264</v>
       </c>
       <c r="D1117" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1117" s="5">
         <v>40</v>
       </c>
       <c r="F1117" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1117" s="5" t="s">
-        <v>345</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="1118" spans="1:7">
       <c r="A1118" s="3" t="s">
         <v>932</v>
       </c>
       <c r="B1118" s="4" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="C1118" s="5">
-        <v>50288</v>
+        <v>50269</v>
       </c>
       <c r="D1118" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1118" s="5">
         <v>40</v>
       </c>
       <c r="F1118" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1118" s="5" t="s">
-        <v>1336</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1119" spans="1:7">
       <c r="A1119" s="3" t="s">
-        <v>1915</v>
+        <v>932</v>
       </c>
       <c r="B1119" s="4" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="C1119" s="5">
-        <v>50293</v>
+        <v>50288</v>
       </c>
       <c r="D1119" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1119" s="5">
         <v>40</v>
       </c>
       <c r="F1119" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1119" s="5" t="s">
-        <v>1906</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="1120" spans="1:7">
       <c r="A1120" s="3" t="s">
-        <v>1923</v>
+        <v>1917</v>
       </c>
       <c r="B1120" s="4" t="s">
         <v>1924</v>
       </c>
       <c r="C1120" s="5">
-        <v>50903</v>
+        <v>50293</v>
       </c>
       <c r="D1120" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1120" s="5">
         <v>40</v>
       </c>
       <c r="F1120" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1120" s="5" t="s">
-        <v>570</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="1121" spans="1:7">
       <c r="A1121" s="3" t="s">
-        <v>928</v>
+        <v>1925</v>
       </c>
       <c r="B1121" s="4" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="C1121" s="5">
-        <v>50297</v>
+        <v>50903</v>
       </c>
       <c r="D1121" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1121" s="5">
         <v>40</v>
       </c>
       <c r="F1121" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1121" s="5" t="s">
-        <v>208</v>
+        <v>570</v>
       </c>
     </row>
     <row r="1122" spans="1:7">
       <c r="A1122" s="3" t="s">
         <v>928</v>
       </c>
       <c r="B1122" s="4" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="C1122" s="5">
-        <v>50298</v>
+        <v>50297</v>
       </c>
       <c r="D1122" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1122" s="5">
         <v>40</v>
       </c>
       <c r="F1122" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1122" s="5" t="s">
-        <v>327</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1123" spans="1:7">
       <c r="A1123" s="3" t="s">
         <v>928</v>
       </c>
       <c r="B1123" s="4" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="C1123" s="5">
         <v>50298</v>
       </c>
       <c r="D1123" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1123" s="5">
         <v>40</v>
       </c>
       <c r="F1123" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1123" s="5" t="s">
-        <v>1641</v>
+        <v>327</v>
       </c>
     </row>
     <row r="1124" spans="1:7">
       <c r="A1124" s="3" t="s">
-        <v>431</v>
+        <v>928</v>
       </c>
       <c r="B1124" s="4" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="C1124" s="5">
-        <v>49010</v>
+        <v>50298</v>
       </c>
       <c r="D1124" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1124" s="5">
         <v>40</v>
       </c>
       <c r="F1124" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1124" s="5" t="s">
-        <v>792</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="1125" spans="1:7">
       <c r="A1125" s="3" t="s">
-        <v>1929</v>
+        <v>431</v>
       </c>
       <c r="B1125" s="4" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="C1125" s="5">
         <v>49010</v>
       </c>
       <c r="D1125" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1125" s="5">
         <v>40</v>
       </c>
       <c r="F1125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1125" s="5" t="s">
-        <v>1930</v>
+        <v>792</v>
       </c>
     </row>
     <row r="1126" spans="1:7">
       <c r="A1126" s="3" t="s">
-        <v>431</v>
+        <v>1931</v>
       </c>
       <c r="B1126" s="4" t="s">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="C1126" s="5">
-        <v>49013</v>
+        <v>49010</v>
       </c>
       <c r="D1126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1126" s="5">
         <v>40</v>
       </c>
       <c r="F1126" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1126" s="5" t="s">
-        <v>82</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="1127" spans="1:7">
       <c r="A1127" s="3" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B1127" s="4" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="C1127" s="5">
-        <v>49015</v>
+        <v>49013</v>
       </c>
       <c r="D1127" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1127" s="5">
         <v>40</v>
       </c>
       <c r="F1127" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1127" s="5" t="s">
-        <v>763</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1128" spans="1:7">
       <c r="A1128" s="3" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B1128" s="4" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="C1128" s="5">
-        <v>49016</v>
+        <v>49015</v>
       </c>
       <c r="D1128" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1128" s="5">
         <v>40</v>
       </c>
       <c r="F1128" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1128" s="5" t="s">
-        <v>560</v>
+        <v>763</v>
       </c>
     </row>
     <row r="1129" spans="1:7">
       <c r="A1129" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1129" s="4" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="C1129" s="5">
-        <v>49020</v>
+        <v>49016</v>
       </c>
       <c r="D1129" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1129" s="5">
         <v>40</v>
       </c>
       <c r="F1129" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1129" s="5" t="s">
-        <v>440</v>
+        <v>560</v>
       </c>
     </row>
     <row r="1130" spans="1:7">
       <c r="A1130" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1130" s="4" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="C1130" s="5">
         <v>49020</v>
       </c>
       <c r="D1130" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1130" s="5">
         <v>40</v>
       </c>
       <c r="F1130" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1130" s="5" t="s">
-        <v>260</v>
+        <v>440</v>
       </c>
     </row>
     <row r="1131" spans="1:7">
       <c r="A1131" s="3" t="s">
-        <v>1057</v>
+        <v>431</v>
       </c>
       <c r="B1131" s="4" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="C1131" s="5">
-        <v>49021</v>
+        <v>49020</v>
       </c>
       <c r="D1131" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1131" s="5">
         <v>40</v>
       </c>
       <c r="F1131" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1131" s="5" t="s">
-        <v>309</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1132" spans="1:7">
       <c r="A1132" s="3" t="s">
-        <v>431</v>
+        <v>1057</v>
       </c>
       <c r="B1132" s="4" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="C1132" s="5">
-        <v>49022</v>
+        <v>49021</v>
       </c>
       <c r="D1132" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1132" s="5">
         <v>40</v>
       </c>
       <c r="F1132" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1132" s="5" t="s">
-        <v>465</v>
+        <v>309</v>
       </c>
     </row>
     <row r="1133" spans="1:7">
       <c r="A1133" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1133" s="4" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="C1133" s="5">
-        <v>49023</v>
+        <v>49022</v>
       </c>
       <c r="D1133" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1133" s="5">
         <v>40</v>
       </c>
       <c r="F1133" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1133" s="5" t="s">
-        <v>1884</v>
+        <v>465</v>
       </c>
     </row>
     <row r="1134" spans="1:7">
       <c r="A1134" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1134" s="4" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="C1134" s="5">
-        <v>49026</v>
+        <v>49023</v>
       </c>
       <c r="D1134" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1134" s="5">
         <v>40</v>
       </c>
       <c r="F1134" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1134" s="5" t="s">
-        <v>302</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="1135" spans="1:7">
       <c r="A1135" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1135" s="4" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="C1135" s="5">
-        <v>49030</v>
+        <v>49026</v>
       </c>
       <c r="D1135" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1135" s="5">
         <v>40</v>
       </c>
       <c r="F1135" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1135" s="5" t="s">
-        <v>712</v>
+        <v>302</v>
       </c>
     </row>
     <row r="1136" spans="1:7">
       <c r="A1136" s="3" t="s">
-        <v>1057</v>
+        <v>431</v>
       </c>
       <c r="B1136" s="4" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="C1136" s="5">
-        <v>49041</v>
+        <v>49030</v>
       </c>
       <c r="D1136" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1136" s="5">
         <v>40</v>
       </c>
       <c r="F1136" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1136" s="5" t="s">
-        <v>1669</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1137" spans="1:7">
       <c r="A1137" s="3" t="s">
-        <v>431</v>
+        <v>1057</v>
       </c>
       <c r="B1137" s="4" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="C1137" s="5">
-        <v>49043</v>
+        <v>49041</v>
       </c>
       <c r="D1137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1137" s="5">
         <v>40</v>
       </c>
       <c r="F1137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1137" s="5" t="s">
-        <v>1943</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="1138" spans="1:7">
       <c r="A1138" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1138" s="4" t="s">
         <v>1944</v>
       </c>
       <c r="C1138" s="5">
-        <v>49056</v>
+        <v>49043</v>
       </c>
       <c r="D1138" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1138" s="5">
         <v>40</v>
       </c>
       <c r="F1138" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1138" s="5" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="1139" spans="1:7">
       <c r="A1139" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1139" s="4" t="s">
         <v>1946</v>
       </c>
       <c r="C1139" s="5">
-        <v>49063</v>
+        <v>49056</v>
       </c>
       <c r="D1139" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1139" s="5">
         <v>40</v>
       </c>
       <c r="F1139" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1139" s="5" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="1140" spans="1:7">
       <c r="A1140" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1140" s="4" t="s">
         <v>1948</v>
       </c>
       <c r="C1140" s="5">
-        <v>49071</v>
+        <v>49063</v>
       </c>
       <c r="D1140" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1140" s="5">
         <v>40</v>
       </c>
       <c r="F1140" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1140" s="5" t="s">
-        <v>44</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="1141" spans="1:7">
       <c r="A1141" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1141" s="4" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="C1141" s="5">
         <v>49071</v>
       </c>
       <c r="D1141" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1141" s="5">
         <v>40</v>
       </c>
       <c r="F1141" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1141" s="5" t="s">
-        <v>772</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1142" spans="1:7">
       <c r="A1142" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1142" s="4" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="C1142" s="5">
-        <v>49081</v>
+        <v>49071</v>
       </c>
       <c r="D1142" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1142" s="5">
         <v>40</v>
       </c>
       <c r="F1142" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1142" s="5" t="s">
-        <v>573</v>
+        <v>772</v>
       </c>
     </row>
     <row r="1143" spans="1:7">
       <c r="A1143" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1143" s="4" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="C1143" s="5">
-        <v>49083</v>
+        <v>49081</v>
       </c>
       <c r="D1143" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1143" s="5">
         <v>40</v>
       </c>
       <c r="F1143" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1143" s="5" t="s">
-        <v>93</v>
+        <v>573</v>
       </c>
     </row>
     <row r="1144" spans="1:7">
       <c r="A1144" s="3" t="s">
-        <v>1057</v>
+        <v>431</v>
       </c>
       <c r="B1144" s="4" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="C1144" s="5">
-        <v>49117</v>
+        <v>49083</v>
       </c>
       <c r="D1144" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1144" s="5">
         <v>40</v>
       </c>
       <c r="F1144" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1144" s="5" t="s">
-        <v>1087</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1145" spans="1:7">
       <c r="A1145" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="B1145" s="4" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="C1145" s="5">
-        <v>49118</v>
+        <v>49117</v>
       </c>
       <c r="D1145" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1145" s="5">
         <v>40</v>
       </c>
       <c r="F1145" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1145" s="5" t="s">
-        <v>747</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="1146" spans="1:7">
       <c r="A1146" s="3" t="s">
-        <v>431</v>
+        <v>1057</v>
       </c>
       <c r="B1146" s="4" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="C1146" s="5">
-        <v>49122</v>
+        <v>49118</v>
       </c>
       <c r="D1146" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1146" s="5">
         <v>40</v>
       </c>
       <c r="F1146" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1146" s="5" t="s">
-        <v>1258</v>
+        <v>747</v>
       </c>
     </row>
     <row r="1147" spans="1:7">
       <c r="A1147" s="3" t="s">
-        <v>1955</v>
+        <v>431</v>
       </c>
       <c r="B1147" s="4" t="s">
         <v>1956</v>
       </c>
       <c r="C1147" s="5">
-        <v>49123</v>
+        <v>49122</v>
       </c>
       <c r="D1147" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1147" s="5">
         <v>40</v>
       </c>
       <c r="F1147" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1147" s="5" t="s">
-        <v>469</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="1148" spans="1:7">
       <c r="A1148" s="3" t="s">
-        <v>431</v>
+        <v>1957</v>
       </c>
       <c r="B1148" s="4" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="C1148" s="5">
-        <v>49126</v>
+        <v>49123</v>
       </c>
       <c r="D1148" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1148" s="5">
         <v>40</v>
       </c>
       <c r="F1148" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1148" s="5" t="s">
-        <v>270</v>
+        <v>469</v>
       </c>
     </row>
     <row r="1149" spans="1:7">
       <c r="A1149" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1149" s="4" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="C1149" s="5">
-        <v>49129</v>
+        <v>49126</v>
       </c>
       <c r="D1149" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1149" s="5">
         <v>40</v>
       </c>
       <c r="F1149" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1149" s="5" t="s">
-        <v>626</v>
+        <v>270</v>
       </c>
     </row>
     <row r="1150" spans="1:7">
       <c r="A1150" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1150" s="4" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="C1150" s="5">
-        <v>49133</v>
+        <v>49129</v>
       </c>
       <c r="D1150" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1150" s="5">
         <v>40</v>
       </c>
       <c r="F1150" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1150" s="5" t="s">
-        <v>1960</v>
+        <v>626</v>
       </c>
     </row>
     <row r="1151" spans="1:7">
       <c r="A1151" s="3" t="s">
-        <v>1065</v>
+        <v>431</v>
       </c>
       <c r="B1151" s="4" t="s">
         <v>1961</v>
       </c>
       <c r="C1151" s="5">
-        <v>49145</v>
+        <v>49133</v>
       </c>
       <c r="D1151" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1151" s="5">
         <v>40</v>
       </c>
       <c r="F1151" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1151" s="5" t="s">
-        <v>1331</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="1152" spans="1:7">
       <c r="A1152" s="3" t="s">
-        <v>431</v>
+        <v>1065</v>
       </c>
       <c r="B1152" s="4" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="C1152" s="5">
-        <v>49146</v>
+        <v>49145</v>
       </c>
       <c r="D1152" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1152" s="5">
         <v>40</v>
       </c>
       <c r="F1152" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1152" s="5" t="s">
-        <v>720</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="1153" spans="1:7">
       <c r="A1153" s="3" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B1153" s="4" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="C1153" s="5">
-        <v>49149</v>
+        <v>49146</v>
       </c>
       <c r="D1153" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1153" s="5">
         <v>40</v>
       </c>
       <c r="F1153" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1153" s="5" t="s">
-        <v>1964</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1154" spans="1:7">
       <c r="A1154" s="3" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B1154" s="4" t="s">
         <v>1965</v>
       </c>
       <c r="C1154" s="5">
-        <v>49152</v>
+        <v>49149</v>
       </c>
       <c r="D1154" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1154" s="5">
         <v>40</v>
       </c>
       <c r="F1154" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1154" s="5" t="s">
-        <v>639</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="1155" spans="1:7">
       <c r="A1155" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1155" s="4" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="C1155" s="5">
-        <v>49155</v>
+        <v>49152</v>
       </c>
       <c r="D1155" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1155" s="5">
         <v>40</v>
       </c>
       <c r="F1155" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1155" s="5" t="s">
-        <v>88</v>
+        <v>639</v>
       </c>
     </row>
     <row r="1156" spans="1:7">
       <c r="A1156" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1156" s="4" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="C1156" s="5">
-        <v>49160</v>
+        <v>49155</v>
       </c>
       <c r="D1156" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1156" s="5">
         <v>40</v>
       </c>
       <c r="F1156" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1156" s="5" t="s">
-        <v>972</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1157" spans="1:7">
       <c r="A1157" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1157" s="4" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="C1157" s="5">
-        <v>49175</v>
+        <v>49160</v>
       </c>
       <c r="D1157" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1157" s="5">
         <v>40</v>
       </c>
       <c r="F1157" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1157" s="5" t="s">
-        <v>883</v>
+        <v>972</v>
       </c>
     </row>
     <row r="1158" spans="1:7">
       <c r="A1158" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1158" s="4" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="C1158" s="5">
-        <v>49208</v>
+        <v>49175</v>
       </c>
       <c r="D1158" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1158" s="5">
         <v>40</v>
       </c>
       <c r="F1158" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1158" s="5" t="s">
-        <v>1970</v>
+        <v>883</v>
       </c>
     </row>
     <row r="1159" spans="1:7">
       <c r="A1159" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1159" s="4" t="s">
         <v>1971</v>
       </c>
       <c r="C1159" s="5">
-        <v>49202</v>
+        <v>49208</v>
       </c>
       <c r="D1159" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1159" s="5">
         <v>40</v>
       </c>
       <c r="F1159" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1159" s="5" t="s">
-        <v>757</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="1160" spans="1:7">
       <c r="A1160" s="3" t="s">
-        <v>1057</v>
+        <v>431</v>
       </c>
       <c r="B1160" s="4" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="C1160" s="5">
-        <v>49207</v>
+        <v>49202</v>
       </c>
       <c r="D1160" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1160" s="5">
         <v>40</v>
       </c>
       <c r="F1160" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1160" s="5" t="s">
-        <v>847</v>
+        <v>757</v>
       </c>
     </row>
     <row r="1161" spans="1:7">
       <c r="A1161" s="3" t="s">
-        <v>431</v>
+        <v>1057</v>
       </c>
       <c r="B1161" s="4" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="C1161" s="5">
-        <v>49219</v>
+        <v>49207</v>
       </c>
       <c r="D1161" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1161" s="5">
         <v>40</v>
       </c>
       <c r="F1161" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1161" s="5" t="s">
-        <v>606</v>
+        <v>847</v>
       </c>
     </row>
     <row r="1162" spans="1:7">
       <c r="A1162" s="3" t="s">
-        <v>1476</v>
+        <v>431</v>
       </c>
       <c r="B1162" s="4" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="C1162" s="5">
         <v>49219</v>
       </c>
       <c r="D1162" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1162" s="5">
         <v>40</v>
       </c>
       <c r="F1162" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1162" s="5" t="s">
-        <v>463</v>
+        <v>606</v>
       </c>
     </row>
     <row r="1163" spans="1:7">
       <c r="A1163" s="3" t="s">
-        <v>431</v>
+        <v>1476</v>
       </c>
       <c r="B1163" s="4" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="C1163" s="5">
         <v>49219</v>
       </c>
       <c r="D1163" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1163" s="5">
         <v>40</v>
       </c>
       <c r="F1163" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1163" s="5" t="s">
-        <v>299</v>
+        <v>463</v>
       </c>
     </row>
     <row r="1164" spans="1:7">
       <c r="A1164" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1164" s="4" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="C1164" s="5">
         <v>49219</v>
       </c>
       <c r="D1164" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1164" s="5">
         <v>40</v>
       </c>
       <c r="F1164" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1164" s="5" t="s">
-        <v>192</v>
+        <v>299</v>
       </c>
     </row>
     <row r="1165" spans="1:7">
       <c r="A1165" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1165" s="4" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="C1165" s="5">
-        <v>49239</v>
+        <v>49219</v>
       </c>
       <c r="D1165" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1165" s="5">
         <v>40</v>
       </c>
       <c r="F1165" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1165" s="5" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1166" spans="1:7">
       <c r="A1166" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1166" s="4" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="C1166" s="5">
-        <v>49243</v>
+        <v>49239</v>
       </c>
       <c r="D1166" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1166" s="5">
         <v>40</v>
       </c>
       <c r="F1166" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1166" s="5" t="s">
-        <v>981</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1167" spans="1:7">
       <c r="A1167" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1167" s="4" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="C1167" s="5">
-        <v>49249</v>
+        <v>49243</v>
       </c>
       <c r="D1167" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1167" s="5">
         <v>40</v>
       </c>
       <c r="F1167" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1167" s="5" t="s">
-        <v>1277</v>
+        <v>981</v>
       </c>
     </row>
     <row r="1168" spans="1:7">
       <c r="A1168" s="3" t="s">
-        <v>1057</v>
+        <v>431</v>
       </c>
       <c r="B1168" s="4" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="C1168" s="5">
-        <v>49250</v>
+        <v>49249</v>
       </c>
       <c r="D1168" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1168" s="5">
         <v>40</v>
       </c>
       <c r="F1168" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1168" s="5" t="s">
-        <v>160</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="1169" spans="1:7">
       <c r="A1169" s="3" t="s">
-        <v>431</v>
+        <v>1057</v>
       </c>
       <c r="B1169" s="4" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="C1169" s="5">
-        <v>49251</v>
+        <v>49250</v>
       </c>
       <c r="D1169" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1169" s="5">
         <v>40</v>
       </c>
       <c r="F1169" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1169" s="5" t="s">
-        <v>712</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1170" spans="1:7">
       <c r="A1170" s="3" t="s">
-        <v>1057</v>
+        <v>431</v>
       </c>
       <c r="B1170" s="4" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="C1170" s="5">
-        <v>49264</v>
+        <v>49251</v>
       </c>
       <c r="D1170" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1170" s="5">
         <v>40</v>
       </c>
       <c r="F1170" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1170" s="5" t="s">
-        <v>128</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1171" spans="1:7">
       <c r="A1171" s="3" t="s">
-        <v>431</v>
+        <v>1057</v>
       </c>
       <c r="B1171" s="4" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="C1171" s="5">
-        <v>49267</v>
+        <v>49264</v>
       </c>
       <c r="D1171" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1171" s="5">
         <v>40</v>
       </c>
       <c r="F1171" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1171" s="5" t="s">
-        <v>291</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1172" spans="1:7">
       <c r="A1172" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B1172" s="4" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="C1172" s="5">
-        <v>49269</v>
+        <v>49267</v>
       </c>
       <c r="D1172" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1172" s="5">
         <v>40</v>
       </c>
       <c r="F1172" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1172" s="5" t="s">
-        <v>750</v>
+        <v>291</v>
       </c>
     </row>
     <row r="1173" spans="1:7">
       <c r="A1173" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="B1173" s="4" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C1173" s="5">
+        <v>49269</v>
+      </c>
+      <c r="D1173" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1173" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1173" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1173" s="5" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:7">
+      <c r="A1174" s="3" t="s">
         <v>1057</v>
       </c>
-      <c r="B1173" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C1173" s="5">
+      <c r="B1174" s="4" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C1174" s="5">
         <v>49168</v>
       </c>
-      <c r="D1173" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G1173" s="5" t="s">
+      <c r="D1174" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1174" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1174" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1174" s="5" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="1174" spans="1:7">
-[...4 lines deleted...]
-      <c r="G1174" s="1"/>
+    <row r="1175" spans="1:7">
+      <c r="A1175" s="2"/>
+      <c r="C1175" s="1"/>
+      <c r="E1175" s="1"/>
+      <c r="F1175" s="1"/>
+      <c r="G1175" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">