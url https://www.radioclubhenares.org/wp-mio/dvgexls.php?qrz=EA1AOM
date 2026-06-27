--- v5 (2026-06-27)
+++ v6 (2026-06-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1988">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA1AOM</t>
   </si>
   <si>
     <t>1.101 Referencias DVGE - 1.169 QSO encontrados - 877 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #847 (27-06-2026 21:55)</t>
+    <t>Ranking #847 (27-06-2026 22:55)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HJY/P</t>
   </si>