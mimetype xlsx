--- v6 (2026-06-27)
+++ v7 (2026-08-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1988">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA1AOM</t>
   </si>
   <si>
     <t>1.101 Referencias DVGE - 1.169 QSO encontrados - 877 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #847 (27-06-2026 22:55)</t>
+    <t>Ranking #847 (16-08-2026 00:30)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HJY/P</t>
   </si>