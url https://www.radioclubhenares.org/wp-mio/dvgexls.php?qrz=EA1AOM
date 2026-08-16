--- v7 (2026-08-15)
+++ v8 (2026-08-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1988">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA1AOM</t>
   </si>
   <si>
     <t>1.101 Referencias DVGE - 1.169 QSO encontrados - 877 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #847 (16-08-2026 00:30)</t>
+    <t>Ranking #847 (16-08-2026 02:13)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HJY/P</t>
   </si>