--- v1 (2026-03-04)
+++ v2 (2026-05-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA1CA</t>
   </si>
   <si>
     <t>63 Referencias DVGE - 71 QSO encontrados - 62 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #4319 (04-03-2026 12:01)</t>
+    <t>Ranking #4319 (03-05-2026 13:14)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5URL/P</t>
   </si>