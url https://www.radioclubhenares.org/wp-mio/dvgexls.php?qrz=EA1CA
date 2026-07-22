--- v2 (2026-05-03)
+++ v3 (2026-07-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA1CA</t>
   </si>
   <si>
     <t>63 Referencias DVGE - 71 QSO encontrados - 62 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #4319 (03-05-2026 13:14)</t>
+    <t>Ranking #4319 (22-07-2026 06:28)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5URL/P</t>
   </si>