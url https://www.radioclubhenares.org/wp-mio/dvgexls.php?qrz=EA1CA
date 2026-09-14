--- v3 (2026-07-22)
+++ v4 (2026-09-14)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA1CA</t>
   </si>
   <si>
-    <t>63 Referencias DVGE - 71 QSO encontrados - 62 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #4319 (22-07-2026 06:28)</t>
+    <t>64 Referencias DVGE - 72 QSO encontrados - 63 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #4319 (14-09-2026 02:32)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5URL/P</t>
   </si>
@@ -170,59 +170,59 @@
   <si>
     <t>07/03/2014</t>
   </si>
   <si>
     <t>EB2FS/P</t>
   </si>
   <si>
     <t>VGBI-066</t>
   </si>
   <si>
     <t>25/12/2008</t>
   </si>
   <si>
     <t>EA1NW/P</t>
   </si>
   <si>
     <t>VGC-035</t>
   </si>
   <si>
     <t>AM1TDH</t>
   </si>
   <si>
     <t>VGC-042</t>
   </si>
   <si>
+    <t>16/08/2008</t>
+  </si>
+  <si>
+    <t>17/08/2008</t>
+  </si>
+  <si>
     <t>15/08/2008</t>
   </si>
   <si>
-    <t>16/08/2008</t>
-[...4 lines deleted...]
-  <si>
     <t>EA1RCO/P</t>
   </si>
   <si>
     <t>VGC-156</t>
   </si>
   <si>
     <t>EA7HLU/P</t>
   </si>
   <si>
     <t>VGCA-051</t>
   </si>
   <si>
     <t>09/05/2008</t>
   </si>
   <si>
     <t>EA4TL/M</t>
   </si>
   <si>
     <t>VGCC-070</t>
   </si>
   <si>
     <t>20/02/2011</t>
   </si>
   <si>
     <t>EB4EPY/P</t>
@@ -549,50 +549,59 @@
     <t>EA2AQM</t>
   </si>
   <si>
     <t>VGSS-011</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>EA3ESZ/P</t>
   </si>
   <si>
     <t>VGT-018</t>
   </si>
   <si>
     <t>03/02/2008</t>
   </si>
   <si>
     <t>EA3URA</t>
   </si>
   <si>
     <t>VGT-039</t>
   </si>
   <si>
     <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>EA3AKA/P</t>
+  </si>
+  <si>
+    <t>VGT-095</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
   </si>
   <si>
     <t>EA5TW/2</t>
   </si>
   <si>
     <t>VGTE-269</t>
   </si>
   <si>
     <t>06/06/2014</t>
   </si>
   <si>
     <t>EA8BFH/P</t>
   </si>
   <si>
     <t>VGTF-064</t>
   </si>
   <si>
     <t>24/11/2012</t>
   </si>
   <si>
     <t>EA8BFH/QRP</t>
   </si>
   <si>
     <t>VGTF-097</t>
   </si>
@@ -1081,51 +1090,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G77"/>
+  <dimension ref="A1:G78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -1392,209 +1401,209 @@
       </c>
       <c r="F15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="5">
         <v>15902</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="5">
         <v>40</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="5">
         <v>15902</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="5">
         <v>40</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="5">
         <v>15030</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="5">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="5">
         <v>15030</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="5">
         <v>15030</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="5">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="5">
         <v>15030</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="5">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="5">
         <v>15030</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="5">
         <v>15030</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="5">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="5">
         <v>15030</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="5">
         <v>40</v>
       </c>
       <c r="F24" s="5" t="s">
@@ -2556,278 +2565,301 @@
       </c>
       <c r="C66" s="5">
         <v>43047</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="5">
         <v>40</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>180</v>
       </c>
       <c r="C67" s="5">
-        <v>44261</v>
+        <v>43902</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="5">
         <v>40</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C68" s="5">
-        <v>38019</v>
+        <v>44261</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E68" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>186</v>
       </c>
       <c r="C69" s="5">
-        <v>38023</v>
+        <v>38019</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E69" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C70" s="5">
-        <v>38039</v>
+        <v>38023</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>192</v>
       </c>
       <c r="C71" s="5">
-        <v>45050</v>
+        <v>38039</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E71" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>29</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="3" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C72" s="5">
         <v>45050</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E72" s="5">
         <v>40</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C73" s="5">
-        <v>46202</v>
+        <v>45050</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E73" s="5">
         <v>40</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>195</v>
+        <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C74" s="5">
-        <v>47031</v>
+        <v>46202</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E74" s="5">
         <v>40</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>200</v>
       </c>
       <c r="C75" s="5">
-        <v>47051</v>
+        <v>47031</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="5">
         <v>40</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G75" s="5" t="s">
-        <v>29</v>
+        <v>201</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C76" s="5">
+        <v>47051</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E76" s="5">
+        <v>40</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C77" s="5">
         <v>49054</v>
       </c>
-      <c r="D76" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G77" s="1"/>
+      <c r="D77" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="5">
+        <v>40</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="2"/>
+      <c r="C78" s="1"/>
+      <c r="E78" s="1"/>
+      <c r="F78" s="1"/>
+      <c r="G78" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">