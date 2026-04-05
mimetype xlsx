--- v3 (2026-02-09)
+++ v4 (2026-04-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1051">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA2BKH</t>
   </si>
   <si>
     <t>445 Referencias DVGE - 466 QSO encontrados - 396 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #1607 (09-02-2026 03:39)</t>
+    <t>Ranking #1607 (05-04-2026 15:53)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA1DX/5</t>
   </si>