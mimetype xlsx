--- v4 (2026-04-05)
+++ v5 (2026-05-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1051">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA2BKH</t>
   </si>
   <si>
     <t>445 Referencias DVGE - 466 QSO encontrados - 396 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #1607 (05-04-2026 15:53)</t>
+    <t>Ranking #1607 (23-05-2026 22:07)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA1DX/5</t>
   </si>