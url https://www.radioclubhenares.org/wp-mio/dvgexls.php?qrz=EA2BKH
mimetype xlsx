--- v5 (2026-05-23)
+++ v6 (2026-07-23)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1051">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1053">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA2BKH</t>
   </si>
   <si>
-    <t>445 Referencias DVGE - 466 QSO encontrados - 396 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #1607 (23-05-2026 22:07)</t>
+    <t>446 Referencias DVGE - 467 QSO encontrados - 397 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #1607 (23-07-2026 16:52)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA1DX/5</t>
   </si>
@@ -2696,60 +2696,66 @@
   <si>
     <t>VGTO-384</t>
   </si>
   <si>
     <t>VGTO-388</t>
   </si>
   <si>
     <t>25/08/2013</t>
   </si>
   <si>
     <t>EA5RKE/P</t>
   </si>
   <si>
     <t>VGV-004</t>
   </si>
   <si>
     <t>VGV-006</t>
   </si>
   <si>
     <t>VGV-011</t>
   </si>
   <si>
     <t>21/11/2015</t>
   </si>
   <si>
+    <t>EA5URY/P</t>
+  </si>
+  <si>
+    <t>VGV-012</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
     <t>VGV-017</t>
   </si>
   <si>
     <t>EA5HUS/P</t>
   </si>
   <si>
     <t>VGV-046</t>
-  </si>
-[...1 lines deleted...]
-    <t>EA5URY/P</t>
   </si>
   <si>
     <t>VGV-050</t>
   </si>
   <si>
     <t>23/06/2018</t>
   </si>
   <si>
     <t>EA5TT/P</t>
   </si>
   <si>
     <t>VGV-066</t>
   </si>
   <si>
     <t>EA5ON</t>
   </si>
   <si>
     <t>VGV-073</t>
   </si>
   <si>
     <t>08/09/2019</t>
   </si>
   <si>
     <t>VGV-101</t>
   </si>
@@ -3622,51 +3628,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G472"/>
+  <dimension ref="A1:G473"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -12313,2147 +12319,2170 @@
     <row r="380" spans="1:7">
       <c r="A380" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B380" s="4" t="s">
         <v>892</v>
       </c>
       <c r="C380" s="5">
         <v>46019</v>
       </c>
       <c r="D380" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E380" s="5">
         <v>40</v>
       </c>
       <c r="F380" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G380" s="5" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="3" t="s">
-        <v>31</v>
+        <v>894</v>
       </c>
       <c r="B381" s="4" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C381" s="5">
-        <v>46031</v>
+        <v>46021</v>
       </c>
       <c r="D381" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E381" s="5">
         <v>40</v>
       </c>
       <c r="F381" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G381" s="5" t="s">
-        <v>371</v>
+        <v>896</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="3" t="s">
-        <v>895</v>
+        <v>31</v>
       </c>
       <c r="B382" s="4" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C382" s="5">
-        <v>46073</v>
+        <v>46031</v>
       </c>
       <c r="D382" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E382" s="5">
         <v>40</v>
       </c>
       <c r="F382" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G382" s="5" t="s">
-        <v>116</v>
+        <v>371</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="3" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B383" s="4" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C383" s="5">
-        <v>46077</v>
+        <v>46073</v>
       </c>
       <c r="D383" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E383" s="5">
         <v>40</v>
       </c>
       <c r="F383" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G383" s="5" t="s">
-        <v>899</v>
+        <v>116</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="B384" s="4" t="s">
         <v>900</v>
       </c>
-      <c r="B384" s="4" t="s">
+      <c r="C384" s="5">
+        <v>46077</v>
+      </c>
+      <c r="D384" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E384" s="5">
+        <v>40</v>
+      </c>
+      <c r="F384" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G384" s="5" t="s">
         <v>901</v>
-      </c>
-[...13 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="3" t="s">
         <v>902</v>
       </c>
       <c r="B385" s="4" t="s">
         <v>903</v>
       </c>
       <c r="C385" s="5">
-        <v>46111</v>
+        <v>46106</v>
       </c>
       <c r="D385" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E385" s="5">
         <v>40</v>
       </c>
       <c r="F385" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G385" s="5" t="s">
-        <v>904</v>
+        <v>563</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="3" t="s">
-        <v>31</v>
+        <v>904</v>
       </c>
       <c r="B386" s="4" t="s">
         <v>905</v>
       </c>
       <c r="C386" s="5">
-        <v>46128</v>
+        <v>46111</v>
       </c>
       <c r="D386" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E386" s="5">
         <v>40</v>
       </c>
       <c r="F386" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G386" s="5" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B387" s="4" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="C387" s="5">
         <v>46128</v>
       </c>
       <c r="D387" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E387" s="5">
         <v>40</v>
       </c>
       <c r="F387" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G387" s="5" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="3" t="s">
         <v>909</v>
       </c>
       <c r="B388" s="4" t="s">
+        <v>907</v>
+      </c>
+      <c r="C388" s="5">
+        <v>46128</v>
+      </c>
+      <c r="D388" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E388" s="5">
+        <v>40</v>
+      </c>
+      <c r="F388" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G388" s="5" t="s">
         <v>910</v>
-      </c>
-[...13 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="3" t="s">
-        <v>31</v>
+        <v>911</v>
       </c>
       <c r="B389" s="4" t="s">
         <v>912</v>
       </c>
       <c r="C389" s="5">
-        <v>46136</v>
+        <v>46129</v>
       </c>
       <c r="D389" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E389" s="5">
         <v>40</v>
       </c>
       <c r="F389" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G389" s="5" t="s">
-        <v>878</v>
+        <v>913</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="3" t="s">
-        <v>913</v>
+        <v>31</v>
       </c>
       <c r="B390" s="4" t="s">
         <v>914</v>
       </c>
       <c r="C390" s="5">
-        <v>46144</v>
+        <v>46136</v>
       </c>
       <c r="D390" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E390" s="5">
         <v>40</v>
       </c>
       <c r="F390" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G390" s="5" t="s">
-        <v>227</v>
+        <v>878</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="3" t="s">
-        <v>31</v>
+        <v>915</v>
       </c>
       <c r="B391" s="4" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="C391" s="5">
-        <v>46156</v>
+        <v>46144</v>
       </c>
       <c r="D391" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E391" s="5">
         <v>40</v>
       </c>
       <c r="F391" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G391" s="5" t="s">
-        <v>660</v>
+        <v>227</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B392" s="4" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C392" s="5">
         <v>46156</v>
       </c>
       <c r="D392" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E392" s="5">
         <v>40</v>
       </c>
       <c r="F392" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G392" s="5" t="s">
-        <v>276</v>
+        <v>660</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="3" t="s">
-        <v>895</v>
+        <v>31</v>
       </c>
       <c r="B393" s="4" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="C393" s="5">
-        <v>46157</v>
+        <v>46156</v>
       </c>
       <c r="D393" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E393" s="5">
         <v>40</v>
       </c>
       <c r="F393" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G393" s="5" t="s">
-        <v>182</v>
+        <v>276</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="3" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="B394" s="4" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C394" s="5">
-        <v>46170</v>
+        <v>46157</v>
       </c>
       <c r="D394" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E394" s="5">
         <v>40</v>
       </c>
       <c r="F394" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G394" s="5" t="s">
-        <v>919</v>
+        <v>182</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="3" t="s">
-        <v>31</v>
+        <v>889</v>
       </c>
       <c r="B395" s="4" t="s">
         <v>920</v>
       </c>
       <c r="C395" s="5">
-        <v>46183</v>
+        <v>46170</v>
       </c>
       <c r="D395" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E395" s="5">
         <v>40</v>
       </c>
       <c r="F395" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G395" s="5" t="s">
-        <v>634</v>
+        <v>921</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B396" s="4" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C396" s="5">
-        <v>46194</v>
+        <v>46183</v>
       </c>
       <c r="D396" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E396" s="5">
         <v>40</v>
       </c>
       <c r="F396" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G396" s="5" t="s">
-        <v>190</v>
+        <v>634</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="3" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="B397" s="4" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C397" s="5">
-        <v>46201</v>
+        <v>46194</v>
       </c>
       <c r="D397" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E397" s="5">
         <v>40</v>
       </c>
       <c r="F397" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G397" s="5" t="s">
-        <v>923</v>
+        <v>190</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="3" t="s">
-        <v>31</v>
+        <v>85</v>
       </c>
       <c r="B398" s="4" t="s">
         <v>924</v>
       </c>
       <c r="C398" s="5">
-        <v>46228</v>
+        <v>46201</v>
       </c>
       <c r="D398" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E398" s="5">
         <v>40</v>
       </c>
       <c r="F398" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G398" s="5" t="s">
-        <v>44</v>
+        <v>925</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B399" s="4" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="C399" s="5">
-        <v>46246</v>
+        <v>46228</v>
       </c>
       <c r="D399" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E399" s="5">
         <v>40</v>
       </c>
       <c r="F399" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G399" s="5" t="s">
-        <v>262</v>
+        <v>44</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B400" s="4" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="C400" s="5">
-        <v>46249</v>
+        <v>46246</v>
       </c>
       <c r="D400" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E400" s="5">
         <v>40</v>
       </c>
       <c r="F400" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G400" s="5" t="s">
-        <v>726</v>
+        <v>262</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="3" t="s">
-        <v>927</v>
+        <v>31</v>
       </c>
       <c r="B401" s="4" t="s">
         <v>928</v>
       </c>
       <c r="C401" s="5">
-        <v>47055</v>
+        <v>46249</v>
       </c>
       <c r="D401" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E401" s="5">
         <v>40</v>
       </c>
       <c r="F401" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G401" s="5" t="s">
-        <v>680</v>
+        <v>726</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" s="3" t="s">
-        <v>303</v>
+        <v>929</v>
       </c>
       <c r="B402" s="4" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="C402" s="5">
-        <v>47101</v>
+        <v>47055</v>
       </c>
       <c r="D402" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E402" s="5">
         <v>40</v>
       </c>
       <c r="F402" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G402" s="5" t="s">
-        <v>930</v>
+        <v>680</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="B403" s="4" t="s">
         <v>931</v>
       </c>
-      <c r="B403" s="4" t="s">
+      <c r="C403" s="5">
+        <v>47101</v>
+      </c>
+      <c r="D403" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E403" s="5">
+        <v>40</v>
+      </c>
+      <c r="F403" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G403" s="5" t="s">
         <v>932</v>
-      </c>
-[...13 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="B404" s="4" t="s">
         <v>934</v>
       </c>
-      <c r="B404" s="4" t="s">
+      <c r="C404" s="5">
+        <v>47171</v>
+      </c>
+      <c r="D404" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E404" s="5">
+        <v>40</v>
+      </c>
+      <c r="F404" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G404" s="5" t="s">
         <v>935</v>
-      </c>
-[...13 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" s="3" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="B405" s="4" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C405" s="5">
-        <v>47197</v>
+        <v>47179</v>
       </c>
       <c r="D405" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E405" s="5">
         <v>40</v>
       </c>
       <c r="F405" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G405" s="5" t="s">
-        <v>888</v>
+        <v>341</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" s="3" t="s">
-        <v>937</v>
+        <v>929</v>
       </c>
       <c r="B406" s="4" t="s">
         <v>938</v>
       </c>
       <c r="C406" s="5">
-        <v>47206</v>
+        <v>47197</v>
       </c>
       <c r="D406" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E406" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F406" s="5" t="s">
-        <v>939</v>
+        <v>15</v>
       </c>
       <c r="G406" s="5" t="s">
-        <v>940</v>
+        <v>888</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="B407" s="4" t="s">
+        <v>940</v>
+      </c>
+      <c r="C407" s="5">
+        <v>47206</v>
+      </c>
+      <c r="D407" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E407" s="5">
+        <v>80</v>
+      </c>
+      <c r="F407" s="5" t="s">
         <v>941</v>
       </c>
-      <c r="B407" s="4" t="s">
+      <c r="G407" s="5" t="s">
         <v>942</v>
-      </c>
-[...13 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" s="3" t="s">
-        <v>289</v>
+        <v>943</v>
       </c>
       <c r="B408" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="C408" s="5" t="s">
         <v>945</v>
       </c>
-      <c r="C408" s="5" t="s">
+      <c r="D408" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E408" s="5">
+        <v>40</v>
+      </c>
+      <c r="F408" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G408" s="5" t="s">
         <v>946</v>
-      </c>
-[...10 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="B409" s="4" t="s">
+        <v>947</v>
+      </c>
+      <c r="C409" s="5" t="s">
         <v>948</v>
       </c>
-      <c r="B409" s="4" t="s">
+      <c r="D409" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E409" s="5">
+        <v>40</v>
+      </c>
+      <c r="F409" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G409" s="5" t="s">
         <v>949</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="B410" s="4" t="s">
         <v>951</v>
       </c>
-      <c r="B410" s="4" t="s">
+      <c r="C410" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="C410" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D410" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E410" s="5">
         <v>40</v>
       </c>
       <c r="F410" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G410" s="5" t="s">
-        <v>953</v>
+        <v>178</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" s="3" t="s">
-        <v>277</v>
+        <v>953</v>
       </c>
       <c r="B411" s="4" t="s">
         <v>954</v>
       </c>
       <c r="C411" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="D411" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E411" s="5">
+        <v>40</v>
+      </c>
+      <c r="F411" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G411" s="5" t="s">
         <v>955</v>
-      </c>
-[...10 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" s="3" t="s">
-        <v>505</v>
+        <v>277</v>
       </c>
       <c r="B412" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="C412" s="5" t="s">
         <v>957</v>
       </c>
-      <c r="C412" s="5" t="s">
+      <c r="D412" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E412" s="5">
+        <v>40</v>
+      </c>
+      <c r="F412" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G412" s="5" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" s="3" t="s">
-        <v>951</v>
+        <v>505</v>
       </c>
       <c r="B413" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="C413" s="5" t="s">
         <v>960</v>
       </c>
-      <c r="C413" s="5" t="s">
+      <c r="D413" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E413" s="5">
+        <v>40</v>
+      </c>
+      <c r="F413" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G413" s="5" t="s">
         <v>961</v>
-      </c>
-[...10 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="B414" s="4" t="s">
         <v>962</v>
       </c>
-      <c r="B414" s="4" t="s">
+      <c r="C414" s="5" t="s">
         <v>963</v>
       </c>
-      <c r="C414" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D414" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E414" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F414" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G414" s="5" t="s">
-        <v>374</v>
+        <v>453</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" s="3" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B415" s="4" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="C415" s="5" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="D415" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E415" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F415" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G415" s="5" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" s="3" t="s">
-        <v>951</v>
+        <v>964</v>
       </c>
       <c r="B416" s="4" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C416" s="5" t="s">
-        <v>965</v>
+        <v>952</v>
       </c>
       <c r="D416" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E416" s="5">
         <v>40</v>
       </c>
       <c r="F416" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G416" s="5" t="s">
-        <v>590</v>
+        <v>374</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" s="3" t="s">
-        <v>277</v>
+        <v>953</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>966</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>967</v>
       </c>
       <c r="D417" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E417" s="5">
         <v>40</v>
       </c>
       <c r="F417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G417" s="5" t="s">
-        <v>968</v>
+        <v>590</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" s="3" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="B418" s="4" t="s">
+        <v>968</v>
+      </c>
+      <c r="C418" s="5" t="s">
         <v>969</v>
       </c>
-      <c r="C418" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D418" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E418" s="5">
         <v>40</v>
       </c>
       <c r="F418" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G418" s="5" t="s">
-        <v>586</v>
+        <v>970</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" s="3" t="s">
-        <v>951</v>
+        <v>286</v>
       </c>
       <c r="B419" s="4" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="C419" s="5" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="D419" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E419" s="5">
         <v>40</v>
       </c>
       <c r="F419" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G419" s="5" t="s">
-        <v>971</v>
+        <v>586</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="B420" s="4" t="s">
         <v>972</v>
       </c>
-      <c r="B420" s="4" t="s">
+      <c r="C420" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="D420" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E420" s="5">
+        <v>40</v>
+      </c>
+      <c r="F420" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G420" s="5" t="s">
         <v>973</v>
-      </c>
-[...13 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="B421" s="4" t="s">
+        <v>975</v>
+      </c>
+      <c r="C421" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="B421" s="4" t="s">
+      <c r="D421" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E421" s="5">
+        <v>40</v>
+      </c>
+      <c r="F421" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G421" s="5" t="s">
         <v>977</v>
-      </c>
-[...13 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" s="3" t="s">
         <v>978</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>979</v>
       </c>
       <c r="C422" s="5">
-        <v>50073</v>
+        <v>50017</v>
       </c>
       <c r="D422" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E422" s="5">
         <v>40</v>
       </c>
       <c r="F422" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G422" s="5" t="s">
-        <v>77</v>
+        <v>970</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" s="3" t="s">
         <v>980</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C423" s="5">
-        <v>50101</v>
+        <v>50073</v>
       </c>
       <c r="D423" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E423" s="5">
         <v>40</v>
       </c>
       <c r="F423" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G423" s="5" t="s">
-        <v>982</v>
+        <v>77</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" s="3" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>983</v>
       </c>
       <c r="C424" s="5">
-        <v>50143</v>
+        <v>50101</v>
       </c>
       <c r="D424" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E424" s="5">
         <v>40</v>
       </c>
       <c r="F424" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G424" s="5" t="s">
-        <v>339</v>
+        <v>984</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" s="3" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="B425" s="4" t="s">
         <v>985</v>
       </c>
       <c r="C425" s="5">
-        <v>50147</v>
+        <v>50143</v>
       </c>
       <c r="D425" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E425" s="5">
         <v>40</v>
       </c>
       <c r="F425" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G425" s="5" t="s">
-        <v>413</v>
+        <v>339</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" s="3" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="B426" s="4" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C426" s="5">
-        <v>50206</v>
+        <v>50147</v>
       </c>
       <c r="D426" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E426" s="5">
         <v>40</v>
       </c>
       <c r="F426" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G426" s="5" t="s">
-        <v>299</v>
+        <v>413</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" s="3" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
       <c r="B427" s="4" t="s">
         <v>988</v>
       </c>
       <c r="C427" s="5">
-        <v>50208</v>
+        <v>50206</v>
       </c>
       <c r="D427" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E427" s="5">
         <v>40</v>
       </c>
       <c r="F427" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G427" s="5" t="s">
-        <v>41</v>
+        <v>299</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" s="3" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="B428" s="4" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="C428" s="5">
-        <v>50223</v>
+        <v>50208</v>
       </c>
       <c r="D428" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E428" s="5">
         <v>40</v>
       </c>
       <c r="F428" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G428" s="5" t="s">
-        <v>865</v>
+        <v>41</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" s="3" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="B429" s="4" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="C429" s="5">
         <v>50223</v>
       </c>
       <c r="D429" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E429" s="5">
         <v>40</v>
       </c>
       <c r="F429" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G429" s="5" t="s">
-        <v>991</v>
+        <v>865</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" s="3" t="s">
         <v>992</v>
       </c>
       <c r="B430" s="4" t="s">
+        <v>991</v>
+      </c>
+      <c r="C430" s="5">
+        <v>50223</v>
+      </c>
+      <c r="D430" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E430" s="5">
+        <v>40</v>
+      </c>
+      <c r="F430" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G430" s="5" t="s">
         <v>993</v>
-      </c>
-[...13 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="B431" s="4" t="s">
         <v>995</v>
       </c>
-      <c r="B431" s="4" t="s">
+      <c r="C431" s="5">
+        <v>50240</v>
+      </c>
+      <c r="D431" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E431" s="5">
+        <v>40</v>
+      </c>
+      <c r="F431" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G431" s="5" t="s">
         <v>996</v>
-      </c>
-[...13 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" s="3" t="s">
         <v>997</v>
       </c>
       <c r="B432" s="4" t="s">
         <v>998</v>
       </c>
       <c r="C432" s="5">
         <v>50297</v>
       </c>
       <c r="D432" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E432" s="5">
         <v>40</v>
       </c>
       <c r="F432" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G432" s="5" t="s">
-        <v>198</v>
+        <v>532</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="3" t="s">
-        <v>716</v>
+        <v>999</v>
       </c>
       <c r="B433" s="4" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="C433" s="5">
         <v>50297</v>
       </c>
       <c r="D433" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E433" s="5">
         <v>40</v>
       </c>
       <c r="F433" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G433" s="5" t="s">
-        <v>999</v>
+        <v>198</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" s="3" t="s">
-        <v>997</v>
+        <v>716</v>
       </c>
       <c r="B434" s="4" t="s">
         <v>1000</v>
       </c>
       <c r="C434" s="5">
         <v>50297</v>
       </c>
       <c r="D434" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E434" s="5">
         <v>40</v>
       </c>
       <c r="F434" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G434" s="5" t="s">
-        <v>899</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="3" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B435" s="4" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="C435" s="5">
         <v>50297</v>
       </c>
       <c r="D435" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E435" s="5">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="F435" s="5" t="s">
-        <v>1001</v>
+        <v>15</v>
       </c>
       <c r="G435" s="5" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" s="3" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B436" s="4" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="C436" s="5">
         <v>50297</v>
       </c>
       <c r="D436" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E436" s="5">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="F436" s="5" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="G436" s="5" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" s="3" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="B437" s="4" t="s">
         <v>1002</v>
       </c>
       <c r="C437" s="5">
         <v>50297</v>
       </c>
       <c r="D437" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E437" s="5">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="F437" s="5" t="s">
-        <v>15</v>
+        <v>1003</v>
       </c>
       <c r="G437" s="5" t="s">
-        <v>1003</v>
+        <v>901</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" s="3" t="s">
-        <v>978</v>
+        <v>997</v>
       </c>
       <c r="B438" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="C438" s="5">
-        <v>50298</v>
+        <v>50297</v>
       </c>
       <c r="D438" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E438" s="5">
         <v>40</v>
       </c>
       <c r="F438" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G438" s="5" t="s">
-        <v>586</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" s="3" t="s">
-        <v>1005</v>
+        <v>980</v>
       </c>
       <c r="B439" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="C439" s="5">
-        <v>49006</v>
+        <v>50298</v>
       </c>
       <c r="D439" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E439" s="5">
         <v>40</v>
       </c>
       <c r="F439" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G439" s="5" t="s">
-        <v>1007</v>
+        <v>586</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" s="3" t="s">
-        <v>324</v>
+        <v>1007</v>
       </c>
       <c r="B440" s="4" t="s">
         <v>1008</v>
       </c>
       <c r="C440" s="5">
-        <v>49017</v>
+        <v>49006</v>
       </c>
       <c r="D440" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E440" s="5">
         <v>40</v>
       </c>
       <c r="F440" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G440" s="5" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" s="3" t="s">
-        <v>300</v>
+        <v>324</v>
       </c>
       <c r="B441" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="C441" s="5">
-        <v>49019</v>
+        <v>49017</v>
       </c>
       <c r="D441" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E441" s="5">
         <v>40</v>
       </c>
       <c r="F441" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G441" s="5" t="s">
-        <v>339</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="3" t="s">
-        <v>1011</v>
+        <v>300</v>
       </c>
       <c r="B442" s="4" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="C442" s="5">
         <v>49019</v>
       </c>
       <c r="D442" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E442" s="5">
         <v>40</v>
       </c>
       <c r="F442" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G442" s="5" t="s">
-        <v>1012</v>
+        <v>339</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="3" t="s">
-        <v>300</v>
+        <v>1013</v>
       </c>
       <c r="B443" s="4" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="C443" s="5">
-        <v>49026</v>
+        <v>49019</v>
       </c>
       <c r="D443" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E443" s="5">
         <v>40</v>
       </c>
       <c r="F443" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G443" s="5" t="s">
-        <v>326</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B444" s="4" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C444" s="5">
-        <v>49038</v>
+        <v>49026</v>
       </c>
       <c r="D444" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E444" s="5">
         <v>40</v>
       </c>
       <c r="F444" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G444" s="5" t="s">
-        <v>1015</v>
+        <v>326</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B445" s="4" t="s">
         <v>1016</v>
       </c>
       <c r="C445" s="5">
-        <v>49041</v>
+        <v>49038</v>
       </c>
       <c r="D445" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E445" s="5">
         <v>40</v>
       </c>
       <c r="F445" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G445" s="5" t="s">
-        <v>339</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" s="3" t="s">
-        <v>1017</v>
+        <v>300</v>
       </c>
       <c r="B446" s="4" t="s">
         <v>1018</v>
       </c>
       <c r="C446" s="5">
-        <v>49056</v>
+        <v>49041</v>
       </c>
       <c r="D446" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E446" s="5">
         <v>40</v>
       </c>
       <c r="F446" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G446" s="5" t="s">
-        <v>680</v>
+        <v>339</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" s="3" t="s">
-        <v>300</v>
+        <v>1019</v>
       </c>
       <c r="B447" s="4" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="C447" s="5">
-        <v>49071</v>
+        <v>49056</v>
       </c>
       <c r="D447" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E447" s="5">
         <v>40</v>
       </c>
       <c r="F447" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G447" s="5" t="s">
-        <v>77</v>
+        <v>680</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B448" s="4" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="C448" s="5">
-        <v>49081</v>
+        <v>49071</v>
       </c>
       <c r="D448" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E448" s="5">
         <v>40</v>
       </c>
       <c r="F448" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G448" s="5" t="s">
-        <v>660</v>
+        <v>77</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B449" s="4" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="C449" s="5">
         <v>49081</v>
       </c>
       <c r="D449" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E449" s="5">
         <v>40</v>
       </c>
       <c r="F449" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G449" s="5" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" s="3" t="s">
-        <v>1021</v>
+        <v>300</v>
       </c>
       <c r="B450" s="4" t="s">
         <v>1022</v>
       </c>
       <c r="C450" s="5">
-        <v>49095</v>
+        <v>49081</v>
       </c>
       <c r="D450" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E450" s="5">
         <v>40</v>
       </c>
       <c r="F450" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G450" s="5" t="s">
-        <v>71</v>
+        <v>660</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" s="3" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="B451" s="4" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="C451" s="5">
         <v>49095</v>
       </c>
       <c r="D451" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E451" s="5">
         <v>40</v>
       </c>
       <c r="F451" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G451" s="5" t="s">
-        <v>1023</v>
+        <v>71</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" s="3" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="B452" s="4" t="s">
         <v>1024</v>
       </c>
       <c r="C452" s="5">
-        <v>49103</v>
+        <v>49095</v>
       </c>
       <c r="D452" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E452" s="5">
         <v>40</v>
       </c>
       <c r="F452" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G452" s="5" t="s">
-        <v>608</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" s="3" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="B453" s="4" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C453" s="5">
-        <v>49120</v>
+        <v>49103</v>
       </c>
       <c r="D453" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E453" s="5">
         <v>40</v>
       </c>
       <c r="F453" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G453" s="5" t="s">
-        <v>1026</v>
+        <v>608</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B454" s="4" t="s">
         <v>1027</v>
       </c>
-      <c r="B454" s="4" t="s">
+      <c r="C454" s="5">
+        <v>49120</v>
+      </c>
+      <c r="D454" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E454" s="5">
+        <v>40</v>
+      </c>
+      <c r="F454" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G454" s="5" t="s">
         <v>1028</v>
-      </c>
-[...13 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="3" t="s">
-        <v>300</v>
+        <v>1029</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>1030</v>
       </c>
       <c r="C455" s="5">
-        <v>49126</v>
+        <v>49124</v>
       </c>
       <c r="D455" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E455" s="5">
         <v>40</v>
       </c>
       <c r="F455" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G455" s="5" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>1032</v>
       </c>
       <c r="C456" s="5">
-        <v>49153</v>
+        <v>49126</v>
       </c>
       <c r="D456" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E456" s="5">
         <v>40</v>
       </c>
       <c r="F456" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G456" s="5" t="s">
-        <v>371</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B457" s="4" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="C457" s="5">
-        <v>49160</v>
+        <v>49153</v>
       </c>
       <c r="D457" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E457" s="5">
         <v>40</v>
       </c>
       <c r="F457" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G457" s="5" t="s">
-        <v>880</v>
+        <v>371</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" s="3" t="s">
-        <v>1011</v>
+        <v>300</v>
       </c>
       <c r="B458" s="4" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="C458" s="5">
-        <v>49163</v>
+        <v>49160</v>
       </c>
       <c r="D458" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E458" s="5">
         <v>40</v>
       </c>
       <c r="F458" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G458" s="5" t="s">
-        <v>1035</v>
+        <v>880</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" s="3" t="s">
-        <v>300</v>
+        <v>1013</v>
       </c>
       <c r="B459" s="4" t="s">
         <v>1036</v>
       </c>
       <c r="C459" s="5">
-        <v>49172</v>
+        <v>49163</v>
       </c>
       <c r="D459" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E459" s="5">
         <v>40</v>
       </c>
       <c r="F459" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G459" s="5" t="s">
-        <v>170</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" s="3" t="s">
-        <v>622</v>
+        <v>300</v>
       </c>
       <c r="B460" s="4" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="C460" s="5">
-        <v>49174</v>
+        <v>49172</v>
       </c>
       <c r="D460" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E460" s="5">
         <v>40</v>
       </c>
       <c r="F460" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G460" s="5" t="s">
-        <v>384</v>
+        <v>170</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" s="3" t="s">
-        <v>1021</v>
+        <v>622</v>
       </c>
       <c r="B461" s="4" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="C461" s="5">
-        <v>49178</v>
+        <v>49174</v>
       </c>
       <c r="D461" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E461" s="5">
         <v>40</v>
       </c>
       <c r="F461" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G461" s="5" t="s">
-        <v>597</v>
+        <v>384</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" s="3" t="s">
-        <v>300</v>
+        <v>1023</v>
       </c>
       <c r="B462" s="4" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="C462" s="5">
-        <v>49179</v>
+        <v>49178</v>
       </c>
       <c r="D462" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E462" s="5">
         <v>40</v>
       </c>
       <c r="F462" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G462" s="5" t="s">
-        <v>321</v>
+        <v>597</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B463" s="4" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="C463" s="5">
-        <v>49186</v>
+        <v>49179</v>
       </c>
       <c r="D463" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E463" s="5">
         <v>40</v>
       </c>
       <c r="F463" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G463" s="5" t="s">
-        <v>413</v>
+        <v>321</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" s="3" t="s">
-        <v>1027</v>
+        <v>300</v>
       </c>
       <c r="B464" s="4" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C464" s="5">
-        <v>49208</v>
+        <v>49186</v>
       </c>
       <c r="D464" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E464" s="5">
         <v>40</v>
       </c>
       <c r="F464" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G464" s="5" t="s">
-        <v>1042</v>
+        <v>413</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" s="3" t="s">
-        <v>300</v>
+        <v>1029</v>
       </c>
       <c r="B465" s="4" t="s">
         <v>1043</v>
       </c>
       <c r="C465" s="5">
         <v>49208</v>
       </c>
       <c r="D465" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E465" s="5">
         <v>40</v>
       </c>
       <c r="F465" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G465" s="5" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B466" s="4" t="s">
         <v>1045</v>
       </c>
       <c r="C466" s="5">
-        <v>49219</v>
+        <v>49208</v>
       </c>
       <c r="D466" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E466" s="5">
         <v>40</v>
       </c>
       <c r="F466" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G466" s="5" t="s">
-        <v>570</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" s="3" t="s">
-        <v>1011</v>
+        <v>300</v>
       </c>
       <c r="B467" s="4" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="C467" s="5">
-        <v>49251</v>
+        <v>49219</v>
       </c>
       <c r="D467" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E467" s="5">
         <v>40</v>
       </c>
       <c r="F467" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G467" s="5" t="s">
-        <v>1047</v>
+        <v>570</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" s="3" t="s">
-        <v>300</v>
+        <v>1013</v>
       </c>
       <c r="B468" s="4" t="s">
         <v>1048</v>
       </c>
       <c r="C468" s="5">
-        <v>49262</v>
+        <v>49251</v>
       </c>
       <c r="D468" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E468" s="5">
         <v>40</v>
       </c>
       <c r="F468" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G468" s="5" t="s">
-        <v>138</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" s="3" t="s">
-        <v>1017</v>
+        <v>300</v>
       </c>
       <c r="B469" s="4" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="C469" s="5">
-        <v>49269</v>
+        <v>49262</v>
       </c>
       <c r="D469" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E469" s="5">
         <v>40</v>
       </c>
       <c r="F469" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G469" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" s="3" t="s">
-        <v>1005</v>
+        <v>1019</v>
       </c>
       <c r="B470" s="4" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="C470" s="5">
         <v>49269</v>
       </c>
       <c r="D470" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E470" s="5">
         <v>40</v>
       </c>
       <c r="F470" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G470" s="5" t="s">
-        <v>794</v>
+        <v>134</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B471" s="4" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C471" s="5">
+        <v>49269</v>
+      </c>
+      <c r="D471" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E471" s="5">
+        <v>40</v>
+      </c>
+      <c r="F471" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G471" s="5" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7">
+      <c r="A472" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="B471" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C471" s="5">
+      <c r="B472" s="4" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C472" s="5">
         <v>49275</v>
       </c>
-      <c r="D471" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G471" s="5" t="s">
+      <c r="D472" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E472" s="5">
+        <v>40</v>
+      </c>
+      <c r="F472" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G472" s="5" t="s">
         <v>867</v>
       </c>
     </row>
-    <row r="472" spans="1:7">
-[...4 lines deleted...]
-      <c r="G472" s="1"/>
+    <row r="473" spans="1:7">
+      <c r="A473" s="2"/>
+      <c r="C473" s="1"/>
+      <c r="E473" s="1"/>
+      <c r="F473" s="1"/>
+      <c r="G473" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">