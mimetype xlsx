--- v6 (2026-07-23)
+++ v7 (2026-09-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1053">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA2BKH</t>
   </si>
   <si>
     <t>446 Referencias DVGE - 467 QSO encontrados - 397 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #1607 (23-07-2026 16:52)</t>
+    <t>Ranking #1607 (15-09-2026 12:42)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA1DX/5</t>
   </si>