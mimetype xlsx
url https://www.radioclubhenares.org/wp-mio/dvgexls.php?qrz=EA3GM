--- v1 (2026-02-15)
+++ v2 (2026-04-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2548">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA3GM</t>
   </si>
   <si>
     <t>1.234 Referencias DVGE - 1.380 QSO encontrados - 999 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #783 (16-02-2026 00:49)</t>
+    <t>Ranking #783 (09-04-2026 15:10)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5GPC/M</t>
   </si>