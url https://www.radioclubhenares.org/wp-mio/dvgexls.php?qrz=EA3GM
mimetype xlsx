--- v2 (2026-04-09)
+++ v3 (2026-06-16)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2548">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2551">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA3GM</t>
   </si>
   <si>
-    <t>1.234 Referencias DVGE - 1.380 QSO encontrados - 999 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #783 (09-04-2026 15:10)</t>
+    <t>1.235 Referencias DVGE - 1.381 QSO encontrados - 1.000 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #783 (16-06-2026 19:50)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5GPC/M</t>
   </si>
@@ -7002,50 +7002,59 @@
     <t>EC5AHA</t>
   </si>
   <si>
     <t>VGV-131</t>
   </si>
   <si>
     <t>VGV-142</t>
   </si>
   <si>
     <t>VGV-143</t>
   </si>
   <si>
     <t>12/06/2021</t>
   </si>
   <si>
     <t>VGV-145</t>
   </si>
   <si>
     <t>EA5GUV/P</t>
   </si>
   <si>
     <t>VGV-146</t>
   </si>
   <si>
     <t>17/06/2015</t>
+  </si>
+  <si>
+    <t>AM514URG</t>
+  </si>
+  <si>
+    <t>VGV-147</t>
+  </si>
+  <si>
+    <t>06/06/2026</t>
   </si>
   <si>
     <t>VGV-149</t>
   </si>
   <si>
     <t>VGV-150</t>
   </si>
   <si>
     <t>VGV-151</t>
   </si>
   <si>
     <t>16/09/2021</t>
   </si>
   <si>
     <t>VGV-166</t>
   </si>
   <si>
     <t>VGV-170</t>
   </si>
   <si>
     <t>VGV-173</t>
   </si>
   <si>
     <t>VGV-176</t>
   </si>
@@ -8113,51 +8122,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1386"/>
+  <dimension ref="A1:G1387"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -36975,2998 +36984,3021 @@
     <row r="1257" spans="1:7">
       <c r="A1257" s="3" t="s">
         <v>2327</v>
       </c>
       <c r="B1257" s="4" t="s">
         <v>2328</v>
       </c>
       <c r="C1257" s="5">
         <v>46189</v>
       </c>
       <c r="D1257" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1257" s="5">
         <v>40</v>
       </c>
       <c r="F1257" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1257" s="5" t="s">
         <v>2329</v>
       </c>
     </row>
     <row r="1258" spans="1:7">
       <c r="A1258" s="3" t="s">
-        <v>302</v>
+        <v>2330</v>
       </c>
       <c r="B1258" s="4" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="C1258" s="5">
-        <v>46195</v>
+        <v>46190</v>
       </c>
       <c r="D1258" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1258" s="5">
         <v>40</v>
       </c>
       <c r="F1258" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1258" s="5" t="s">
-        <v>2001</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="1259" spans="1:7">
       <c r="A1259" s="3" t="s">
         <v>302</v>
       </c>
       <c r="B1259" s="4" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="C1259" s="5">
         <v>46195</v>
       </c>
       <c r="D1259" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1259" s="5">
         <v>40</v>
       </c>
       <c r="F1259" s="5" t="s">
-        <v>305</v>
+        <v>15</v>
       </c>
       <c r="G1259" s="5" t="s">
         <v>2001</v>
       </c>
     </row>
     <row r="1260" spans="1:7">
       <c r="A1260" s="3" t="s">
-        <v>2316</v>
+        <v>302</v>
       </c>
       <c r="B1260" s="4" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="C1260" s="5">
         <v>46195</v>
       </c>
       <c r="D1260" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1260" s="5">
         <v>40</v>
       </c>
       <c r="F1260" s="5" t="s">
-        <v>15</v>
+        <v>305</v>
       </c>
       <c r="G1260" s="5" t="s">
-        <v>285</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="1261" spans="1:7">
       <c r="A1261" s="3" t="s">
         <v>2316</v>
       </c>
       <c r="B1261" s="4" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="C1261" s="5">
-        <v>46199</v>
+        <v>46195</v>
       </c>
       <c r="D1261" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1261" s="5">
         <v>40</v>
       </c>
       <c r="F1261" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1261" s="5" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="1262" spans="1:7">
       <c r="A1262" s="3" t="s">
         <v>2316</v>
       </c>
       <c r="B1262" s="4" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="C1262" s="5">
-        <v>46202</v>
+        <v>46199</v>
       </c>
       <c r="D1262" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1262" s="5">
         <v>40</v>
       </c>
       <c r="F1262" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1262" s="5" t="s">
-        <v>2333</v>
+        <v>283</v>
       </c>
     </row>
     <row r="1263" spans="1:7">
       <c r="A1263" s="3" t="s">
-        <v>1049</v>
+        <v>2316</v>
       </c>
       <c r="B1263" s="4" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="C1263" s="5">
-        <v>46213</v>
+        <v>46202</v>
       </c>
       <c r="D1263" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1263" s="5">
         <v>40</v>
       </c>
       <c r="F1263" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1263" s="5" t="s">
-        <v>2018</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="1264" spans="1:7">
       <c r="A1264" s="3" t="s">
-        <v>32</v>
+        <v>1049</v>
       </c>
       <c r="B1264" s="4" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="C1264" s="5">
         <v>46213</v>
       </c>
       <c r="D1264" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1264" s="5">
         <v>40</v>
       </c>
       <c r="F1264" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1264" s="5" t="s">
-        <v>1400</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="1265" spans="1:7">
       <c r="A1265" s="3" t="s">
-        <v>1011</v>
+        <v>32</v>
       </c>
       <c r="B1265" s="4" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="C1265" s="5">
         <v>46213</v>
       </c>
       <c r="D1265" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1265" s="5">
         <v>40</v>
       </c>
       <c r="F1265" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1265" s="5" t="s">
-        <v>1513</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="1266" spans="1:7">
       <c r="A1266" s="3" t="s">
-        <v>1049</v>
+        <v>1011</v>
       </c>
       <c r="B1266" s="4" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="C1266" s="5">
         <v>46213</v>
       </c>
       <c r="D1266" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1266" s="5">
         <v>40</v>
       </c>
       <c r="F1266" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1266" s="5" t="s">
-        <v>1383</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="1267" spans="1:7">
       <c r="A1267" s="3" t="s">
-        <v>2316</v>
+        <v>1049</v>
       </c>
       <c r="B1267" s="4" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="C1267" s="5">
-        <v>46229</v>
+        <v>46213</v>
       </c>
       <c r="D1267" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1267" s="5">
         <v>40</v>
       </c>
       <c r="F1267" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1267" s="5" t="s">
-        <v>2339</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="1268" spans="1:7">
       <c r="A1268" s="3" t="s">
-        <v>302</v>
+        <v>2316</v>
       </c>
       <c r="B1268" s="4" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="C1268" s="5">
-        <v>46231</v>
+        <v>46229</v>
       </c>
       <c r="D1268" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1268" s="5">
         <v>40</v>
       </c>
       <c r="F1268" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1268" s="5" t="s">
-        <v>615</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="1269" spans="1:7">
       <c r="A1269" s="3" t="s">
         <v>302</v>
       </c>
       <c r="B1269" s="4" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="C1269" s="5">
-        <v>46235</v>
+        <v>46231</v>
       </c>
       <c r="D1269" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1269" s="5">
         <v>40</v>
       </c>
       <c r="F1269" s="5" t="s">
-        <v>305</v>
+        <v>15</v>
       </c>
       <c r="G1269" s="5" t="s">
-        <v>828</v>
+        <v>615</v>
       </c>
     </row>
     <row r="1270" spans="1:7">
       <c r="A1270" s="3" t="s">
-        <v>2342</v>
+        <v>302</v>
       </c>
       <c r="B1270" s="4" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="C1270" s="5">
-        <v>46239</v>
+        <v>46235</v>
       </c>
       <c r="D1270" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1270" s="5">
         <v>40</v>
       </c>
       <c r="F1270" s="5" t="s">
-        <v>15</v>
+        <v>305</v>
       </c>
       <c r="G1270" s="5" t="s">
-        <v>784</v>
+        <v>828</v>
       </c>
     </row>
     <row r="1271" spans="1:7">
       <c r="A1271" s="3" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="B1271" s="4" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="C1271" s="5">
         <v>46239</v>
       </c>
       <c r="D1271" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1271" s="5">
         <v>40</v>
       </c>
       <c r="F1271" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1271" s="5" t="s">
-        <v>27</v>
+        <v>784</v>
       </c>
     </row>
     <row r="1272" spans="1:7">
       <c r="A1272" s="3" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
       <c r="B1272" s="4" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="C1272" s="5">
         <v>46239</v>
       </c>
       <c r="D1272" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1272" s="5">
         <v>40</v>
       </c>
       <c r="F1272" s="5" t="s">
-        <v>305</v>
+        <v>15</v>
       </c>
       <c r="G1272" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="1273" spans="1:7">
       <c r="A1273" s="3" t="s">
-        <v>2321</v>
+        <v>2347</v>
       </c>
       <c r="B1273" s="4" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="C1273" s="5">
-        <v>46248</v>
+        <v>46239</v>
       </c>
       <c r="D1273" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1273" s="5">
         <v>40</v>
       </c>
       <c r="F1273" s="5" t="s">
-        <v>15</v>
+        <v>305</v>
       </c>
       <c r="G1273" s="5" t="s">
-        <v>501</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1274" spans="1:7">
       <c r="A1274" s="3" t="s">
-        <v>2286</v>
+        <v>2321</v>
       </c>
       <c r="B1274" s="4" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="C1274" s="5">
         <v>46248</v>
       </c>
       <c r="D1274" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1274" s="5">
         <v>40</v>
       </c>
       <c r="F1274" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1274" s="5" t="s">
-        <v>1759</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1275" spans="1:7">
       <c r="A1275" s="3" t="s">
-        <v>2348</v>
+        <v>2286</v>
       </c>
       <c r="B1275" s="4" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="C1275" s="5">
-        <v>46249</v>
+        <v>46248</v>
       </c>
       <c r="D1275" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1275" s="5">
         <v>40</v>
       </c>
       <c r="F1275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1275" s="5" t="s">
-        <v>1948</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="1276" spans="1:7">
       <c r="A1276" s="3" t="s">
-        <v>2316</v>
+        <v>2351</v>
       </c>
       <c r="B1276" s="4" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="C1276" s="5">
-        <v>46250</v>
+        <v>46249</v>
       </c>
       <c r="D1276" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1276" s="5">
         <v>40</v>
       </c>
       <c r="F1276" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1276" s="5" t="s">
-        <v>1424</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="1277" spans="1:7">
       <c r="A1277" s="3" t="s">
-        <v>1049</v>
+        <v>2316</v>
       </c>
       <c r="B1277" s="4" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="C1277" s="5">
-        <v>46254</v>
+        <v>46250</v>
       </c>
       <c r="D1277" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1277" s="5">
         <v>40</v>
       </c>
       <c r="F1277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1277" s="5" t="s">
-        <v>2352</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="1278" spans="1:7">
       <c r="A1278" s="3" t="s">
         <v>1049</v>
       </c>
       <c r="B1278" s="4" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="C1278" s="5">
         <v>46254</v>
       </c>
       <c r="D1278" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1278" s="5">
         <v>40</v>
       </c>
       <c r="F1278" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1278" s="5" t="s">
-        <v>2057</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="1279" spans="1:7">
       <c r="A1279" s="3" t="s">
-        <v>1719</v>
+        <v>1049</v>
       </c>
       <c r="B1279" s="4" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="C1279" s="5">
-        <v>46257</v>
+        <v>46254</v>
       </c>
       <c r="D1279" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1279" s="5">
         <v>40</v>
       </c>
       <c r="F1279" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1279" s="5" t="s">
-        <v>2355</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="1280" spans="1:7">
       <c r="A1280" s="3" t="s">
-        <v>2286</v>
+        <v>1719</v>
       </c>
       <c r="B1280" s="4" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="C1280" s="5">
-        <v>46902</v>
+        <v>46257</v>
       </c>
       <c r="D1280" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1280" s="5">
         <v>40</v>
       </c>
       <c r="F1280" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1280" s="5" t="s">
-        <v>882</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="1281" spans="1:7">
       <c r="A1281" s="3" t="s">
-        <v>718</v>
+        <v>2286</v>
       </c>
       <c r="B1281" s="4" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="C1281" s="5">
-        <v>47030</v>
+        <v>46902</v>
       </c>
       <c r="D1281" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1281" s="5">
         <v>40</v>
       </c>
       <c r="F1281" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1281" s="5" t="s">
-        <v>705</v>
+        <v>882</v>
       </c>
     </row>
     <row r="1282" spans="1:7">
       <c r="A1282" s="3" t="s">
-        <v>746</v>
+        <v>718</v>
       </c>
       <c r="B1282" s="4" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="C1282" s="5">
-        <v>47031</v>
+        <v>47030</v>
       </c>
       <c r="D1282" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1282" s="5">
         <v>40</v>
       </c>
       <c r="F1282" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1282" s="5" t="s">
-        <v>2359</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1283" spans="1:7">
       <c r="A1283" s="3" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="B1283" s="4" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="C1283" s="5">
-        <v>47034</v>
+        <v>47031</v>
       </c>
       <c r="D1283" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1283" s="5">
         <v>40</v>
       </c>
       <c r="F1283" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1283" s="5" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="1284" spans="1:7">
       <c r="A1284" s="3" t="s">
-        <v>2362</v>
+        <v>753</v>
       </c>
       <c r="B1284" s="4" t="s">
         <v>2363</v>
       </c>
       <c r="C1284" s="5">
-        <v>47052</v>
+        <v>47034</v>
       </c>
       <c r="D1284" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1284" s="5">
         <v>40</v>
       </c>
       <c r="F1284" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1284" s="5" t="s">
-        <v>45</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="1285" spans="1:7">
       <c r="A1285" s="3" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="B1285" s="4" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="C1285" s="5">
-        <v>47079</v>
+        <v>47052</v>
       </c>
       <c r="D1285" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1285" s="5">
         <v>40</v>
       </c>
       <c r="F1285" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1285" s="5" t="s">
-        <v>2366</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1286" spans="1:7">
       <c r="A1286" s="3" t="s">
         <v>2367</v>
       </c>
       <c r="B1286" s="4" t="s">
         <v>2368</v>
       </c>
       <c r="C1286" s="5">
-        <v>47090</v>
+        <v>47079</v>
       </c>
       <c r="D1286" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1286" s="5">
         <v>40</v>
       </c>
       <c r="F1286" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1286" s="5" t="s">
         <v>2369</v>
       </c>
     </row>
     <row r="1287" spans="1:7">
       <c r="A1287" s="3" t="s">
-        <v>746</v>
+        <v>2370</v>
       </c>
       <c r="B1287" s="4" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="C1287" s="5">
-        <v>47101</v>
+        <v>47090</v>
       </c>
       <c r="D1287" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1287" s="5">
         <v>40</v>
       </c>
       <c r="F1287" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1287" s="5" t="s">
-        <v>263</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="1288" spans="1:7">
       <c r="A1288" s="3" t="s">
         <v>746</v>
       </c>
       <c r="B1288" s="4" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="C1288" s="5">
-        <v>47132</v>
+        <v>47101</v>
       </c>
       <c r="D1288" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1288" s="5">
         <v>40</v>
       </c>
       <c r="F1288" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1288" s="5" t="s">
-        <v>790</v>
+        <v>263</v>
       </c>
     </row>
     <row r="1289" spans="1:7">
       <c r="A1289" s="3" t="s">
-        <v>1866</v>
+        <v>746</v>
       </c>
       <c r="B1289" s="4" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="C1289" s="5">
-        <v>47144</v>
+        <v>47132</v>
       </c>
       <c r="D1289" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1289" s="5">
         <v>40</v>
       </c>
       <c r="F1289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1289" s="5" t="s">
-        <v>31</v>
+        <v>790</v>
       </c>
     </row>
     <row r="1290" spans="1:7">
       <c r="A1290" s="3" t="s">
-        <v>746</v>
+        <v>1866</v>
       </c>
       <c r="B1290" s="4" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="C1290" s="5">
-        <v>47166</v>
+        <v>47144</v>
       </c>
       <c r="D1290" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1290" s="5">
         <v>40</v>
       </c>
       <c r="F1290" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1290" s="5" t="s">
-        <v>1090</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1291" spans="1:7">
       <c r="A1291" s="3" t="s">
-        <v>718</v>
+        <v>746</v>
       </c>
       <c r="B1291" s="4" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="C1291" s="5">
-        <v>47172</v>
+        <v>47166</v>
       </c>
       <c r="D1291" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1291" s="5">
         <v>40</v>
       </c>
       <c r="F1291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1291" s="5" t="s">
-        <v>1106</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="1292" spans="1:7">
       <c r="A1292" s="3" t="s">
         <v>718</v>
       </c>
       <c r="B1292" s="4" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="C1292" s="5">
-        <v>47179</v>
+        <v>47172</v>
       </c>
       <c r="D1292" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1292" s="5">
         <v>40</v>
       </c>
       <c r="F1292" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1292" s="5" t="s">
-        <v>2376</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="1293" spans="1:7">
       <c r="A1293" s="3" t="s">
-        <v>1951</v>
+        <v>718</v>
       </c>
       <c r="B1293" s="4" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="C1293" s="5">
-        <v>47184</v>
+        <v>47179</v>
       </c>
       <c r="D1293" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1293" s="5">
         <v>40</v>
       </c>
       <c r="F1293" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1293" s="5" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="1294" spans="1:7">
       <c r="A1294" s="3" t="s">
-        <v>1866</v>
+        <v>1951</v>
       </c>
       <c r="B1294" s="4" t="s">
-        <v>2377</v>
+        <v>2380</v>
       </c>
       <c r="C1294" s="5">
         <v>47184</v>
       </c>
       <c r="D1294" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1294" s="5">
         <v>40</v>
       </c>
       <c r="F1294" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1294" s="5" t="s">
-        <v>2036</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="1295" spans="1:7">
       <c r="A1295" s="3" t="s">
-        <v>2367</v>
+        <v>1866</v>
       </c>
       <c r="B1295" s="4" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="C1295" s="5">
-        <v>47205</v>
+        <v>47184</v>
       </c>
       <c r="D1295" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1295" s="5">
         <v>40</v>
       </c>
       <c r="F1295" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1295" s="5" t="s">
-        <v>2380</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="1296" spans="1:7">
       <c r="A1296" s="3" t="s">
-        <v>594</v>
+        <v>2370</v>
       </c>
       <c r="B1296" s="4" t="s">
-        <v>2381</v>
-[...1 lines deleted...]
-      <c r="C1296" s="5" t="s">
         <v>2382</v>
       </c>
+      <c r="C1296" s="5">
+        <v>47205</v>
+      </c>
       <c r="D1296" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1296" s="5">
         <v>40</v>
       </c>
       <c r="F1296" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1296" s="5" t="s">
-        <v>784</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="1297" spans="1:7">
       <c r="A1297" s="3" t="s">
-        <v>2383</v>
+        <v>594</v>
       </c>
       <c r="B1297" s="4" t="s">
         <v>2384</v>
       </c>
       <c r="C1297" s="5" t="s">
         <v>2385</v>
       </c>
       <c r="D1297" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1297" s="5">
         <v>40</v>
       </c>
       <c r="F1297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1297" s="5" t="s">
-        <v>2386</v>
+        <v>784</v>
       </c>
     </row>
     <row r="1298" spans="1:7">
       <c r="A1298" s="3" t="s">
-        <v>594</v>
+        <v>2386</v>
       </c>
       <c r="B1298" s="4" t="s">
         <v>2387</v>
       </c>
       <c r="C1298" s="5" t="s">
         <v>2388</v>
       </c>
       <c r="D1298" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1298" s="5">
         <v>40</v>
       </c>
       <c r="F1298" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1298" s="5" t="s">
         <v>2389</v>
       </c>
     </row>
     <row r="1299" spans="1:7">
       <c r="A1299" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="B1299" s="4" t="s">
         <v>2390</v>
       </c>
-      <c r="B1299" s="4" t="s">
+      <c r="C1299" s="5" t="s">
         <v>2391</v>
       </c>
-      <c r="C1299" s="5" t="s">
+      <c r="D1299" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1299" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1299" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1299" s="5" t="s">
         <v>2392</v>
-      </c>
-[...10 lines deleted...]
-        <v>2393</v>
       </c>
     </row>
     <row r="1300" spans="1:7">
       <c r="A1300" s="3" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B1300" s="4" t="s">
         <v>2394</v>
       </c>
-      <c r="B1300" s="4" t="s">
+      <c r="C1300" s="5" t="s">
         <v>2395</v>
       </c>
-      <c r="C1300" s="5" t="s">
+      <c r="D1300" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1300" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1300" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1300" s="5" t="s">
         <v>2396</v>
-      </c>
-[...10 lines deleted...]
-        <v>2366</v>
       </c>
     </row>
     <row r="1301" spans="1:7">
       <c r="A1301" s="3" t="s">
-        <v>594</v>
+        <v>2397</v>
       </c>
       <c r="B1301" s="4" t="s">
-        <v>2395</v>
+        <v>2398</v>
       </c>
       <c r="C1301" s="5" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
       <c r="D1301" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1301" s="5">
         <v>40</v>
       </c>
       <c r="F1301" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1301" s="5" t="s">
-        <v>510</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="1302" spans="1:7">
       <c r="A1302" s="3" t="s">
-        <v>2397</v>
+        <v>594</v>
       </c>
       <c r="B1302" s="4" t="s">
         <v>2398</v>
       </c>
       <c r="C1302" s="5" t="s">
         <v>2399</v>
       </c>
       <c r="D1302" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1302" s="5">
         <v>40</v>
       </c>
       <c r="F1302" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1302" s="5" t="s">
-        <v>2400</v>
+        <v>510</v>
       </c>
     </row>
     <row r="1303" spans="1:7">
       <c r="A1303" s="3" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B1303" s="4" t="s">
         <v>2401</v>
       </c>
-      <c r="B1303" s="4" t="s">
+      <c r="C1303" s="5" t="s">
         <v>2402</v>
       </c>
-      <c r="C1303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1303" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1303" s="5">
         <v>40</v>
       </c>
       <c r="F1303" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1303" s="5" t="s">
-        <v>897</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="1304" spans="1:7">
       <c r="A1304" s="3" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="B1304" s="4" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="C1304" s="5" t="s">
-        <v>2405</v>
+        <v>2402</v>
       </c>
       <c r="D1304" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1304" s="5">
         <v>40</v>
       </c>
       <c r="F1304" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1304" s="5" t="s">
-        <v>2406</v>
+        <v>897</v>
       </c>
     </row>
     <row r="1305" spans="1:7">
       <c r="A1305" s="3" t="s">
-        <v>594</v>
+        <v>2406</v>
       </c>
       <c r="B1305" s="4" t="s">
         <v>2407</v>
       </c>
       <c r="C1305" s="5" t="s">
-        <v>2382</v>
+        <v>2408</v>
       </c>
       <c r="D1305" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1305" s="5">
         <v>40</v>
       </c>
       <c r="F1305" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1305" s="5" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="1306" spans="1:7">
       <c r="A1306" s="3" t="s">
         <v>594</v>
       </c>
       <c r="B1306" s="4" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="C1306" s="5" t="s">
-        <v>2388</v>
+        <v>2385</v>
       </c>
       <c r="D1306" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1306" s="5">
         <v>40</v>
       </c>
       <c r="F1306" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1306" s="5" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="1307" spans="1:7">
       <c r="A1307" s="3" t="s">
         <v>594</v>
       </c>
       <c r="B1307" s="4" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="C1307" s="5" t="s">
-        <v>2388</v>
+        <v>2391</v>
       </c>
       <c r="D1307" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1307" s="5">
         <v>40</v>
       </c>
       <c r="F1307" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1307" s="5" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="1308" spans="1:7">
       <c r="A1308" s="3" t="s">
         <v>594</v>
       </c>
       <c r="B1308" s="4" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="C1308" s="5" t="s">
-        <v>2388</v>
+        <v>2391</v>
       </c>
       <c r="D1308" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1308" s="5">
         <v>40</v>
       </c>
       <c r="F1308" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1308" s="5" t="s">
-        <v>510</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="1309" spans="1:7">
       <c r="A1309" s="3" t="s">
-        <v>749</v>
+        <v>594</v>
       </c>
       <c r="B1309" s="4" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="C1309" s="5" t="s">
-        <v>2415</v>
+        <v>2391</v>
       </c>
       <c r="D1309" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1309" s="5">
         <v>40</v>
       </c>
       <c r="F1309" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1309" s="5" t="s">
-        <v>2410</v>
+        <v>510</v>
       </c>
     </row>
     <row r="1310" spans="1:7">
       <c r="A1310" s="3" t="s">
-        <v>2416</v>
+        <v>749</v>
       </c>
       <c r="B1310" s="4" t="s">
         <v>2417</v>
       </c>
       <c r="C1310" s="5" t="s">
         <v>2418</v>
       </c>
       <c r="D1310" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1310" s="5">
         <v>40</v>
       </c>
       <c r="F1310" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1310" s="5" t="s">
-        <v>2099</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="1311" spans="1:7">
       <c r="A1311" s="3" t="s">
-        <v>594</v>
+        <v>2419</v>
       </c>
       <c r="B1311" s="4" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="C1311" s="5" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="D1311" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1311" s="5">
         <v>40</v>
       </c>
       <c r="F1311" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1311" s="5" t="s">
-        <v>2421</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="1312" spans="1:7">
       <c r="A1312" s="3" t="s">
         <v>594</v>
       </c>
       <c r="B1312" s="4" t="s">
         <v>2422</v>
       </c>
       <c r="C1312" s="5" t="s">
         <v>2423</v>
       </c>
       <c r="D1312" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1312" s="5">
         <v>40</v>
       </c>
       <c r="F1312" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1312" s="5" t="s">
         <v>2424</v>
       </c>
     </row>
     <row r="1313" spans="1:7">
       <c r="A1313" s="3" t="s">
         <v>594</v>
       </c>
       <c r="B1313" s="4" t="s">
-        <v>2422</v>
+        <v>2425</v>
       </c>
       <c r="C1313" s="5" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="D1313" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1313" s="5">
         <v>40</v>
       </c>
       <c r="F1313" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1313" s="5" t="s">
-        <v>2082</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="1314" spans="1:7">
       <c r="A1314" s="3" t="s">
         <v>594</v>
       </c>
       <c r="B1314" s="4" t="s">
         <v>2425</v>
       </c>
       <c r="C1314" s="5" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="D1314" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1314" s="5">
         <v>40</v>
       </c>
       <c r="F1314" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1314" s="5" t="s">
-        <v>648</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="1315" spans="1:7">
       <c r="A1315" s="3" t="s">
         <v>594</v>
       </c>
       <c r="B1315" s="4" t="s">
-        <v>2425</v>
+        <v>2428</v>
       </c>
       <c r="C1315" s="5" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="D1315" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1315" s="5">
         <v>40</v>
       </c>
       <c r="F1315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1315" s="5" t="s">
-        <v>2426</v>
+        <v>648</v>
       </c>
     </row>
     <row r="1316" spans="1:7">
       <c r="A1316" s="3" t="s">
-        <v>2427</v>
+        <v>594</v>
       </c>
       <c r="B1316" s="4" t="s">
         <v>2428</v>
       </c>
       <c r="C1316" s="5" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D1316" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1316" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1316" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1316" s="5" t="s">
         <v>2429</v>
-      </c>
-[...10 lines deleted...]
-        <v>2430</v>
       </c>
     </row>
     <row r="1317" spans="1:7">
       <c r="A1317" s="3" t="s">
-        <v>594</v>
+        <v>2430</v>
       </c>
       <c r="B1317" s="4" t="s">
         <v>2431</v>
       </c>
       <c r="C1317" s="5" t="s">
         <v>2432</v>
       </c>
       <c r="D1317" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1317" s="5">
         <v>40</v>
       </c>
       <c r="F1317" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1317" s="5" t="s">
         <v>2433</v>
       </c>
     </row>
     <row r="1318" spans="1:7">
       <c r="A1318" s="3" t="s">
-        <v>656</v>
+        <v>594</v>
       </c>
       <c r="B1318" s="4" t="s">
         <v>2434</v>
       </c>
       <c r="C1318" s="5" t="s">
         <v>2435</v>
       </c>
       <c r="D1318" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1318" s="5">
         <v>40</v>
       </c>
       <c r="F1318" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1318" s="5" t="s">
-        <v>2410</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="1319" spans="1:7">
       <c r="A1319" s="3" t="s">
-        <v>594</v>
+        <v>656</v>
       </c>
       <c r="B1319" s="4" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="C1319" s="5" t="s">
-        <v>2396</v>
+        <v>2438</v>
       </c>
       <c r="D1319" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1319" s="5">
         <v>40</v>
       </c>
       <c r="F1319" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1319" s="5" t="s">
-        <v>1519</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="1320" spans="1:7">
       <c r="A1320" s="3" t="s">
         <v>594</v>
       </c>
       <c r="B1320" s="4" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
       <c r="C1320" s="5" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
       <c r="D1320" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1320" s="5">
         <v>40</v>
       </c>
       <c r="F1320" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1320" s="5" t="s">
-        <v>2438</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="1321" spans="1:7">
       <c r="A1321" s="3" t="s">
-        <v>2427</v>
+        <v>594</v>
       </c>
       <c r="B1321" s="4" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="C1321" s="5" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
       <c r="D1321" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1321" s="5">
         <v>40</v>
       </c>
       <c r="F1321" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1321" s="5" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="1322" spans="1:7">
       <c r="A1322" s="3" t="s">
-        <v>749</v>
+        <v>2430</v>
       </c>
       <c r="B1322" s="4" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="C1322" s="5" t="s">
         <v>2399</v>
       </c>
       <c r="D1322" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1322" s="5">
         <v>40</v>
       </c>
       <c r="F1322" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1322" s="5" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="1323" spans="1:7">
       <c r="A1323" s="3" t="s">
-        <v>2443</v>
+        <v>749</v>
       </c>
       <c r="B1323" s="4" t="s">
         <v>2444</v>
       </c>
       <c r="C1323" s="5" t="s">
-        <v>2399</v>
+        <v>2402</v>
       </c>
       <c r="D1323" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1323" s="5">
         <v>40</v>
       </c>
       <c r="F1323" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1323" s="5" t="s">
-        <v>1618</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="1324" spans="1:7">
       <c r="A1324" s="3" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="B1324" s="4" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="C1324" s="5" t="s">
-        <v>2392</v>
+        <v>2402</v>
       </c>
       <c r="D1324" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1324" s="5">
         <v>40</v>
       </c>
       <c r="F1324" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1324" s="5" t="s">
-        <v>2447</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="1325" spans="1:7">
       <c r="A1325" s="3" t="s">
-        <v>594</v>
+        <v>2448</v>
       </c>
       <c r="B1325" s="4" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="C1325" s="5" t="s">
-        <v>2405</v>
+        <v>2395</v>
       </c>
       <c r="D1325" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1325" s="5">
         <v>40</v>
       </c>
       <c r="F1325" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1325" s="5" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="1326" spans="1:7">
       <c r="A1326" s="3" t="s">
-        <v>2403</v>
+        <v>594</v>
       </c>
       <c r="B1326" s="4" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="C1326" s="5" t="s">
-        <v>2405</v>
+        <v>2408</v>
       </c>
       <c r="D1326" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1326" s="5">
         <v>40</v>
       </c>
       <c r="F1326" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1326" s="5" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="1327" spans="1:7">
       <c r="A1327" s="3" t="s">
-        <v>133</v>
+        <v>2406</v>
       </c>
       <c r="B1327" s="4" t="s">
-        <v>2452</v>
-[...2 lines deleted...]
-        <v>50008</v>
+        <v>2453</v>
+      </c>
+      <c r="C1327" s="5" t="s">
+        <v>2408</v>
       </c>
       <c r="D1327" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1327" s="5">
         <v>40</v>
       </c>
       <c r="F1327" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1327" s="5" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="1328" spans="1:7">
       <c r="A1328" s="3" t="s">
-        <v>2454</v>
+        <v>133</v>
       </c>
       <c r="B1328" s="4" t="s">
         <v>2455</v>
       </c>
       <c r="C1328" s="5">
-        <v>50022</v>
+        <v>50008</v>
       </c>
       <c r="D1328" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1328" s="5">
         <v>40</v>
       </c>
       <c r="F1328" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1328" s="5" t="s">
-        <v>20</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="1329" spans="1:7">
       <c r="A1329" s="3" t="s">
-        <v>1775</v>
+        <v>2457</v>
       </c>
       <c r="B1329" s="4" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="C1329" s="5">
-        <v>50055</v>
+        <v>50022</v>
       </c>
       <c r="D1329" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1329" s="5">
         <v>40</v>
       </c>
       <c r="F1329" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1329" s="5" t="s">
-        <v>2457</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1330" spans="1:7">
       <c r="A1330" s="3" t="s">
-        <v>133</v>
+        <v>1775</v>
       </c>
       <c r="B1330" s="4" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="C1330" s="5">
-        <v>50074</v>
+        <v>50055</v>
       </c>
       <c r="D1330" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1330" s="5">
         <v>40</v>
       </c>
       <c r="F1330" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1330" s="5" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="1331" spans="1:7">
       <c r="A1331" s="3" t="s">
-        <v>1354</v>
+        <v>133</v>
       </c>
       <c r="B1331" s="4" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="C1331" s="5">
         <v>50074</v>
       </c>
       <c r="D1331" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1331" s="5">
         <v>40</v>
       </c>
       <c r="F1331" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1331" s="5" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="1332" spans="1:7">
       <c r="A1332" s="3" t="s">
-        <v>1772</v>
+        <v>1354</v>
       </c>
       <c r="B1332" s="4" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="C1332" s="5">
         <v>50074</v>
       </c>
       <c r="D1332" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1332" s="5">
         <v>40</v>
       </c>
       <c r="F1332" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1332" s="5" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="1333" spans="1:7">
       <c r="A1333" s="3" t="s">
-        <v>1775</v>
+        <v>1772</v>
       </c>
       <c r="B1333" s="4" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="C1333" s="5">
-        <v>50099</v>
+        <v>50074</v>
       </c>
       <c r="D1333" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1333" s="5">
         <v>40</v>
       </c>
       <c r="F1333" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1333" s="5" t="s">
-        <v>1030</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="1334" spans="1:7">
       <c r="A1334" s="3" t="s">
-        <v>150</v>
+        <v>1775</v>
       </c>
       <c r="B1334" s="4" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="C1334" s="5">
-        <v>50115</v>
+        <v>50099</v>
       </c>
       <c r="D1334" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1334" s="5">
         <v>40</v>
       </c>
       <c r="F1334" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1334" s="5" t="s">
-        <v>2466</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="1335" spans="1:7">
       <c r="A1335" s="3" t="s">
-        <v>2467</v>
+        <v>150</v>
       </c>
       <c r="B1335" s="4" t="s">
         <v>2468</v>
       </c>
       <c r="C1335" s="5">
-        <v>50124</v>
+        <v>50115</v>
       </c>
       <c r="D1335" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1335" s="5">
         <v>40</v>
       </c>
       <c r="F1335" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1335" s="5" t="s">
-        <v>400</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="1336" spans="1:7">
       <c r="A1336" s="3" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="B1336" s="4" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="C1336" s="5">
-        <v>50137</v>
+        <v>50124</v>
       </c>
       <c r="D1336" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1336" s="5">
         <v>40</v>
       </c>
       <c r="F1336" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1336" s="5" t="s">
-        <v>2133</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1337" spans="1:7">
       <c r="A1337" s="3" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="B1337" s="4" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="C1337" s="5">
         <v>50137</v>
       </c>
       <c r="D1337" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1337" s="5">
         <v>40</v>
       </c>
       <c r="F1337" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1337" s="5" t="s">
-        <v>834</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1338" spans="1:7">
       <c r="A1338" s="3" t="s">
-        <v>1320</v>
+        <v>2472</v>
       </c>
       <c r="B1338" s="4" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="C1338" s="5">
-        <v>50143</v>
+        <v>50137</v>
       </c>
       <c r="D1338" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1338" s="5">
         <v>40</v>
       </c>
       <c r="F1338" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1338" s="5" t="s">
-        <v>2054</v>
+        <v>834</v>
       </c>
     </row>
     <row r="1339" spans="1:7">
       <c r="A1339" s="3" t="s">
-        <v>133</v>
+        <v>1320</v>
       </c>
       <c r="B1339" s="4" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="C1339" s="5">
-        <v>50164</v>
+        <v>50143</v>
       </c>
       <c r="D1339" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1339" s="5">
         <v>40</v>
       </c>
       <c r="F1339" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1339" s="5" t="s">
-        <v>2339</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="1340" spans="1:7">
       <c r="A1340" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B1340" s="4" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
       <c r="C1340" s="5">
-        <v>50165</v>
+        <v>50164</v>
       </c>
       <c r="D1340" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1340" s="5">
         <v>40</v>
       </c>
       <c r="F1340" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1340" s="5" t="s">
-        <v>2475</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="1341" spans="1:7">
       <c r="A1341" s="3" t="s">
-        <v>1775</v>
+        <v>133</v>
       </c>
       <c r="B1341" s="4" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="C1341" s="5">
-        <v>50169</v>
+        <v>50165</v>
       </c>
       <c r="D1341" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1341" s="5">
         <v>40</v>
       </c>
       <c r="F1341" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1341" s="5" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="1342" spans="1:7">
       <c r="A1342" s="3" t="s">
-        <v>804</v>
+        <v>1775</v>
       </c>
       <c r="B1342" s="4" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="C1342" s="5">
-        <v>50190</v>
+        <v>50169</v>
       </c>
       <c r="D1342" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1342" s="5">
         <v>40</v>
       </c>
       <c r="F1342" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1342" s="5" t="s">
-        <v>1730</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="1343" spans="1:7">
       <c r="A1343" s="3" t="s">
-        <v>1775</v>
+        <v>804</v>
       </c>
       <c r="B1343" s="4" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="C1343" s="5">
-        <v>50204</v>
+        <v>50190</v>
       </c>
       <c r="D1343" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1343" s="5">
         <v>40</v>
       </c>
       <c r="F1343" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1343" s="5" t="s">
-        <v>2480</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1344" spans="1:7">
       <c r="A1344" s="3" t="s">
         <v>1775</v>
       </c>
       <c r="B1344" s="4" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="C1344" s="5">
-        <v>50228</v>
+        <v>50204</v>
       </c>
       <c r="D1344" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1344" s="5">
         <v>40</v>
       </c>
       <c r="F1344" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1344" s="5" t="s">
-        <v>420</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="1345" spans="1:7">
       <c r="A1345" s="3" t="s">
-        <v>133</v>
+        <v>1775</v>
       </c>
       <c r="B1345" s="4" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="C1345" s="5">
-        <v>50232</v>
+        <v>50228</v>
       </c>
       <c r="D1345" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1345" s="5">
         <v>40</v>
       </c>
       <c r="F1345" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1345" s="5" t="s">
-        <v>2483</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1346" spans="1:7">
       <c r="A1346" s="3" t="s">
-        <v>2416</v>
+        <v>133</v>
       </c>
       <c r="B1346" s="4" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="C1346" s="5">
-        <v>50238</v>
+        <v>50232</v>
       </c>
       <c r="D1346" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1346" s="5">
         <v>40</v>
       </c>
       <c r="F1346" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1346" s="5" t="s">
-        <v>293</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="1347" spans="1:7">
       <c r="A1347" s="3" t="s">
-        <v>2454</v>
+        <v>2419</v>
       </c>
       <c r="B1347" s="4" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="C1347" s="5">
-        <v>50240</v>
+        <v>50238</v>
       </c>
       <c r="D1347" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1347" s="5">
         <v>40</v>
       </c>
       <c r="F1347" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1347" s="5" t="s">
-        <v>2239</v>
+        <v>293</v>
       </c>
     </row>
     <row r="1348" spans="1:7">
       <c r="A1348" s="3" t="s">
-        <v>763</v>
+        <v>2457</v>
       </c>
       <c r="B1348" s="4" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="C1348" s="5">
         <v>50240</v>
       </c>
       <c r="D1348" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1348" s="5">
         <v>40</v>
       </c>
       <c r="F1348" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1348" s="5" t="s">
-        <v>2487</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="1349" spans="1:7">
       <c r="A1349" s="3" t="s">
-        <v>133</v>
+        <v>763</v>
       </c>
       <c r="B1349" s="4" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="C1349" s="5">
-        <v>50243</v>
+        <v>50240</v>
       </c>
       <c r="D1349" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1349" s="5">
         <v>40</v>
       </c>
       <c r="F1349" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1349" s="5" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="1350" spans="1:7">
       <c r="A1350" s="3" t="s">
-        <v>2490</v>
+        <v>133</v>
       </c>
       <c r="B1350" s="4" t="s">
         <v>2491</v>
       </c>
       <c r="C1350" s="5">
-        <v>50250</v>
+        <v>50243</v>
       </c>
       <c r="D1350" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1350" s="5">
         <v>40</v>
       </c>
       <c r="F1350" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1350" s="5" t="s">
-        <v>1008</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="1351" spans="1:7">
       <c r="A1351" s="3" t="s">
-        <v>820</v>
+        <v>2493</v>
       </c>
       <c r="B1351" s="4" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
       <c r="C1351" s="5">
-        <v>50251</v>
+        <v>50250</v>
       </c>
       <c r="D1351" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1351" s="5">
         <v>40</v>
       </c>
       <c r="F1351" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1351" s="5" t="s">
-        <v>2493</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="1352" spans="1:7">
       <c r="A1352" s="3" t="s">
-        <v>1320</v>
+        <v>820</v>
       </c>
       <c r="B1352" s="4" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="C1352" s="5">
-        <v>50285</v>
+        <v>50251</v>
       </c>
       <c r="D1352" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1352" s="5">
         <v>40</v>
       </c>
       <c r="F1352" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1352" s="5" t="s">
-        <v>1444</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="1353" spans="1:7">
       <c r="A1353" s="3" t="s">
-        <v>2495</v>
+        <v>1320</v>
       </c>
       <c r="B1353" s="4" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="C1353" s="5">
-        <v>50288</v>
+        <v>50285</v>
       </c>
       <c r="D1353" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1353" s="5">
         <v>40</v>
       </c>
       <c r="F1353" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1353" s="5" t="s">
-        <v>2244</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="1354" spans="1:7">
       <c r="A1354" s="3" t="s">
-        <v>1320</v>
+        <v>2498</v>
       </c>
       <c r="B1354" s="4" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="C1354" s="5">
-        <v>50294</v>
+        <v>50288</v>
       </c>
       <c r="D1354" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1354" s="5">
         <v>40</v>
       </c>
       <c r="F1354" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1354" s="5" t="s">
-        <v>417</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="1355" spans="1:7">
       <c r="A1355" s="3" t="s">
         <v>1320</v>
       </c>
       <c r="B1355" s="4" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
       <c r="C1355" s="5">
-        <v>50297</v>
+        <v>50294</v>
       </c>
       <c r="D1355" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1355" s="5">
         <v>40</v>
       </c>
       <c r="F1355" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1355" s="5" t="s">
-        <v>2499</v>
+        <v>417</v>
       </c>
     </row>
     <row r="1356" spans="1:7">
       <c r="A1356" s="3" t="s">
         <v>1320</v>
       </c>
       <c r="B1356" s="4" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="C1356" s="5">
         <v>50297</v>
       </c>
       <c r="D1356" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1356" s="5">
         <v>40</v>
       </c>
       <c r="F1356" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1356" s="5" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="1357" spans="1:7">
       <c r="A1357" s="3" t="s">
         <v>1320</v>
       </c>
       <c r="B1357" s="4" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="C1357" s="5">
-        <v>50903</v>
+        <v>50297</v>
       </c>
       <c r="D1357" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1357" s="5">
         <v>40</v>
       </c>
       <c r="F1357" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1357" s="5" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="1358" spans="1:7">
       <c r="A1358" s="3" t="s">
-        <v>2469</v>
+        <v>1320</v>
       </c>
       <c r="B1358" s="4" t="s">
-        <v>2502</v>
+        <v>2505</v>
       </c>
       <c r="C1358" s="5">
         <v>50903</v>
       </c>
       <c r="D1358" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1358" s="5">
         <v>40</v>
       </c>
       <c r="F1358" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1358" s="5" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="1359" spans="1:7">
       <c r="A1359" s="3" t="s">
-        <v>1320</v>
+        <v>2472</v>
       </c>
       <c r="B1359" s="4" t="s">
         <v>2505</v>
       </c>
       <c r="C1359" s="5">
-        <v>50297</v>
+        <v>50903</v>
       </c>
       <c r="D1359" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1359" s="5">
         <v>40</v>
       </c>
       <c r="F1359" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1359" s="5" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="1360" spans="1:7">
       <c r="A1360" s="3" t="s">
-        <v>2507</v>
+        <v>1320</v>
       </c>
       <c r="B1360" s="4" t="s">
         <v>2508</v>
       </c>
       <c r="C1360" s="5">
-        <v>49010</v>
+        <v>50297</v>
       </c>
       <c r="D1360" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1360" s="5">
         <v>40</v>
       </c>
       <c r="F1360" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1360" s="5" t="s">
-        <v>283</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="1361" spans="1:7">
       <c r="A1361" s="3" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="B1361" s="4" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="C1361" s="5">
-        <v>49019</v>
+        <v>49010</v>
       </c>
       <c r="D1361" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1361" s="5">
         <v>40</v>
       </c>
       <c r="F1361" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1361" s="5" t="s">
-        <v>137</v>
+        <v>283</v>
       </c>
     </row>
     <row r="1362" spans="1:7">
       <c r="A1362" s="3" t="s">
-        <v>1516</v>
+        <v>2512</v>
       </c>
       <c r="B1362" s="4" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="C1362" s="5">
-        <v>49021</v>
+        <v>49019</v>
       </c>
       <c r="D1362" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1362" s="5">
         <v>40</v>
       </c>
       <c r="F1362" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1362" s="5" t="s">
-        <v>860</v>
+        <v>137</v>
       </c>
     </row>
     <row r="1363" spans="1:7">
       <c r="A1363" s="3" t="s">
-        <v>746</v>
+        <v>1516</v>
       </c>
       <c r="B1363" s="4" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
       <c r="C1363" s="5">
-        <v>49030</v>
+        <v>49021</v>
       </c>
       <c r="D1363" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1363" s="5">
         <v>40</v>
       </c>
       <c r="F1363" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1363" s="5" t="s">
-        <v>2513</v>
+        <v>860</v>
       </c>
     </row>
     <row r="1364" spans="1:7">
       <c r="A1364" s="3" t="s">
         <v>746</v>
       </c>
       <c r="B1364" s="4" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="C1364" s="5">
-        <v>49042</v>
+        <v>49030</v>
       </c>
       <c r="D1364" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1364" s="5">
         <v>40</v>
       </c>
       <c r="F1364" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1364" s="5" t="s">
-        <v>2386</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="1365" spans="1:7">
       <c r="A1365" s="3" t="s">
-        <v>2515</v>
+        <v>746</v>
       </c>
       <c r="B1365" s="4" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="C1365" s="5">
-        <v>49053</v>
+        <v>49042</v>
       </c>
       <c r="D1365" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1365" s="5">
         <v>40</v>
       </c>
       <c r="F1365" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1365" s="5" t="s">
-        <v>2517</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="1366" spans="1:7">
       <c r="A1366" s="3" t="s">
-        <v>746</v>
+        <v>2518</v>
       </c>
       <c r="B1366" s="4" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="C1366" s="5">
         <v>49053</v>
       </c>
       <c r="D1366" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1366" s="5">
         <v>40</v>
       </c>
       <c r="F1366" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1366" s="5" t="s">
-        <v>1284</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="1367" spans="1:7">
       <c r="A1367" s="3" t="s">
         <v>746</v>
       </c>
       <c r="B1367" s="4" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="C1367" s="5">
-        <v>49063</v>
+        <v>49053</v>
       </c>
       <c r="D1367" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1367" s="5">
         <v>40</v>
       </c>
       <c r="F1367" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1367" s="5" t="s">
-        <v>2519</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="1368" spans="1:7">
       <c r="A1368" s="3" t="s">
-        <v>2520</v>
+        <v>746</v>
       </c>
       <c r="B1368" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="C1368" s="5">
-        <v>49064</v>
+        <v>49063</v>
       </c>
       <c r="D1368" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1368" s="5">
         <v>40</v>
       </c>
       <c r="F1368" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1368" s="5" t="s">
         <v>2522</v>
       </c>
     </row>
     <row r="1369" spans="1:7">
       <c r="A1369" s="3" t="s">
-        <v>2520</v>
+        <v>2523</v>
       </c>
       <c r="B1369" s="4" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="C1369" s="5">
-        <v>49066</v>
+        <v>49064</v>
       </c>
       <c r="D1369" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1369" s="5">
         <v>40</v>
       </c>
       <c r="F1369" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1369" s="5" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="1370" spans="1:7">
       <c r="A1370" s="3" t="s">
-        <v>746</v>
+        <v>2523</v>
       </c>
       <c r="B1370" s="4" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="C1370" s="5">
-        <v>49069</v>
+        <v>49066</v>
       </c>
       <c r="D1370" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1370" s="5">
         <v>40</v>
       </c>
       <c r="F1370" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1370" s="5" t="s">
-        <v>293</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="1371" spans="1:7">
       <c r="A1371" s="3" t="s">
         <v>746</v>
       </c>
       <c r="B1371" s="4" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
       <c r="C1371" s="5">
-        <v>49077</v>
+        <v>49069</v>
       </c>
       <c r="D1371" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1371" s="5">
         <v>40</v>
       </c>
       <c r="F1371" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1371" s="5" t="s">
-        <v>1263</v>
+        <v>293</v>
       </c>
     </row>
     <row r="1372" spans="1:7">
       <c r="A1372" s="3" t="s">
-        <v>2527</v>
+        <v>746</v>
       </c>
       <c r="B1372" s="4" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="C1372" s="5">
-        <v>49095</v>
+        <v>49077</v>
       </c>
       <c r="D1372" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1372" s="5">
         <v>40</v>
       </c>
       <c r="F1372" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1372" s="5" t="s">
-        <v>20</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="1373" spans="1:7">
       <c r="A1373" s="3" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="B1373" s="4" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
       <c r="C1373" s="5">
-        <v>49103</v>
+        <v>49095</v>
       </c>
       <c r="D1373" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1373" s="5">
         <v>40</v>
       </c>
       <c r="F1373" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1373" s="5" t="s">
-        <v>270</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1374" spans="1:7">
       <c r="A1374" s="3" t="s">
-        <v>746</v>
+        <v>2532</v>
       </c>
       <c r="B1374" s="4" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="C1374" s="5">
-        <v>49122</v>
+        <v>49103</v>
       </c>
       <c r="D1374" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1374" s="5">
         <v>40</v>
       </c>
       <c r="F1374" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1374" s="5" t="s">
-        <v>2503</v>
+        <v>270</v>
       </c>
     </row>
     <row r="1375" spans="1:7">
       <c r="A1375" s="3" t="s">
         <v>746</v>
       </c>
       <c r="B1375" s="4" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="C1375" s="5">
-        <v>49151</v>
+        <v>49122</v>
       </c>
       <c r="D1375" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1375" s="5">
         <v>40</v>
       </c>
       <c r="F1375" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1375" s="5" t="s">
-        <v>245</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="1376" spans="1:7">
       <c r="A1376" s="3" t="s">
         <v>746</v>
       </c>
       <c r="B1376" s="4" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="C1376" s="5">
-        <v>49172</v>
+        <v>49151</v>
       </c>
       <c r="D1376" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1376" s="5">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F1376" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1376" s="5" t="s">
-        <v>293</v>
+        <v>245</v>
       </c>
     </row>
     <row r="1377" spans="1:7">
       <c r="A1377" s="3" t="s">
-        <v>2520</v>
+        <v>746</v>
       </c>
       <c r="B1377" s="4" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="C1377" s="5">
-        <v>49176</v>
+        <v>49172</v>
       </c>
       <c r="D1377" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1377" s="5">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F1377" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1377" s="5" t="s">
-        <v>2535</v>
+        <v>293</v>
       </c>
     </row>
     <row r="1378" spans="1:7">
       <c r="A1378" s="3" t="s">
-        <v>2509</v>
+        <v>2523</v>
       </c>
       <c r="B1378" s="4" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="C1378" s="5">
-        <v>49186</v>
+        <v>49176</v>
       </c>
       <c r="D1378" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1378" s="5">
         <v>40</v>
       </c>
       <c r="F1378" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1378" s="5" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="1379" spans="1:7">
       <c r="A1379" s="3" t="s">
-        <v>2467</v>
+        <v>2512</v>
       </c>
       <c r="B1379" s="4" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="C1379" s="5">
-        <v>49209</v>
+        <v>49186</v>
       </c>
       <c r="D1379" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1379" s="5">
         <v>40</v>
       </c>
       <c r="F1379" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1379" s="5" t="s">
-        <v>1126</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="1380" spans="1:7">
       <c r="A1380" s="3" t="s">
-        <v>746</v>
+        <v>2470</v>
       </c>
       <c r="B1380" s="4" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="C1380" s="5">
-        <v>49206</v>
+        <v>49209</v>
       </c>
       <c r="D1380" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1380" s="5">
         <v>40</v>
       </c>
       <c r="F1380" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1380" s="5" t="s">
-        <v>2493</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="1381" spans="1:7">
       <c r="A1381" s="3" t="s">
         <v>746</v>
       </c>
       <c r="B1381" s="4" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
       <c r="C1381" s="5">
-        <v>49219</v>
+        <v>49206</v>
       </c>
       <c r="D1381" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1381" s="5">
         <v>40</v>
       </c>
       <c r="F1381" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1381" s="5" t="s">
-        <v>2541</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="1382" spans="1:7">
       <c r="A1382" s="3" t="s">
-        <v>2542</v>
+        <v>746</v>
       </c>
       <c r="B1382" s="4" t="s">
         <v>2543</v>
       </c>
       <c r="C1382" s="5">
-        <v>49221</v>
+        <v>49219</v>
       </c>
       <c r="D1382" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1382" s="5">
         <v>40</v>
       </c>
       <c r="F1382" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1382" s="5" t="s">
-        <v>2131</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="1383" spans="1:7">
       <c r="A1383" s="3" t="s">
-        <v>2520</v>
+        <v>2545</v>
       </c>
       <c r="B1383" s="4" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
       <c r="C1383" s="5">
-        <v>49223</v>
+        <v>49221</v>
       </c>
       <c r="D1383" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1383" s="5">
         <v>40</v>
       </c>
       <c r="F1383" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1383" s="5" t="s">
-        <v>756</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="1384" spans="1:7">
       <c r="A1384" s="3" t="s">
-        <v>746</v>
+        <v>2523</v>
       </c>
       <c r="B1384" s="4" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
       <c r="C1384" s="5">
-        <v>49247</v>
+        <v>49223</v>
       </c>
       <c r="D1384" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1384" s="5">
         <v>40</v>
       </c>
       <c r="F1384" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1384" s="5" t="s">
-        <v>2546</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1385" spans="1:7">
       <c r="A1385" s="3" t="s">
-        <v>2507</v>
+        <v>746</v>
       </c>
       <c r="B1385" s="4" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="C1385" s="5">
+        <v>49247</v>
+      </c>
+      <c r="D1385" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1385" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1385" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1385" s="5" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:7">
+      <c r="A1386" s="3" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B1386" s="4" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C1386" s="5">
         <v>49269</v>
       </c>
-      <c r="D1385" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G1385" s="5" t="s">
+      <c r="D1386" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1386" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1386" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1386" s="5" t="s">
         <v>2028</v>
       </c>
     </row>
-    <row r="1386" spans="1:7">
-[...4 lines deleted...]
-      <c r="G1386" s="1"/>
+    <row r="1387" spans="1:7">
+      <c r="A1387" s="2"/>
+      <c r="C1387" s="1"/>
+      <c r="E1387" s="1"/>
+      <c r="F1387" s="1"/>
+      <c r="G1387" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">