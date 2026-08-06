--- v3 (2026-06-16)
+++ v4 (2026-08-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2551">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA3GM</t>
   </si>
   <si>
     <t>1.235 Referencias DVGE - 1.381 QSO encontrados - 1.000 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #783 (16-06-2026 19:50)</t>
+    <t>Ranking #783 (06-08-2026 20:04)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5GPC/M</t>
   </si>