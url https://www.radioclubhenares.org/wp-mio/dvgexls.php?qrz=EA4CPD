--- v3 (2026-03-08)
+++ v4 (2026-04-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2628">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA4CPD</t>
   </si>
   <si>
     <t>1.326 Referencias DVGE - 1.699 QSO encontrados - 1.079 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #735 (08-03-2026 04:36)</t>
+    <t>Ranking #735 (28-04-2026 02:07)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>