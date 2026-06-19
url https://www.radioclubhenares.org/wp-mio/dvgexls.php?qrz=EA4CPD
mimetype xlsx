--- v4 (2026-04-28)
+++ v5 (2026-06-19)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2628">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2631">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA4CPD</t>
   </si>
   <si>
-    <t>1.326 Referencias DVGE - 1.699 QSO encontrados - 1.079 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #735 (28-04-2026 02:07)</t>
+    <t>1.327 Referencias DVGE - 1.700 QSO encontrados - 1.080 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #735 (19-06-2026 10:30)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>
@@ -6693,50 +6693,59 @@
     <t>VGTE-172</t>
   </si>
   <si>
     <t>VGTE-177</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>VGTE-191</t>
   </si>
   <si>
     <t>VGTE-199</t>
   </si>
   <si>
     <t>VGTE-200</t>
   </si>
   <si>
     <t>22/05/2022</t>
   </si>
   <si>
     <t>VGTE-202</t>
   </si>
   <si>
     <t>VGTE-206</t>
+  </si>
+  <si>
+    <t>EC2AZH</t>
+  </si>
+  <si>
+    <t>VGTE-210</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
   </si>
   <si>
     <t>VGTE-216</t>
   </si>
   <si>
     <t>VGTE-225</t>
   </si>
   <si>
     <t>02/02/2022</t>
   </si>
   <si>
     <t>VGTE-231</t>
   </si>
   <si>
     <t>VGTE-245</t>
   </si>
   <si>
     <t>VGTE-254</t>
   </si>
   <si>
     <t>22/08/2022</t>
   </si>
   <si>
     <t>VGTE-255</t>
   </si>
@@ -8353,51 +8362,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1705"/>
+  <dimension ref="A1:G1706"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -39952,7598 +39961,7621 @@
     <row r="1376" spans="1:7">
       <c r="A1376" s="3" t="s">
         <v>571</v>
       </c>
       <c r="B1376" s="4" t="s">
         <v>2226</v>
       </c>
       <c r="C1376" s="5">
         <v>44191</v>
       </c>
       <c r="D1376" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1376" s="5">
         <v>40</v>
       </c>
       <c r="F1376" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1376" s="5" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="1377" spans="1:7">
       <c r="A1377" s="3" t="s">
-        <v>571</v>
+        <v>2227</v>
       </c>
       <c r="B1377" s="4" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="C1377" s="5">
-        <v>44195</v>
+        <v>44192</v>
       </c>
       <c r="D1377" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1377" s="5">
         <v>40</v>
       </c>
       <c r="F1377" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1377" s="5" t="s">
-        <v>140</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="1378" spans="1:7">
       <c r="A1378" s="3" t="s">
-        <v>395</v>
+        <v>571</v>
       </c>
       <c r="B1378" s="4" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="C1378" s="5">
-        <v>44204</v>
+        <v>44195</v>
       </c>
       <c r="D1378" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1378" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1378" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1378" s="5" t="s">
-        <v>2229</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1379" spans="1:7">
       <c r="A1379" s="3" t="s">
-        <v>267</v>
+        <v>395</v>
       </c>
       <c r="B1379" s="4" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="C1379" s="5">
-        <v>44210</v>
+        <v>44204</v>
       </c>
       <c r="D1379" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1379" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1379" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1379" s="5" t="s">
-        <v>1947</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="1380" spans="1:7">
       <c r="A1380" s="3" t="s">
-        <v>1258</v>
+        <v>267</v>
       </c>
       <c r="B1380" s="4" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="C1380" s="5">
-        <v>44050</v>
+        <v>44210</v>
       </c>
       <c r="D1380" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1380" s="5">
         <v>40</v>
       </c>
       <c r="F1380" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1380" s="5" t="s">
-        <v>212</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="1381" spans="1:7">
       <c r="A1381" s="3" t="s">
-        <v>571</v>
+        <v>1258</v>
       </c>
       <c r="B1381" s="4" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="C1381" s="5">
-        <v>44236</v>
+        <v>44050</v>
       </c>
       <c r="D1381" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1381" s="5">
         <v>40</v>
       </c>
       <c r="F1381" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1381" s="5" t="s">
-        <v>2233</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1382" spans="1:7">
       <c r="A1382" s="3" t="s">
         <v>571</v>
       </c>
       <c r="B1382" s="4" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="C1382" s="5">
-        <v>44238</v>
+        <v>44236</v>
       </c>
       <c r="D1382" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1382" s="5">
         <v>40</v>
       </c>
       <c r="F1382" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1382" s="5" t="s">
-        <v>1735</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="1383" spans="1:7">
       <c r="A1383" s="3" t="s">
-        <v>395</v>
+        <v>571</v>
       </c>
       <c r="B1383" s="4" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="C1383" s="5">
-        <v>44261</v>
+        <v>44238</v>
       </c>
       <c r="D1383" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1383" s="5">
         <v>40</v>
       </c>
       <c r="F1383" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1383" s="5" t="s">
-        <v>505</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="1384" spans="1:7">
       <c r="A1384" s="3" t="s">
-        <v>2201</v>
+        <v>395</v>
       </c>
       <c r="B1384" s="4" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="C1384" s="5">
-        <v>44263</v>
+        <v>44261</v>
       </c>
       <c r="D1384" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1384" s="5">
         <v>40</v>
       </c>
       <c r="F1384" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1384" s="5" t="s">
-        <v>1456</v>
+        <v>505</v>
       </c>
     </row>
     <row r="1385" spans="1:7">
       <c r="A1385" s="3" t="s">
-        <v>395</v>
+        <v>2201</v>
       </c>
       <c r="B1385" s="4" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="C1385" s="5">
-        <v>44264</v>
+        <v>44263</v>
       </c>
       <c r="D1385" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1385" s="5">
         <v>40</v>
       </c>
       <c r="F1385" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1385" s="5" t="s">
-        <v>2238</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="1386" spans="1:7">
       <c r="A1386" s="3" t="s">
-        <v>571</v>
+        <v>395</v>
       </c>
       <c r="B1386" s="4" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="C1386" s="5">
-        <v>44265</v>
+        <v>44264</v>
       </c>
       <c r="D1386" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1386" s="5">
         <v>40</v>
       </c>
       <c r="F1386" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1386" s="5" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="1387" spans="1:7">
       <c r="A1387" s="3" t="s">
         <v>571</v>
       </c>
       <c r="B1387" s="4" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="C1387" s="5">
-        <v>44012</v>
+        <v>44265</v>
       </c>
       <c r="D1387" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1387" s="5">
         <v>40</v>
       </c>
       <c r="F1387" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1387" s="5" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="1388" spans="1:7">
       <c r="A1388" s="3" t="s">
         <v>571</v>
       </c>
       <c r="B1388" s="4" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="C1388" s="5">
-        <v>44224</v>
+        <v>44012</v>
       </c>
       <c r="D1388" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1388" s="5">
         <v>40</v>
       </c>
       <c r="F1388" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1388" s="5" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="1389" spans="1:7">
       <c r="A1389" s="3" t="s">
-        <v>2245</v>
+        <v>571</v>
       </c>
       <c r="B1389" s="4" t="s">
         <v>2246</v>
       </c>
       <c r="C1389" s="5">
-        <v>38005</v>
+        <v>44224</v>
       </c>
       <c r="D1389" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1389" s="5">
         <v>40</v>
       </c>
       <c r="F1389" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1389" s="5" t="s">
-        <v>59</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="1390" spans="1:7">
       <c r="A1390" s="3" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="B1390" s="4" t="s">
-        <v>2246</v>
+        <v>2249</v>
       </c>
       <c r="C1390" s="5">
         <v>38005</v>
       </c>
       <c r="D1390" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1390" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1390" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1390" s="5" t="s">
-        <v>2248</v>
+        <v>59</v>
       </c>
     </row>
     <row r="1391" spans="1:7">
       <c r="A1391" s="3" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B1391" s="4" t="s">
         <v>2249</v>
       </c>
-      <c r="B1391" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1391" s="5">
-        <v>38007</v>
+        <v>38005</v>
       </c>
       <c r="D1391" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1391" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1391" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1391" s="5" t="s">
         <v>2251</v>
       </c>
     </row>
     <row r="1392" spans="1:7">
       <c r="A1392" s="3" t="s">
         <v>2252</v>
       </c>
       <c r="B1392" s="4" t="s">
         <v>2253</v>
       </c>
       <c r="C1392" s="5">
-        <v>38016</v>
+        <v>38007</v>
       </c>
       <c r="D1392" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1392" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1392" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1392" s="5" t="s">
         <v>2254</v>
       </c>
     </row>
     <row r="1393" spans="1:7">
       <c r="A1393" s="3" t="s">
-        <v>2249</v>
+        <v>2255</v>
       </c>
       <c r="B1393" s="4" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="C1393" s="5">
         <v>38016</v>
       </c>
       <c r="D1393" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1393" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1393" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1393" s="5" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="1394" spans="1:7">
       <c r="A1394" s="3" t="s">
-        <v>2257</v>
+        <v>2252</v>
       </c>
       <c r="B1394" s="4" t="s">
         <v>2258</v>
       </c>
       <c r="C1394" s="5">
-        <v>38018</v>
+        <v>38016</v>
       </c>
       <c r="D1394" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1394" s="5">
         <v>40</v>
       </c>
       <c r="F1394" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1394" s="5" t="s">
-        <v>905</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1395" spans="1:7">
       <c r="A1395" s="3" t="s">
-        <v>2249</v>
+        <v>2260</v>
       </c>
       <c r="B1395" s="4" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="C1395" s="5">
-        <v>38027</v>
+        <v>38018</v>
       </c>
       <c r="D1395" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1395" s="5">
         <v>40</v>
       </c>
       <c r="F1395" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1395" s="5" t="s">
-        <v>1126</v>
+        <v>905</v>
       </c>
     </row>
     <row r="1396" spans="1:7">
       <c r="A1396" s="3" t="s">
-        <v>2260</v>
+        <v>2252</v>
       </c>
       <c r="B1396" s="4" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="C1396" s="5">
         <v>38027</v>
       </c>
       <c r="D1396" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1396" s="5">
         <v>40</v>
       </c>
       <c r="F1396" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1396" s="5" t="s">
-        <v>600</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="1397" spans="1:7">
       <c r="A1397" s="3" t="s">
-        <v>2249</v>
+        <v>2263</v>
       </c>
       <c r="B1397" s="4" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="C1397" s="5">
-        <v>38029</v>
+        <v>38027</v>
       </c>
       <c r="D1397" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1397" s="5">
         <v>40</v>
       </c>
       <c r="F1397" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1397" s="5" t="s">
-        <v>1119</v>
+        <v>600</v>
       </c>
     </row>
     <row r="1398" spans="1:7">
       <c r="A1398" s="3" t="s">
-        <v>2263</v>
+        <v>2252</v>
       </c>
       <c r="B1398" s="4" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="C1398" s="5">
-        <v>38031</v>
+        <v>38029</v>
       </c>
       <c r="D1398" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1398" s="5">
         <v>40</v>
       </c>
       <c r="F1398" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1398" s="5" t="s">
-        <v>1027</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1399" spans="1:7">
       <c r="A1399" s="3" t="s">
-        <v>2249</v>
+        <v>2266</v>
       </c>
       <c r="B1399" s="4" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
       <c r="C1399" s="5">
-        <v>38023</v>
+        <v>38031</v>
       </c>
       <c r="D1399" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1399" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1399" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1399" s="5" t="s">
-        <v>1482</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="1400" spans="1:7">
       <c r="A1400" s="3" t="s">
-        <v>2266</v>
+        <v>2252</v>
       </c>
       <c r="B1400" s="4" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="C1400" s="5">
-        <v>38039</v>
+        <v>38023</v>
       </c>
       <c r="D1400" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1400" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1400" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1400" s="5" t="s">
-        <v>1971</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="1401" spans="1:7">
       <c r="A1401" s="3" t="s">
-        <v>2252</v>
+        <v>2269</v>
       </c>
       <c r="B1401" s="4" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="C1401" s="5">
-        <v>38042</v>
+        <v>38039</v>
       </c>
       <c r="D1401" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1401" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1401" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1401" s="5" t="s">
-        <v>2084</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="1402" spans="1:7">
       <c r="A1402" s="3" t="s">
-        <v>2252</v>
+        <v>2255</v>
       </c>
       <c r="B1402" s="4" t="s">
-        <v>2268</v>
+        <v>2271</v>
       </c>
       <c r="C1402" s="5">
         <v>38042</v>
       </c>
       <c r="D1402" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1402" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1402" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1402" s="5" t="s">
         <v>2084</v>
       </c>
     </row>
     <row r="1403" spans="1:7">
       <c r="A1403" s="3" t="s">
-        <v>2249</v>
+        <v>2255</v>
       </c>
       <c r="B1403" s="4" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="C1403" s="5">
-        <v>38046</v>
+        <v>38042</v>
       </c>
       <c r="D1403" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1403" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1403" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1403" s="5" t="s">
-        <v>600</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="1404" spans="1:7">
       <c r="A1404" s="3" t="s">
-        <v>2249</v>
+        <v>2252</v>
       </c>
       <c r="B1404" s="4" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="C1404" s="5">
-        <v>38050</v>
+        <v>38046</v>
       </c>
       <c r="D1404" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1404" s="5">
         <v>20</v>
       </c>
       <c r="F1404" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1404" s="5" t="s">
-        <v>1927</v>
+        <v>600</v>
       </c>
     </row>
     <row r="1405" spans="1:7">
       <c r="A1405" s="3" t="s">
         <v>2252</v>
       </c>
       <c r="B1405" s="4" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="C1405" s="5">
-        <v>38053</v>
+        <v>38050</v>
       </c>
       <c r="D1405" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1405" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1405" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1405" s="5" t="s">
-        <v>745</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="1406" spans="1:7">
       <c r="A1406" s="3" t="s">
-        <v>267</v>
+        <v>2255</v>
       </c>
       <c r="B1406" s="4" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="C1406" s="5">
-        <v>45002</v>
+        <v>38053</v>
       </c>
       <c r="D1406" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1406" s="5">
         <v>40</v>
       </c>
       <c r="F1406" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1406" s="5" t="s">
-        <v>1430</v>
+        <v>745</v>
       </c>
     </row>
     <row r="1407" spans="1:7">
       <c r="A1407" s="3" t="s">
-        <v>412</v>
+        <v>267</v>
       </c>
       <c r="B1407" s="4" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="C1407" s="5">
-        <v>45028</v>
+        <v>45002</v>
       </c>
       <c r="D1407" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1407" s="5">
         <v>40</v>
       </c>
       <c r="F1407" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1407" s="5" t="s">
-        <v>2274</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="1408" spans="1:7">
       <c r="A1408" s="3" t="s">
-        <v>953</v>
+        <v>412</v>
       </c>
       <c r="B1408" s="4" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="C1408" s="5">
-        <v>45040</v>
+        <v>45028</v>
       </c>
       <c r="D1408" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1408" s="5">
         <v>40</v>
       </c>
       <c r="F1408" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1408" s="5" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="1409" spans="1:7">
       <c r="A1409" s="3" t="s">
-        <v>2277</v>
+        <v>953</v>
       </c>
       <c r="B1409" s="4" t="s">
         <v>2278</v>
       </c>
       <c r="C1409" s="5">
-        <v>45053</v>
+        <v>45040</v>
       </c>
       <c r="D1409" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1409" s="5">
         <v>40</v>
       </c>
       <c r="F1409" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1409" s="5" t="s">
-        <v>42</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="1410" spans="1:7">
       <c r="A1410" s="3" t="s">
-        <v>2277</v>
+        <v>2280</v>
       </c>
       <c r="B1410" s="4" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="C1410" s="5">
         <v>45053</v>
       </c>
       <c r="D1410" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1410" s="5">
         <v>40</v>
       </c>
       <c r="F1410" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1410" s="5" t="s">
-        <v>277</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1411" spans="1:7">
       <c r="A1411" s="3" t="s">
-        <v>1584</v>
+        <v>2280</v>
       </c>
       <c r="B1411" s="4" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="C1411" s="5">
-        <v>45062</v>
+        <v>45053</v>
       </c>
       <c r="D1411" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1411" s="5">
         <v>40</v>
       </c>
       <c r="F1411" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1411" s="5" t="s">
-        <v>2281</v>
+        <v>277</v>
       </c>
     </row>
     <row r="1412" spans="1:7">
       <c r="A1412" s="3" t="s">
-        <v>2282</v>
+        <v>1584</v>
       </c>
       <c r="B1412" s="4" t="s">
         <v>2283</v>
       </c>
       <c r="C1412" s="5">
-        <v>45089</v>
+        <v>45062</v>
       </c>
       <c r="D1412" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1412" s="5">
         <v>40</v>
       </c>
       <c r="F1412" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1412" s="5" t="s">
-        <v>1340</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="1413" spans="1:7">
       <c r="A1413" s="3" t="s">
-        <v>395</v>
+        <v>2285</v>
       </c>
       <c r="B1413" s="4" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="C1413" s="5">
-        <v>45091</v>
+        <v>45089</v>
       </c>
       <c r="D1413" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1413" s="5">
         <v>40</v>
       </c>
       <c r="F1413" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1413" s="5" t="s">
-        <v>449</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="1414" spans="1:7">
       <c r="A1414" s="3" t="s">
         <v>395</v>
       </c>
       <c r="B1414" s="4" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="C1414" s="5">
-        <v>45122</v>
+        <v>45091</v>
       </c>
       <c r="D1414" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1414" s="5">
         <v>40</v>
       </c>
       <c r="F1414" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1414" s="5" t="s">
-        <v>408</v>
+        <v>449</v>
       </c>
     </row>
     <row r="1415" spans="1:7">
       <c r="A1415" s="3" t="s">
-        <v>2277</v>
+        <v>395</v>
       </c>
       <c r="B1415" s="4" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C1415" s="5">
-        <v>45124</v>
+        <v>45122</v>
       </c>
       <c r="D1415" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1415" s="5">
         <v>40</v>
       </c>
       <c r="F1415" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1415" s="5" t="s">
-        <v>352</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1416" spans="1:7">
       <c r="A1416" s="3" t="s">
-        <v>2287</v>
+        <v>2280</v>
       </c>
       <c r="B1416" s="4" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="C1416" s="5">
-        <v>45126</v>
+        <v>45124</v>
       </c>
       <c r="D1416" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1416" s="5">
         <v>40</v>
       </c>
       <c r="F1416" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1416" s="5" t="s">
-        <v>2289</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1417" spans="1:7">
       <c r="A1417" s="3" t="s">
-        <v>1081</v>
+        <v>2290</v>
       </c>
       <c r="B1417" s="4" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="C1417" s="5">
-        <v>45134</v>
+        <v>45126</v>
       </c>
       <c r="D1417" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1417" s="5">
         <v>40</v>
       </c>
       <c r="F1417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1417" s="5" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="1418" spans="1:7">
       <c r="A1418" s="3" t="s">
-        <v>395</v>
+        <v>1081</v>
       </c>
       <c r="B1418" s="4" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="C1418" s="5">
-        <v>45158</v>
+        <v>45134</v>
       </c>
       <c r="D1418" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1418" s="5">
         <v>40</v>
       </c>
       <c r="F1418" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1418" s="5" t="s">
-        <v>449</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="1419" spans="1:7">
       <c r="A1419" s="3" t="s">
-        <v>2277</v>
+        <v>395</v>
       </c>
       <c r="B1419" s="4" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="C1419" s="5">
-        <v>45901</v>
+        <v>45158</v>
       </c>
       <c r="D1419" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1419" s="5">
         <v>40</v>
       </c>
       <c r="F1419" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1419" s="5" t="s">
-        <v>1189</v>
+        <v>449</v>
       </c>
     </row>
     <row r="1420" spans="1:7">
       <c r="A1420" s="3" t="s">
-        <v>953</v>
+        <v>2280</v>
       </c>
       <c r="B1420" s="4" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="C1420" s="5">
-        <v>45160</v>
+        <v>45901</v>
       </c>
       <c r="D1420" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1420" s="5">
         <v>40</v>
       </c>
       <c r="F1420" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1420" s="5" t="s">
-        <v>1544</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="1421" spans="1:7">
       <c r="A1421" s="3" t="s">
-        <v>1579</v>
+        <v>953</v>
       </c>
       <c r="B1421" s="4" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="C1421" s="5">
-        <v>45161</v>
+        <v>45160</v>
       </c>
       <c r="D1421" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1421" s="5">
         <v>40</v>
       </c>
       <c r="F1421" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1421" s="5" t="s">
-        <v>1452</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="1422" spans="1:7">
       <c r="A1422" s="3" t="s">
-        <v>2277</v>
+        <v>1579</v>
       </c>
       <c r="B1422" s="4" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="C1422" s="5">
-        <v>45163</v>
+        <v>45161</v>
       </c>
       <c r="D1422" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1422" s="5">
         <v>40</v>
       </c>
       <c r="F1422" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1422" s="5" t="s">
-        <v>1721</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="1423" spans="1:7">
       <c r="A1423" s="3" t="s">
-        <v>267</v>
+        <v>2280</v>
       </c>
       <c r="B1423" s="4" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="C1423" s="5">
-        <v>45171</v>
+        <v>45163</v>
       </c>
       <c r="D1423" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1423" s="5">
         <v>40</v>
       </c>
       <c r="F1423" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1423" s="5" t="s">
-        <v>79</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="1424" spans="1:7">
       <c r="A1424" s="3" t="s">
-        <v>1584</v>
+        <v>267</v>
       </c>
       <c r="B1424" s="4" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="C1424" s="5">
-        <v>45173</v>
+        <v>45171</v>
       </c>
       <c r="D1424" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1424" s="5">
         <v>40</v>
       </c>
       <c r="F1424" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1424" s="5" t="s">
-        <v>825</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1425" spans="1:7">
       <c r="A1425" s="3" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="B1425" s="4" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="C1425" s="5">
-        <v>45180</v>
+        <v>45173</v>
       </c>
       <c r="D1425" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1425" s="5">
         <v>40</v>
       </c>
       <c r="F1425" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1425" s="5" t="s">
-        <v>1184</v>
+        <v>825</v>
       </c>
     </row>
     <row r="1426" spans="1:7">
       <c r="A1426" s="3" t="s">
-        <v>395</v>
+        <v>1579</v>
       </c>
       <c r="B1426" s="4" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="C1426" s="5">
-        <v>45189</v>
+        <v>45180</v>
       </c>
       <c r="D1426" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1426" s="5">
         <v>40</v>
       </c>
       <c r="F1426" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1426" s="5" t="s">
-        <v>408</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="1427" spans="1:7">
       <c r="A1427" s="3" t="s">
-        <v>2277</v>
+        <v>395</v>
       </c>
       <c r="B1427" s="4" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="C1427" s="5">
-        <v>45200</v>
+        <v>45189</v>
       </c>
       <c r="D1427" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1427" s="5">
         <v>40</v>
       </c>
       <c r="F1427" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1427" s="5" t="s">
-        <v>1248</v>
+        <v>408</v>
       </c>
     </row>
     <row r="1428" spans="1:7">
       <c r="A1428" s="3" t="s">
-        <v>2302</v>
+        <v>2280</v>
       </c>
       <c r="B1428" s="4" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="C1428" s="5">
-        <v>45202</v>
+        <v>45200</v>
       </c>
       <c r="D1428" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1428" s="5">
         <v>40</v>
       </c>
       <c r="F1428" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1428" s="5" t="s">
-        <v>362</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="1429" spans="1:7">
       <c r="A1429" s="3" t="s">
-        <v>2302</v>
+        <v>2305</v>
       </c>
       <c r="B1429" s="4" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
       <c r="C1429" s="5">
         <v>45202</v>
       </c>
       <c r="D1429" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1429" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1429" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1429" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="1430" spans="1:7">
       <c r="A1430" s="3" t="s">
-        <v>2302</v>
+        <v>2305</v>
       </c>
       <c r="B1430" s="4" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
       <c r="C1430" s="5">
         <v>45202</v>
       </c>
       <c r="D1430" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1430" s="5">
         <v>80</v>
       </c>
       <c r="F1430" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1430" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="1431" spans="1:7">
       <c r="A1431" s="3" t="s">
-        <v>2302</v>
+        <v>2305</v>
       </c>
       <c r="B1431" s="4" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
       <c r="C1431" s="5">
         <v>45202</v>
       </c>
       <c r="D1431" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1431" s="5">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="F1431" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G1431" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="1432" spans="1:7">
       <c r="A1432" s="3" t="s">
-        <v>2302</v>
+        <v>2305</v>
       </c>
       <c r="B1432" s="4" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
       <c r="C1432" s="5">
         <v>45202</v>
       </c>
       <c r="D1432" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1432" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1432" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1432" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="1433" spans="1:7">
       <c r="A1433" s="3" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="B1433" s="4" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="C1433" s="5">
-        <v>46004</v>
+        <v>45202</v>
       </c>
       <c r="D1433" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1433" s="5">
         <v>40</v>
       </c>
       <c r="F1433" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1433" s="5" t="s">
-        <v>1680</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1434" spans="1:7">
       <c r="A1434" s="3" t="s">
-        <v>1280</v>
+        <v>2307</v>
       </c>
       <c r="B1434" s="4" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="C1434" s="5">
-        <v>46019</v>
+        <v>46004</v>
       </c>
       <c r="D1434" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1434" s="5">
         <v>40</v>
       </c>
       <c r="F1434" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1434" s="5" t="s">
-        <v>2307</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="1435" spans="1:7">
       <c r="A1435" s="3" t="s">
-        <v>11</v>
+        <v>1280</v>
       </c>
       <c r="B1435" s="4" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="C1435" s="5">
-        <v>46027</v>
+        <v>46019</v>
       </c>
       <c r="D1435" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1435" s="5">
         <v>40</v>
       </c>
       <c r="F1435" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1435" s="5" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="1436" spans="1:7">
       <c r="A1436" s="3" t="s">
-        <v>1086</v>
+        <v>11</v>
       </c>
       <c r="B1436" s="4" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="C1436" s="5">
-        <v>46036</v>
+        <v>46027</v>
       </c>
       <c r="D1436" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1436" s="5">
         <v>40</v>
       </c>
       <c r="F1436" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1436" s="5" t="s">
-        <v>1106</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="1437" spans="1:7">
       <c r="A1437" s="3" t="s">
-        <v>304</v>
+        <v>1086</v>
       </c>
       <c r="B1437" s="4" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="C1437" s="5">
         <v>46036</v>
       </c>
       <c r="D1437" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1437" s="5">
         <v>40</v>
       </c>
       <c r="F1437" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1437" s="5" t="s">
-        <v>2312</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="1438" spans="1:7">
       <c r="A1438" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1438" s="4" t="s">
-        <v>2311</v>
+        <v>2314</v>
       </c>
       <c r="C1438" s="5">
         <v>46036</v>
       </c>
       <c r="D1438" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1438" s="5">
         <v>40</v>
       </c>
       <c r="F1438" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1438" s="5" t="s">
-        <v>2312</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="1439" spans="1:7">
       <c r="A1439" s="3" t="s">
-        <v>1086</v>
+        <v>304</v>
       </c>
       <c r="B1439" s="4" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="C1439" s="5">
-        <v>46038</v>
+        <v>46036</v>
       </c>
       <c r="D1439" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1439" s="5">
         <v>40</v>
       </c>
       <c r="F1439" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1439" s="5" t="s">
-        <v>50</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="1440" spans="1:7">
       <c r="A1440" s="3" t="s">
-        <v>1052</v>
+        <v>1086</v>
       </c>
       <c r="B1440" s="4" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="C1440" s="5">
         <v>46038</v>
       </c>
       <c r="D1440" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1440" s="5">
         <v>40</v>
       </c>
       <c r="F1440" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1440" s="5" t="s">
-        <v>2315</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1441" spans="1:7">
       <c r="A1441" s="3" t="s">
         <v>1052</v>
       </c>
       <c r="B1441" s="4" t="s">
-        <v>2314</v>
+        <v>2317</v>
       </c>
       <c r="C1441" s="5">
         <v>46038</v>
       </c>
       <c r="D1441" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1441" s="5">
         <v>40</v>
       </c>
       <c r="F1441" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1441" s="5" t="s">
-        <v>2315</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="1442" spans="1:7">
       <c r="A1442" s="3" t="s">
         <v>1052</v>
       </c>
       <c r="B1442" s="4" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="C1442" s="5">
         <v>46038</v>
       </c>
       <c r="D1442" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1442" s="5">
         <v>40</v>
       </c>
       <c r="F1442" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G1442" s="5" t="s">
-        <v>713</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="1443" spans="1:7">
       <c r="A1443" s="3" t="s">
         <v>1052</v>
       </c>
       <c r="B1443" s="4" t="s">
-        <v>2316</v>
+        <v>2319</v>
       </c>
       <c r="C1443" s="5">
         <v>46038</v>
       </c>
       <c r="D1443" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1443" s="5">
         <v>40</v>
       </c>
       <c r="F1443" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1443" s="5" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="1444" spans="1:7">
       <c r="A1444" s="3" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="B1444" s="4" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="C1444" s="5">
-        <v>46051</v>
+        <v>46038</v>
       </c>
       <c r="D1444" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1444" s="5">
         <v>40</v>
       </c>
       <c r="F1444" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1444" s="5" t="s">
-        <v>2318</v>
+        <v>713</v>
       </c>
     </row>
     <row r="1445" spans="1:7">
       <c r="A1445" s="3" t="s">
-        <v>2319</v>
+        <v>1045</v>
       </c>
       <c r="B1445" s="4" t="s">
-        <v>2317</v>
+        <v>2320</v>
       </c>
       <c r="C1445" s="5">
         <v>46051</v>
       </c>
       <c r="D1445" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1445" s="5">
         <v>40</v>
       </c>
       <c r="F1445" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1445" s="5" t="s">
-        <v>117</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="1446" spans="1:7">
       <c r="A1446" s="3" t="s">
-        <v>1045</v>
+        <v>2322</v>
       </c>
       <c r="B1446" s="4" t="s">
         <v>2320</v>
       </c>
       <c r="C1446" s="5">
-        <v>46070</v>
+        <v>46051</v>
       </c>
       <c r="D1446" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1446" s="5">
         <v>40</v>
       </c>
       <c r="F1446" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1446" s="5" t="s">
-        <v>1386</v>
+        <v>117</v>
       </c>
     </row>
     <row r="1447" spans="1:7">
       <c r="A1447" s="3" t="s">
-        <v>2321</v>
+        <v>1045</v>
       </c>
       <c r="B1447" s="4" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="C1447" s="5">
-        <v>46076</v>
+        <v>46070</v>
       </c>
       <c r="D1447" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1447" s="5">
         <v>40</v>
       </c>
       <c r="F1447" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1447" s="5" t="s">
-        <v>1291</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="1448" spans="1:7">
       <c r="A1448" s="3" t="s">
-        <v>1052</v>
+        <v>2324</v>
       </c>
       <c r="B1448" s="4" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="C1448" s="5">
-        <v>46080</v>
+        <v>46076</v>
       </c>
       <c r="D1448" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1448" s="5">
         <v>40</v>
       </c>
       <c r="F1448" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1448" s="5" t="s">
-        <v>2248</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="1449" spans="1:7">
       <c r="A1449" s="3" t="s">
         <v>1052</v>
       </c>
       <c r="B1449" s="4" t="s">
-        <v>2323</v>
+        <v>2326</v>
       </c>
       <c r="C1449" s="5">
         <v>46080</v>
       </c>
       <c r="D1449" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1449" s="5">
         <v>40</v>
       </c>
       <c r="F1449" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1449" s="5" t="s">
-        <v>2248</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="1450" spans="1:7">
       <c r="A1450" s="3" t="s">
-        <v>2324</v>
+        <v>1052</v>
       </c>
       <c r="B1450" s="4" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="C1450" s="5">
-        <v>46082</v>
+        <v>46080</v>
       </c>
       <c r="D1450" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1450" s="5">
         <v>40</v>
       </c>
       <c r="F1450" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1450" s="5" t="s">
-        <v>2048</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="1451" spans="1:7">
       <c r="A1451" s="3" t="s">
-        <v>1086</v>
+        <v>2327</v>
       </c>
       <c r="B1451" s="4" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="C1451" s="5">
-        <v>46083</v>
+        <v>46082</v>
       </c>
       <c r="D1451" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1451" s="5">
         <v>40</v>
       </c>
       <c r="F1451" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1451" s="5" t="s">
-        <v>580</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="1452" spans="1:7">
       <c r="A1452" s="3" t="s">
-        <v>1321</v>
+        <v>1086</v>
       </c>
       <c r="B1452" s="4" t="s">
-        <v>2326</v>
+        <v>2329</v>
       </c>
       <c r="C1452" s="5">
         <v>46083</v>
       </c>
       <c r="D1452" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1452" s="5">
         <v>40</v>
       </c>
       <c r="F1452" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1452" s="5" t="s">
-        <v>235</v>
+        <v>580</v>
       </c>
     </row>
     <row r="1453" spans="1:7">
       <c r="A1453" s="3" t="s">
         <v>1321</v>
       </c>
       <c r="B1453" s="4" t="s">
-        <v>2326</v>
+        <v>2329</v>
       </c>
       <c r="C1453" s="5">
         <v>46083</v>
       </c>
       <c r="D1453" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1453" s="5">
         <v>40</v>
       </c>
       <c r="F1453" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1453" s="5" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="1454" spans="1:7">
       <c r="A1454" s="3" t="s">
-        <v>2324</v>
+        <v>1321</v>
       </c>
       <c r="B1454" s="4" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="C1454" s="5">
-        <v>46107</v>
+        <v>46083</v>
       </c>
       <c r="D1454" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1454" s="5">
         <v>40</v>
       </c>
       <c r="F1454" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1454" s="5" t="s">
-        <v>1291</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1455" spans="1:7">
       <c r="A1455" s="3" t="s">
-        <v>1280</v>
+        <v>2327</v>
       </c>
       <c r="B1455" s="4" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
       <c r="C1455" s="5">
         <v>46107</v>
       </c>
       <c r="D1455" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1455" s="5">
         <v>40</v>
       </c>
       <c r="F1455" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1455" s="5" t="s">
-        <v>2307</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="1456" spans="1:7">
       <c r="A1456" s="3" t="s">
-        <v>2319</v>
+        <v>1280</v>
       </c>
       <c r="B1456" s="4" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="C1456" s="5">
-        <v>46109</v>
+        <v>46107</v>
       </c>
       <c r="D1456" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1456" s="5">
         <v>40</v>
       </c>
       <c r="F1456" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1456" s="5" t="s">
-        <v>1248</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="1457" spans="1:7">
       <c r="A1457" s="3" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="B1457" s="4" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="C1457" s="5">
         <v>46109</v>
       </c>
       <c r="D1457" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1457" s="5">
         <v>40</v>
       </c>
       <c r="F1457" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1457" s="5" t="s">
-        <v>61</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="1458" spans="1:7">
       <c r="A1458" s="3" t="s">
-        <v>1086</v>
+        <v>2324</v>
       </c>
       <c r="B1458" s="4" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="C1458" s="5">
-        <v>46111</v>
+        <v>46109</v>
       </c>
       <c r="D1458" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1458" s="5">
         <v>40</v>
       </c>
       <c r="F1458" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1458" s="5" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1459" spans="1:7">
       <c r="A1459" s="3" t="s">
-        <v>2331</v>
+        <v>1086</v>
       </c>
       <c r="B1459" s="4" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="C1459" s="5">
         <v>46111</v>
       </c>
       <c r="D1459" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1459" s="5">
         <v>40</v>
       </c>
       <c r="F1459" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1459" s="5" t="s">
-        <v>1050</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1460" spans="1:7">
       <c r="A1460" s="3" t="s">
-        <v>1086</v>
+        <v>2334</v>
       </c>
       <c r="B1460" s="4" t="s">
-        <v>2332</v>
+        <v>2335</v>
       </c>
       <c r="C1460" s="5">
         <v>46111</v>
       </c>
       <c r="D1460" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1460" s="5">
         <v>40</v>
       </c>
       <c r="F1460" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1460" s="5" t="s">
-        <v>362</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="1461" spans="1:7">
       <c r="A1461" s="3" t="s">
-        <v>2319</v>
+        <v>1086</v>
       </c>
       <c r="B1461" s="4" t="s">
-        <v>2332</v>
+        <v>2335</v>
       </c>
       <c r="C1461" s="5">
         <v>46111</v>
       </c>
       <c r="D1461" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1461" s="5">
         <v>40</v>
       </c>
       <c r="F1461" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1461" s="5" t="s">
-        <v>2333</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1462" spans="1:7">
       <c r="A1462" s="3" t="s">
-        <v>1071</v>
+        <v>2322</v>
       </c>
       <c r="B1462" s="4" t="s">
-        <v>2332</v>
+        <v>2335</v>
       </c>
       <c r="C1462" s="5">
         <v>46111</v>
       </c>
       <c r="D1462" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1462" s="5">
         <v>40</v>
       </c>
       <c r="F1462" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1462" s="5" t="s">
-        <v>1220</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="1463" spans="1:7">
       <c r="A1463" s="3" t="s">
-        <v>2319</v>
+        <v>1071</v>
       </c>
       <c r="B1463" s="4" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="C1463" s="5">
         <v>46111</v>
       </c>
       <c r="D1463" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1463" s="5">
         <v>40</v>
       </c>
       <c r="F1463" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1463" s="5" t="s">
-        <v>2335</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="1464" spans="1:7">
       <c r="A1464" s="3" t="s">
-        <v>2324</v>
+        <v>2322</v>
       </c>
       <c r="B1464" s="4" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="C1464" s="5">
-        <v>46098</v>
+        <v>46111</v>
       </c>
       <c r="D1464" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1464" s="5">
         <v>40</v>
       </c>
       <c r="F1464" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1464" s="5" t="s">
-        <v>1085</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="1465" spans="1:7">
       <c r="A1465" s="3" t="s">
-        <v>2304</v>
+        <v>2327</v>
       </c>
       <c r="B1465" s="4" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="C1465" s="5">
         <v>46098</v>
       </c>
       <c r="D1465" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1465" s="5">
         <v>40</v>
       </c>
       <c r="F1465" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1465" s="5" t="s">
-        <v>2025</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="1466" spans="1:7">
       <c r="A1466" s="3" t="s">
-        <v>2338</v>
+        <v>2307</v>
       </c>
       <c r="B1466" s="4" t="s">
-        <v>2337</v>
+        <v>2340</v>
       </c>
       <c r="C1466" s="5">
         <v>46098</v>
       </c>
       <c r="D1466" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1466" s="5">
         <v>40</v>
       </c>
       <c r="F1466" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1466" s="5" t="s">
-        <v>2339</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1467" spans="1:7">
       <c r="A1467" s="3" t="s">
-        <v>2324</v>
+        <v>2341</v>
       </c>
       <c r="B1467" s="4" t="s">
         <v>2340</v>
       </c>
       <c r="C1467" s="5">
-        <v>46105</v>
+        <v>46098</v>
       </c>
       <c r="D1467" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1467" s="5">
         <v>40</v>
       </c>
       <c r="F1467" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1467" s="5" t="s">
-        <v>1509</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="1468" spans="1:7">
       <c r="A1468" s="3" t="s">
-        <v>1280</v>
+        <v>2327</v>
       </c>
       <c r="B1468" s="4" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="C1468" s="5">
         <v>46105</v>
       </c>
       <c r="D1468" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1468" s="5">
         <v>40</v>
       </c>
       <c r="F1468" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1468" s="5" t="s">
-        <v>2342</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="1469" spans="1:7">
       <c r="A1469" s="3" t="s">
-        <v>1321</v>
+        <v>1280</v>
       </c>
       <c r="B1469" s="4" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="C1469" s="5">
-        <v>46115</v>
+        <v>46105</v>
       </c>
       <c r="D1469" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1469" s="5">
         <v>40</v>
       </c>
       <c r="F1469" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1469" s="5" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="1470" spans="1:7">
       <c r="A1470" s="3" t="s">
         <v>1321</v>
       </c>
       <c r="B1470" s="4" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="C1470" s="5">
         <v>46115</v>
       </c>
       <c r="D1470" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1470" s="5">
         <v>40</v>
       </c>
       <c r="F1470" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1470" s="5" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="1471" spans="1:7">
       <c r="A1471" s="3" t="s">
-        <v>1086</v>
+        <v>1321</v>
       </c>
       <c r="B1471" s="4" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="C1471" s="5">
-        <v>46118</v>
+        <v>46115</v>
       </c>
       <c r="D1471" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1471" s="5">
         <v>40</v>
       </c>
       <c r="F1471" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1471" s="5" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="1472" spans="1:7">
       <c r="A1472" s="3" t="s">
-        <v>62</v>
+        <v>1086</v>
       </c>
       <c r="B1472" s="4" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="C1472" s="5">
-        <v>46124</v>
+        <v>46118</v>
       </c>
       <c r="D1472" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1472" s="5">
         <v>40</v>
       </c>
       <c r="F1472" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1472" s="5" t="s">
-        <v>52</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="1473" spans="1:7">
       <c r="A1473" s="3" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="B1473" s="4" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
       <c r="C1473" s="5">
         <v>46124</v>
       </c>
       <c r="D1473" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1473" s="5">
         <v>40</v>
       </c>
       <c r="F1473" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1473" s="5" t="s">
-        <v>2348</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1474" spans="1:7">
       <c r="A1474" s="3" t="s">
-        <v>1081</v>
+        <v>11</v>
       </c>
       <c r="B1474" s="4" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="C1474" s="5">
-        <v>46128</v>
+        <v>46124</v>
       </c>
       <c r="D1474" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1474" s="5">
         <v>40</v>
       </c>
       <c r="F1474" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1474" s="5" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="1475" spans="1:7">
       <c r="A1475" s="3" t="s">
-        <v>11</v>
+        <v>1081</v>
       </c>
       <c r="B1475" s="4" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="C1475" s="5">
         <v>46128</v>
       </c>
       <c r="D1475" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1475" s="5">
         <v>40</v>
       </c>
       <c r="F1475" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1475" s="5" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="1476" spans="1:7">
       <c r="A1476" s="3" t="s">
-        <v>2319</v>
+        <v>11</v>
       </c>
       <c r="B1476" s="4" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="C1476" s="5">
-        <v>46136</v>
+        <v>46128</v>
       </c>
       <c r="D1476" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1476" s="5">
         <v>40</v>
       </c>
       <c r="F1476" s="5" t="s">
-        <v>2354</v>
+        <v>15</v>
       </c>
       <c r="G1476" s="5" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="1477" spans="1:7">
       <c r="A1477" s="3" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B1477" s="4" t="s">
-        <v>2353</v>
+        <v>2356</v>
       </c>
       <c r="C1477" s="5">
         <v>46136</v>
       </c>
       <c r="D1477" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1477" s="5">
         <v>40</v>
       </c>
       <c r="F1477" s="5" t="s">
-        <v>15</v>
+        <v>2357</v>
       </c>
       <c r="G1477" s="5" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="1478" spans="1:7">
       <c r="A1478" s="3" t="s">
-        <v>1086</v>
+        <v>2322</v>
       </c>
       <c r="B1478" s="4" t="s">
-        <v>2357</v>
+        <v>2356</v>
       </c>
       <c r="C1478" s="5">
-        <v>46142</v>
+        <v>46136</v>
       </c>
       <c r="D1478" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1478" s="5">
         <v>40</v>
       </c>
       <c r="F1478" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1478" s="5" t="s">
-        <v>2318</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="1479" spans="1:7">
       <c r="A1479" s="3" t="s">
-        <v>2319</v>
+        <v>1086</v>
       </c>
       <c r="B1479" s="4" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="C1479" s="5">
-        <v>46147</v>
+        <v>46142</v>
       </c>
       <c r="D1479" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1479" s="5">
         <v>40</v>
       </c>
       <c r="F1479" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1479" s="5" t="s">
-        <v>2019</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="1480" spans="1:7">
       <c r="A1480" s="3" t="s">
-        <v>1071</v>
+        <v>2322</v>
       </c>
       <c r="B1480" s="4" t="s">
-        <v>2358</v>
+        <v>2361</v>
       </c>
       <c r="C1480" s="5">
         <v>46147</v>
       </c>
       <c r="D1480" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1480" s="5">
         <v>40</v>
       </c>
       <c r="F1480" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1480" s="5" t="s">
-        <v>2359</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="1481" spans="1:7">
       <c r="A1481" s="3" t="s">
-        <v>1052</v>
+        <v>1071</v>
       </c>
       <c r="B1481" s="4" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="C1481" s="5">
         <v>46147</v>
       </c>
       <c r="D1481" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1481" s="5">
         <v>40</v>
       </c>
       <c r="F1481" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1481" s="5" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="1482" spans="1:7">
       <c r="A1482" s="3" t="s">
-        <v>2362</v>
+        <v>1052</v>
       </c>
       <c r="B1482" s="4" t="s">
         <v>2363</v>
       </c>
       <c r="C1482" s="5">
         <v>46147</v>
       </c>
       <c r="D1482" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1482" s="5">
         <v>40</v>
       </c>
       <c r="F1482" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1482" s="5" t="s">
         <v>2364</v>
       </c>
     </row>
     <row r="1483" spans="1:7">
       <c r="A1483" s="3" t="s">
-        <v>1086</v>
+        <v>2365</v>
       </c>
       <c r="B1483" s="4" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="C1483" s="5">
-        <v>46156</v>
+        <v>46147</v>
       </c>
       <c r="D1483" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1483" s="5">
         <v>40</v>
       </c>
       <c r="F1483" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1483" s="5" t="s">
-        <v>2030</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="1484" spans="1:7">
       <c r="A1484" s="3" t="s">
-        <v>2304</v>
+        <v>1086</v>
       </c>
       <c r="B1484" s="4" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="C1484" s="5">
-        <v>46170</v>
+        <v>46156</v>
       </c>
       <c r="D1484" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1484" s="5">
         <v>40</v>
       </c>
       <c r="F1484" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1484" s="5" t="s">
-        <v>2367</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="1485" spans="1:7">
       <c r="A1485" s="3" t="s">
-        <v>2304</v>
+        <v>2307</v>
       </c>
       <c r="B1485" s="4" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="C1485" s="5">
         <v>46170</v>
       </c>
       <c r="D1485" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1485" s="5">
         <v>40</v>
       </c>
       <c r="F1485" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1485" s="5" t="s">
-        <v>1694</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="1486" spans="1:7">
       <c r="A1486" s="3" t="s">
-        <v>2324</v>
+        <v>2307</v>
       </c>
       <c r="B1486" s="4" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="C1486" s="5">
         <v>46170</v>
       </c>
       <c r="D1486" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1486" s="5">
         <v>40</v>
       </c>
       <c r="F1486" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1486" s="5" t="s">
-        <v>2370</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="1487" spans="1:7">
       <c r="A1487" s="3" t="s">
-        <v>2324</v>
+        <v>2327</v>
       </c>
       <c r="B1487" s="4" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="C1487" s="5">
-        <v>46179</v>
+        <v>46170</v>
       </c>
       <c r="D1487" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1487" s="5">
         <v>40</v>
       </c>
       <c r="F1487" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1487" s="5" t="s">
-        <v>604</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="1488" spans="1:7">
       <c r="A1488" s="3" t="s">
-        <v>62</v>
+        <v>2327</v>
       </c>
       <c r="B1488" s="4" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="C1488" s="5">
-        <v>46184</v>
+        <v>46179</v>
       </c>
       <c r="D1488" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1488" s="5">
         <v>40</v>
       </c>
       <c r="F1488" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1488" s="5" t="s">
-        <v>2373</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1489" spans="1:7">
       <c r="A1489" s="3" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="B1489" s="4" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="C1489" s="5">
         <v>46184</v>
       </c>
       <c r="D1489" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1489" s="5">
         <v>40</v>
       </c>
       <c r="F1489" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1489" s="5" t="s">
-        <v>685</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="1490" spans="1:7">
       <c r="A1490" s="3" t="s">
-        <v>1086</v>
+        <v>11</v>
       </c>
       <c r="B1490" s="4" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="C1490" s="5">
-        <v>46190</v>
+        <v>46184</v>
       </c>
       <c r="D1490" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1490" s="5">
         <v>40</v>
       </c>
       <c r="F1490" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1490" s="5" t="s">
-        <v>1184</v>
+        <v>685</v>
       </c>
     </row>
     <row r="1491" spans="1:7">
       <c r="A1491" s="3" t="s">
-        <v>2376</v>
+        <v>1086</v>
       </c>
       <c r="B1491" s="4" t="s">
-        <v>2375</v>
+        <v>2378</v>
       </c>
       <c r="C1491" s="5">
         <v>46190</v>
       </c>
       <c r="D1491" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1491" s="5">
         <v>40</v>
       </c>
       <c r="F1491" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1491" s="5" t="s">
-        <v>2274</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="1492" spans="1:7">
       <c r="A1492" s="3" t="s">
-        <v>267</v>
+        <v>2379</v>
       </c>
       <c r="B1492" s="4" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="C1492" s="5">
-        <v>46206</v>
+        <v>46190</v>
       </c>
       <c r="D1492" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1492" s="5">
         <v>40</v>
       </c>
       <c r="F1492" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1492" s="5" t="s">
-        <v>434</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="1493" spans="1:7">
       <c r="A1493" s="3" t="s">
-        <v>1052</v>
+        <v>267</v>
       </c>
       <c r="B1493" s="4" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="C1493" s="5">
-        <v>46213</v>
+        <v>46206</v>
       </c>
       <c r="D1493" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1493" s="5">
         <v>40</v>
       </c>
       <c r="F1493" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1493" s="5" t="s">
-        <v>2379</v>
+        <v>434</v>
       </c>
     </row>
     <row r="1494" spans="1:7">
       <c r="A1494" s="3" t="s">
-        <v>2380</v>
+        <v>1052</v>
       </c>
       <c r="B1494" s="4" t="s">
         <v>2381</v>
       </c>
       <c r="C1494" s="5">
         <v>46213</v>
       </c>
       <c r="D1494" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1494" s="5">
         <v>40</v>
       </c>
       <c r="F1494" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1494" s="5" t="s">
-        <v>42</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="1495" spans="1:7">
       <c r="A1495" s="3" t="s">
-        <v>1086</v>
+        <v>2383</v>
       </c>
       <c r="B1495" s="4" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="C1495" s="5">
         <v>46213</v>
       </c>
       <c r="D1495" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1495" s="5">
         <v>40</v>
       </c>
       <c r="F1495" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1495" s="5" t="s">
-        <v>1360</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1496" spans="1:7">
       <c r="A1496" s="3" t="s">
-        <v>1052</v>
+        <v>1086</v>
       </c>
       <c r="B1496" s="4" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="C1496" s="5">
         <v>46213</v>
       </c>
       <c r="D1496" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1496" s="5">
         <v>40</v>
       </c>
       <c r="F1496" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1496" s="5" t="s">
-        <v>2384</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="1497" spans="1:7">
       <c r="A1497" s="3" t="s">
-        <v>1086</v>
+        <v>1052</v>
       </c>
       <c r="B1497" s="4" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="C1497" s="5">
         <v>46213</v>
       </c>
       <c r="D1497" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1497" s="5">
         <v>40</v>
       </c>
       <c r="F1497" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1497" s="5" t="s">
-        <v>1452</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="1498" spans="1:7">
       <c r="A1498" s="3" t="s">
-        <v>1052</v>
+        <v>1086</v>
       </c>
       <c r="B1498" s="4" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="C1498" s="5">
         <v>46213</v>
       </c>
       <c r="D1498" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1498" s="5">
         <v>40</v>
       </c>
       <c r="F1498" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1498" s="5" t="s">
-        <v>855</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="1499" spans="1:7">
       <c r="A1499" s="3" t="s">
-        <v>2321</v>
+        <v>1052</v>
       </c>
       <c r="B1499" s="4" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="C1499" s="5">
         <v>46213</v>
       </c>
       <c r="D1499" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1499" s="5">
         <v>40</v>
       </c>
       <c r="F1499" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1499" s="5" t="s">
-        <v>1061</v>
+        <v>855</v>
       </c>
     </row>
     <row r="1500" spans="1:7">
       <c r="A1500" s="3" t="s">
-        <v>1052</v>
+        <v>2324</v>
       </c>
       <c r="B1500" s="4" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="C1500" s="5">
-        <v>46214</v>
+        <v>46213</v>
       </c>
       <c r="D1500" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1500" s="5">
         <v>40</v>
       </c>
       <c r="F1500" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1500" s="5" t="s">
-        <v>2389</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="1501" spans="1:7">
       <c r="A1501" s="3" t="s">
-        <v>2319</v>
+        <v>1052</v>
       </c>
       <c r="B1501" s="4" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="C1501" s="5">
-        <v>46229</v>
+        <v>46214</v>
       </c>
       <c r="D1501" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1501" s="5">
         <v>40</v>
       </c>
       <c r="F1501" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1501" s="5" t="s">
-        <v>702</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="1502" spans="1:7">
       <c r="A1502" s="3" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B1502" s="4" t="s">
-        <v>2390</v>
+        <v>2393</v>
       </c>
       <c r="C1502" s="5">
         <v>46229</v>
       </c>
       <c r="D1502" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1502" s="5">
         <v>40</v>
       </c>
       <c r="F1502" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1502" s="5" t="s">
-        <v>2244</v>
+        <v>702</v>
       </c>
     </row>
     <row r="1503" spans="1:7">
       <c r="A1503" s="3" t="s">
-        <v>1086</v>
+        <v>2322</v>
       </c>
       <c r="B1503" s="4" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="C1503" s="5">
-        <v>46235</v>
+        <v>46229</v>
       </c>
       <c r="D1503" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1503" s="5">
         <v>40</v>
       </c>
       <c r="F1503" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1503" s="5" t="s">
-        <v>729</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="1504" spans="1:7">
       <c r="A1504" s="3" t="s">
-        <v>2331</v>
+        <v>1086</v>
       </c>
       <c r="B1504" s="4" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="C1504" s="5">
-        <v>46244</v>
+        <v>46235</v>
       </c>
       <c r="D1504" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1504" s="5">
         <v>40</v>
       </c>
       <c r="F1504" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1504" s="5" t="s">
-        <v>2393</v>
+        <v>729</v>
       </c>
     </row>
     <row r="1505" spans="1:7">
       <c r="A1505" s="3" t="s">
-        <v>1052</v>
+        <v>2334</v>
       </c>
       <c r="B1505" s="4" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="C1505" s="5">
-        <v>46246</v>
+        <v>46244</v>
       </c>
       <c r="D1505" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1505" s="5">
         <v>40</v>
       </c>
       <c r="F1505" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1505" s="5" t="s">
-        <v>867</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="1506" spans="1:7">
       <c r="A1506" s="3" t="s">
         <v>1052</v>
       </c>
       <c r="B1506" s="4" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
       <c r="C1506" s="5">
         <v>46246</v>
       </c>
       <c r="D1506" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1506" s="5">
         <v>40</v>
       </c>
       <c r="F1506" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1506" s="5" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="1507" spans="1:7">
       <c r="A1507" s="3" t="s">
-        <v>1086</v>
+        <v>1052</v>
       </c>
       <c r="B1507" s="4" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="C1507" s="5">
-        <v>46247</v>
+        <v>46246</v>
       </c>
       <c r="D1507" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1507" s="5">
         <v>40</v>
       </c>
       <c r="F1507" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1507" s="5" t="s">
-        <v>2396</v>
+        <v>867</v>
       </c>
     </row>
     <row r="1508" spans="1:7">
       <c r="A1508" s="3" t="s">
         <v>1086</v>
       </c>
       <c r="B1508" s="4" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="C1508" s="5">
-        <v>46254</v>
+        <v>46247</v>
       </c>
       <c r="D1508" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1508" s="5">
         <v>40</v>
       </c>
       <c r="F1508" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1508" s="5" t="s">
-        <v>604</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="1509" spans="1:7">
       <c r="A1509" s="3" t="s">
-        <v>2398</v>
+        <v>1086</v>
       </c>
       <c r="B1509" s="4" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="C1509" s="5">
-        <v>46256</v>
+        <v>46254</v>
       </c>
       <c r="D1509" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1509" s="5">
         <v>40</v>
       </c>
       <c r="F1509" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1509" s="5" t="s">
-        <v>1812</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1510" spans="1:7">
       <c r="A1510" s="3" t="s">
-        <v>1086</v>
+        <v>2401</v>
       </c>
       <c r="B1510" s="4" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="C1510" s="5">
-        <v>46255</v>
+        <v>46256</v>
       </c>
       <c r="D1510" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1510" s="5">
         <v>40</v>
       </c>
       <c r="F1510" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1510" s="5" t="s">
-        <v>1353</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="1511" spans="1:7">
       <c r="A1511" s="3" t="s">
-        <v>1052</v>
+        <v>1086</v>
       </c>
       <c r="B1511" s="4" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="C1511" s="5">
-        <v>46259</v>
+        <v>46255</v>
       </c>
       <c r="D1511" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1511" s="5">
         <v>40</v>
       </c>
       <c r="F1511" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1511" s="5" t="s">
-        <v>330</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="1512" spans="1:7">
       <c r="A1512" s="3" t="s">
-        <v>11</v>
+        <v>1052</v>
       </c>
       <c r="B1512" s="4" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="C1512" s="5">
-        <v>46145</v>
+        <v>46259</v>
       </c>
       <c r="D1512" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1512" s="5">
         <v>40</v>
       </c>
       <c r="F1512" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1512" s="5" t="s">
-        <v>2403</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1513" spans="1:7">
       <c r="A1513" s="3" t="s">
-        <v>2321</v>
+        <v>11</v>
       </c>
       <c r="B1513" s="4" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="C1513" s="5">
-        <v>46902</v>
+        <v>46145</v>
       </c>
       <c r="D1513" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1513" s="5">
         <v>40</v>
       </c>
       <c r="F1513" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1513" s="5" t="s">
-        <v>709</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="1514" spans="1:7">
       <c r="A1514" s="3" t="s">
-        <v>2405</v>
+        <v>2324</v>
       </c>
       <c r="B1514" s="4" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="C1514" s="5">
-        <v>47003</v>
+        <v>46902</v>
       </c>
       <c r="D1514" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1514" s="5">
         <v>40</v>
       </c>
       <c r="F1514" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1514" s="5" t="s">
-        <v>2407</v>
+        <v>709</v>
       </c>
     </row>
     <row r="1515" spans="1:7">
       <c r="A1515" s="3" t="s">
-        <v>405</v>
+        <v>2408</v>
       </c>
       <c r="B1515" s="4" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="C1515" s="5">
-        <v>47004</v>
+        <v>47003</v>
       </c>
       <c r="D1515" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1515" s="5">
         <v>40</v>
       </c>
       <c r="F1515" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1515" s="5" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="1516" spans="1:7">
       <c r="A1516" s="3" t="s">
         <v>405</v>
       </c>
       <c r="B1516" s="4" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="C1516" s="5">
-        <v>47021</v>
+        <v>47004</v>
       </c>
       <c r="D1516" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1516" s="5">
         <v>40</v>
       </c>
       <c r="F1516" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1516" s="5" t="s">
-        <v>1639</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="1517" spans="1:7">
       <c r="A1517" s="3" t="s">
-        <v>749</v>
+        <v>405</v>
       </c>
       <c r="B1517" s="4" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="C1517" s="5">
-        <v>47039</v>
+        <v>47021</v>
       </c>
       <c r="D1517" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1517" s="5">
         <v>40</v>
       </c>
       <c r="F1517" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1517" s="5" t="s">
-        <v>2412</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="1518" spans="1:7">
       <c r="A1518" s="3" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
       <c r="B1518" s="4" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="C1518" s="5">
-        <v>47043</v>
+        <v>47039</v>
       </c>
       <c r="D1518" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1518" s="5">
         <v>40</v>
       </c>
       <c r="F1518" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1518" s="5" t="s">
-        <v>1119</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="1519" spans="1:7">
       <c r="A1519" s="3" t="s">
-        <v>405</v>
+        <v>758</v>
       </c>
       <c r="B1519" s="4" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="C1519" s="5">
-        <v>47045</v>
+        <v>47043</v>
       </c>
       <c r="D1519" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1519" s="5">
         <v>40</v>
       </c>
       <c r="F1519" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1519" s="5" t="s">
-        <v>808</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1520" spans="1:7">
       <c r="A1520" s="3" t="s">
-        <v>758</v>
+        <v>405</v>
       </c>
       <c r="B1520" s="4" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="C1520" s="5">
-        <v>47051</v>
+        <v>47045</v>
       </c>
       <c r="D1520" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1520" s="5">
         <v>40</v>
       </c>
       <c r="F1520" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1520" s="5" t="s">
-        <v>2416</v>
+        <v>808</v>
       </c>
     </row>
     <row r="1521" spans="1:7">
       <c r="A1521" s="3" t="s">
-        <v>692</v>
+        <v>758</v>
       </c>
       <c r="B1521" s="4" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="C1521" s="5">
-        <v>47089</v>
+        <v>47051</v>
       </c>
       <c r="D1521" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1521" s="5">
         <v>40</v>
       </c>
       <c r="F1521" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1521" s="5" t="s">
-        <v>568</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="1522" spans="1:7">
       <c r="A1522" s="3" t="s">
-        <v>758</v>
+        <v>692</v>
       </c>
       <c r="B1522" s="4" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="C1522" s="5">
-        <v>47091</v>
+        <v>47089</v>
       </c>
       <c r="D1522" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1522" s="5">
         <v>40</v>
       </c>
       <c r="F1522" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1522" s="5" t="s">
-        <v>988</v>
+        <v>568</v>
       </c>
     </row>
     <row r="1523" spans="1:7">
       <c r="A1523" s="3" t="s">
-        <v>2138</v>
+        <v>758</v>
       </c>
       <c r="B1523" s="4" t="s">
-        <v>2418</v>
+        <v>2421</v>
       </c>
       <c r="C1523" s="5">
         <v>47091</v>
       </c>
       <c r="D1523" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1523" s="5">
         <v>40</v>
       </c>
       <c r="F1523" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1523" s="5" t="s">
-        <v>568</v>
+        <v>988</v>
       </c>
     </row>
     <row r="1524" spans="1:7">
       <c r="A1524" s="3" t="s">
-        <v>412</v>
+        <v>2138</v>
       </c>
       <c r="B1524" s="4" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="C1524" s="5">
-        <v>47097</v>
+        <v>47091</v>
       </c>
       <c r="D1524" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1524" s="5">
         <v>40</v>
       </c>
       <c r="F1524" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1524" s="5" t="s">
-        <v>2420</v>
+        <v>568</v>
       </c>
     </row>
     <row r="1525" spans="1:7">
       <c r="A1525" s="3" t="s">
         <v>412</v>
       </c>
       <c r="B1525" s="4" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="C1525" s="5">
-        <v>47098</v>
+        <v>47097</v>
       </c>
       <c r="D1525" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1525" s="5">
         <v>40</v>
       </c>
       <c r="F1525" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1525" s="5" t="s">
-        <v>2110</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="1526" spans="1:7">
       <c r="A1526" s="3" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="B1526" s="4" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="C1526" s="5">
-        <v>47117</v>
+        <v>47098</v>
       </c>
       <c r="D1526" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1526" s="5">
         <v>40</v>
       </c>
       <c r="F1526" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1526" s="5" t="s">
-        <v>2423</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="1527" spans="1:7">
       <c r="A1527" s="3" t="s">
-        <v>749</v>
+        <v>395</v>
       </c>
       <c r="B1527" s="4" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="C1527" s="5">
-        <v>47129</v>
+        <v>47117</v>
       </c>
       <c r="D1527" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1527" s="5">
         <v>40</v>
       </c>
       <c r="F1527" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1527" s="5" t="s">
-        <v>1482</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="1528" spans="1:7">
       <c r="A1528" s="3" t="s">
         <v>749</v>
       </c>
       <c r="B1528" s="4" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="C1528" s="5">
-        <v>47143</v>
+        <v>47129</v>
       </c>
       <c r="D1528" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1528" s="5">
         <v>40</v>
       </c>
       <c r="F1528" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1528" s="5" t="s">
-        <v>2426</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="1529" spans="1:7">
       <c r="A1529" s="3" t="s">
         <v>749</v>
       </c>
       <c r="B1529" s="4" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="C1529" s="5">
-        <v>47154</v>
+        <v>47143</v>
       </c>
       <c r="D1529" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1529" s="5">
         <v>40</v>
       </c>
       <c r="F1529" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1529" s="5" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="1530" spans="1:7">
       <c r="A1530" s="3" t="s">
         <v>749</v>
       </c>
       <c r="B1530" s="4" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="C1530" s="5">
-        <v>47179</v>
+        <v>47154</v>
       </c>
       <c r="D1530" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1530" s="5">
         <v>40</v>
       </c>
       <c r="F1530" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1530" s="5" t="s">
-        <v>1731</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="1531" spans="1:7">
       <c r="A1531" s="3" t="s">
-        <v>2405</v>
+        <v>749</v>
       </c>
       <c r="B1531" s="4" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="C1531" s="5">
-        <v>47181</v>
+        <v>47179</v>
       </c>
       <c r="D1531" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1531" s="5">
         <v>40</v>
       </c>
       <c r="F1531" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1531" s="5" t="s">
-        <v>2431</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="1532" spans="1:7">
       <c r="A1532" s="3" t="s">
-        <v>692</v>
+        <v>2408</v>
       </c>
       <c r="B1532" s="4" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="C1532" s="5">
-        <v>47217</v>
+        <v>47181</v>
       </c>
       <c r="D1532" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1532" s="5">
         <v>40</v>
       </c>
       <c r="F1532" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1532" s="5" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="1533" spans="1:7">
       <c r="A1533" s="3" t="s">
-        <v>405</v>
+        <v>692</v>
       </c>
       <c r="B1533" s="4" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="C1533" s="5">
-        <v>47220</v>
+        <v>47217</v>
       </c>
       <c r="D1533" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1533" s="5">
         <v>40</v>
       </c>
       <c r="F1533" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1533" s="5" t="s">
-        <v>163</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="1534" spans="1:7">
       <c r="A1534" s="3" t="s">
-        <v>749</v>
+        <v>405</v>
       </c>
       <c r="B1534" s="4" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="C1534" s="5">
-        <v>47226</v>
+        <v>47220</v>
       </c>
       <c r="D1534" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1534" s="5">
         <v>40</v>
       </c>
       <c r="F1534" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1534" s="5" t="s">
-        <v>2436</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1535" spans="1:7">
       <c r="A1535" s="3" t="s">
-        <v>692</v>
+        <v>749</v>
       </c>
       <c r="B1535" s="4" t="s">
-        <v>2437</v>
-[...1 lines deleted...]
-      <c r="C1535" s="5" t="s">
         <v>2438</v>
       </c>
+      <c r="C1535" s="5">
+        <v>47226</v>
+      </c>
       <c r="D1535" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1535" s="5">
         <v>40</v>
       </c>
       <c r="F1535" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1535" s="5" t="s">
-        <v>592</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="1536" spans="1:7">
       <c r="A1536" s="3" t="s">
         <v>692</v>
       </c>
       <c r="B1536" s="4" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="C1536" s="5" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="D1536" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1536" s="5">
         <v>40</v>
       </c>
       <c r="F1536" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1536" s="5" t="s">
-        <v>1993</v>
+        <v>592</v>
       </c>
     </row>
     <row r="1537" spans="1:7">
       <c r="A1537" s="3" t="s">
-        <v>2441</v>
+        <v>692</v>
       </c>
       <c r="B1537" s="4" t="s">
         <v>2442</v>
       </c>
       <c r="C1537" s="5" t="s">
         <v>2443</v>
       </c>
       <c r="D1537" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1537" s="5">
         <v>40</v>
       </c>
       <c r="F1537" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1537" s="5" t="s">
-        <v>1017</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1538" spans="1:7">
       <c r="A1538" s="3" t="s">
-        <v>686</v>
+        <v>2444</v>
       </c>
       <c r="B1538" s="4" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="C1538" s="5" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="D1538" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1538" s="5">
         <v>40</v>
       </c>
       <c r="F1538" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1538" s="5" t="s">
-        <v>1324</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="1539" spans="1:7">
       <c r="A1539" s="3" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="B1539" s="4" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="C1539" s="5" t="s">
         <v>2446</v>
       </c>
       <c r="D1539" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1539" s="5">
         <v>40</v>
       </c>
       <c r="F1539" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1539" s="5" t="s">
-        <v>2447</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="1540" spans="1:7">
       <c r="A1540" s="3" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="B1540" s="4" t="s">
         <v>2448</v>
       </c>
       <c r="C1540" s="5" t="s">
         <v>2449</v>
       </c>
       <c r="D1540" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1540" s="5">
         <v>40</v>
       </c>
       <c r="F1540" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1540" s="5" t="s">
-        <v>262</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="1541" spans="1:7">
       <c r="A1541" s="3" t="s">
-        <v>2450</v>
+        <v>686</v>
       </c>
       <c r="B1541" s="4" t="s">
         <v>2451</v>
       </c>
       <c r="C1541" s="5" t="s">
         <v>2452</v>
       </c>
       <c r="D1541" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1541" s="5">
         <v>40</v>
       </c>
       <c r="F1541" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1541" s="5" t="s">
-        <v>1061</v>
+        <v>262</v>
       </c>
     </row>
     <row r="1542" spans="1:7">
       <c r="A1542" s="3" t="s">
         <v>2453</v>
       </c>
       <c r="B1542" s="4" t="s">
         <v>2454</v>
       </c>
       <c r="C1542" s="5" t="s">
         <v>2455</v>
       </c>
       <c r="D1542" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1542" s="5">
         <v>40</v>
       </c>
       <c r="F1542" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1542" s="5" t="s">
-        <v>280</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="1543" spans="1:7">
       <c r="A1543" s="3" t="s">
-        <v>686</v>
+        <v>2456</v>
       </c>
       <c r="B1543" s="4" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="C1543" s="5" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="D1543" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1543" s="5">
         <v>40</v>
       </c>
       <c r="F1543" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1543" s="5" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1544" spans="1:7">
       <c r="A1544" s="3" t="s">
-        <v>2450</v>
+        <v>686</v>
       </c>
       <c r="B1544" s="4" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="C1544" s="5" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="D1544" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1544" s="5">
         <v>40</v>
       </c>
       <c r="F1544" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1544" s="5" t="s">
-        <v>362</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1545" spans="1:7">
       <c r="A1545" s="3" t="s">
-        <v>2441</v>
+        <v>2453</v>
       </c>
       <c r="B1545" s="4" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="C1545" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1545" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1545" s="5">
         <v>40</v>
       </c>
       <c r="F1545" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1545" s="5" t="s">
-        <v>310</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1546" spans="1:7">
       <c r="A1546" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1546" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1546" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1546" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1546" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1546" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1546" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1547" spans="1:7">
       <c r="A1547" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1547" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1547" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1547" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1547" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1547" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1547" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1548" spans="1:7">
       <c r="A1548" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1548" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1548" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1548" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1548" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1548" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1548" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1549" spans="1:7">
       <c r="A1549" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1549" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1549" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1549" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1549" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1549" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1549" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1550" spans="1:7">
       <c r="A1550" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1550" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1550" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1550" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1550" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1550" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1550" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1551" spans="1:7">
       <c r="A1551" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1551" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1551" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1551" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1551" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1551" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1551" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1552" spans="1:7">
       <c r="A1552" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1552" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1552" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1552" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1552" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1552" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1552" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1553" spans="1:7">
       <c r="A1553" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1553" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1553" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1553" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1553" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1553" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1553" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1554" spans="1:7">
       <c r="A1554" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1554" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1554" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1554" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1554" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1554" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1554" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1555" spans="1:7">
       <c r="A1555" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1555" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1555" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1555" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1555" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1555" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1555" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1556" spans="1:7">
       <c r="A1556" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1556" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1556" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1556" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1556" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1556" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1556" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1557" spans="1:7">
       <c r="A1557" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1557" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1557" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1557" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1557" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1557" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1557" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1558" spans="1:7">
       <c r="A1558" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1558" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1558" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1558" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1558" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1558" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1558" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1559" spans="1:7">
       <c r="A1559" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1559" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1559" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1559" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1559" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1559" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1559" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1560" spans="1:7">
       <c r="A1560" s="3" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B1560" s="4" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C1560" s="5" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D1560" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1560" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1560" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1560" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1561" spans="1:7">
       <c r="A1561" s="3" t="s">
-        <v>2461</v>
+        <v>2444</v>
       </c>
       <c r="B1561" s="4" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C1561" s="5" t="s">
         <v>2462</v>
       </c>
-      <c r="C1561" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1561" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1561" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1561" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1561" s="5" t="s">
-        <v>729</v>
+        <v>310</v>
       </c>
     </row>
     <row r="1562" spans="1:7">
       <c r="A1562" s="3" t="s">
-        <v>692</v>
+        <v>2464</v>
       </c>
       <c r="B1562" s="4" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="C1562" s="5" t="s">
-        <v>2440</v>
+        <v>2466</v>
       </c>
       <c r="D1562" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1562" s="5">
         <v>40</v>
       </c>
       <c r="F1562" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1562" s="5" t="s">
-        <v>816</v>
+        <v>729</v>
       </c>
     </row>
     <row r="1563" spans="1:7">
       <c r="A1563" s="3" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="B1563" s="4" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="C1563" s="5" t="s">
-        <v>2466</v>
+        <v>2443</v>
       </c>
       <c r="D1563" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1563" s="5">
         <v>40</v>
       </c>
       <c r="F1563" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1563" s="5" t="s">
-        <v>1024</v>
+        <v>816</v>
       </c>
     </row>
     <row r="1564" spans="1:7">
       <c r="A1564" s="3" t="s">
         <v>686</v>
       </c>
       <c r="B1564" s="4" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="C1564" s="5" t="s">
-        <v>2446</v>
+        <v>2469</v>
       </c>
       <c r="D1564" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1564" s="5">
         <v>40</v>
       </c>
       <c r="F1564" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1564" s="5" t="s">
-        <v>1927</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="1565" spans="1:7">
       <c r="A1565" s="3" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="B1565" s="4" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="C1565" s="5" t="s">
-        <v>2469</v>
+        <v>2449</v>
       </c>
       <c r="D1565" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1565" s="5">
         <v>40</v>
       </c>
       <c r="F1565" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1565" s="5" t="s">
-        <v>2470</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="1566" spans="1:7">
       <c r="A1566" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="B1566" s="4" t="s">
         <v>2471</v>
       </c>
-      <c r="B1566" s="4" t="s">
+      <c r="C1566" s="5" t="s">
         <v>2472</v>
       </c>
-      <c r="C1566" s="5" t="s">
+      <c r="D1566" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1566" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1566" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1566" s="5" t="s">
         <v>2473</v>
-      </c>
-[...10 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="1567" spans="1:7">
       <c r="A1567" s="3" t="s">
-        <v>2461</v>
+        <v>2474</v>
       </c>
       <c r="B1567" s="4" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="C1567" s="5" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="D1567" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1567" s="5">
         <v>40</v>
       </c>
       <c r="F1567" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1567" s="5" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="1568" spans="1:7">
       <c r="A1568" s="3" t="s">
-        <v>772</v>
+        <v>2464</v>
       </c>
       <c r="B1568" s="4" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="C1568" s="5" t="s">
         <v>2476</v>
       </c>
       <c r="D1568" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1568" s="5">
         <v>40</v>
       </c>
       <c r="F1568" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1568" s="5" t="s">
-        <v>2477</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="1569" spans="1:7">
       <c r="A1569" s="3" t="s">
-        <v>405</v>
+        <v>772</v>
       </c>
       <c r="B1569" s="4" t="s">
         <v>2478</v>
       </c>
       <c r="C1569" s="5" t="s">
-        <v>2449</v>
+        <v>2479</v>
       </c>
       <c r="D1569" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1569" s="5">
         <v>40</v>
       </c>
       <c r="F1569" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1569" s="5" t="s">
-        <v>2335</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="1570" spans="1:7">
       <c r="A1570" s="3" t="s">
-        <v>2453</v>
+        <v>405</v>
       </c>
       <c r="B1570" s="4" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="C1570" s="5" t="s">
         <v>2452</v>
       </c>
       <c r="D1570" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1570" s="5">
         <v>40</v>
       </c>
       <c r="F1570" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1570" s="5" t="s">
-        <v>1159</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="1571" spans="1:7">
       <c r="A1571" s="3" t="s">
-        <v>1246</v>
+        <v>2456</v>
       </c>
       <c r="B1571" s="4" t="s">
-        <v>2480</v>
-[...2 lines deleted...]
-        <v>50008</v>
+        <v>2482</v>
+      </c>
+      <c r="C1571" s="5" t="s">
+        <v>2455</v>
       </c>
       <c r="D1571" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1571" s="5">
         <v>40</v>
       </c>
       <c r="F1571" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1571" s="5" t="s">
-        <v>511</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="1572" spans="1:7">
       <c r="A1572" s="3" t="s">
-        <v>1258</v>
+        <v>1246</v>
       </c>
       <c r="B1572" s="4" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="C1572" s="5">
-        <v>50013</v>
+        <v>50008</v>
       </c>
       <c r="D1572" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1572" s="5">
         <v>40</v>
       </c>
       <c r="F1572" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1572" s="5" t="s">
-        <v>680</v>
+        <v>511</v>
       </c>
     </row>
     <row r="1573" spans="1:7">
       <c r="A1573" s="3" t="s">
-        <v>2482</v>
+        <v>1258</v>
       </c>
       <c r="B1573" s="4" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="C1573" s="5">
-        <v>50017</v>
+        <v>50013</v>
       </c>
       <c r="D1573" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1573" s="5">
         <v>40</v>
       </c>
       <c r="F1573" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1573" s="5" t="s">
-        <v>2484</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1574" spans="1:7">
       <c r="A1574" s="3" t="s">
-        <v>1258</v>
+        <v>2485</v>
       </c>
       <c r="B1574" s="4" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="C1574" s="5">
-        <v>50023</v>
+        <v>50017</v>
       </c>
       <c r="D1574" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1574" s="5">
         <v>40</v>
       </c>
       <c r="F1574" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1574" s="5" t="s">
-        <v>1184</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="1575" spans="1:7">
       <c r="A1575" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1575" s="4" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="C1575" s="5">
-        <v>50025</v>
+        <v>50023</v>
       </c>
       <c r="D1575" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1575" s="5">
         <v>40</v>
       </c>
       <c r="F1575" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1575" s="5" t="s">
-        <v>1927</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="1576" spans="1:7">
       <c r="A1576" s="3" t="s">
-        <v>395</v>
+        <v>1258</v>
       </c>
       <c r="B1576" s="4" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
       <c r="C1576" s="5">
-        <v>50028</v>
+        <v>50025</v>
       </c>
       <c r="D1576" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1576" s="5">
         <v>40</v>
       </c>
       <c r="F1576" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1576" s="5" t="s">
-        <v>97</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="1577" spans="1:7">
       <c r="A1577" s="3" t="s">
-        <v>1258</v>
+        <v>395</v>
       </c>
       <c r="B1577" s="4" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
       <c r="C1577" s="5">
-        <v>50039</v>
+        <v>50028</v>
       </c>
       <c r="D1577" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1577" s="5">
         <v>40</v>
       </c>
       <c r="F1577" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1577" s="5" t="s">
-        <v>2489</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1578" spans="1:7">
       <c r="A1578" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1578" s="4" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="C1578" s="5">
-        <v>50045</v>
+        <v>50039</v>
       </c>
       <c r="D1578" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1578" s="5">
         <v>40</v>
       </c>
       <c r="F1578" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1578" s="5" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="1579" spans="1:7">
       <c r="A1579" s="3" t="s">
-        <v>395</v>
+        <v>1258</v>
       </c>
       <c r="B1579" s="4" t="s">
-        <v>2490</v>
+        <v>2493</v>
       </c>
       <c r="C1579" s="5">
         <v>50045</v>
       </c>
       <c r="D1579" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1579" s="5">
         <v>40</v>
       </c>
       <c r="F1579" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1579" s="5" t="s">
-        <v>565</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="1580" spans="1:7">
       <c r="A1580" s="3" t="s">
-        <v>1258</v>
+        <v>395</v>
       </c>
       <c r="B1580" s="4" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="C1580" s="5">
-        <v>50055</v>
+        <v>50045</v>
       </c>
       <c r="D1580" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1580" s="5">
         <v>40</v>
       </c>
       <c r="F1580" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1580" s="5" t="s">
-        <v>489</v>
+        <v>565</v>
       </c>
     </row>
     <row r="1581" spans="1:7">
       <c r="A1581" s="3" t="s">
-        <v>395</v>
+        <v>1258</v>
       </c>
       <c r="B1581" s="4" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="C1581" s="5">
-        <v>50074</v>
+        <v>50055</v>
       </c>
       <c r="D1581" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1581" s="5">
         <v>40</v>
       </c>
       <c r="F1581" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1581" s="5" t="s">
-        <v>1870</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1582" spans="1:7">
       <c r="A1582" s="3" t="s">
         <v>395</v>
       </c>
       <c r="B1582" s="4" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="C1582" s="5">
         <v>50074</v>
       </c>
       <c r="D1582" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1582" s="5">
         <v>40</v>
       </c>
       <c r="F1582" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1582" s="5" t="s">
-        <v>2495</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="1583" spans="1:7">
       <c r="A1583" s="3" t="s">
-        <v>1246</v>
+        <v>395</v>
       </c>
       <c r="B1583" s="4" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="C1583" s="5">
-        <v>50095</v>
+        <v>50074</v>
       </c>
       <c r="D1583" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1583" s="5">
         <v>40</v>
       </c>
       <c r="F1583" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1583" s="5" t="s">
-        <v>1496</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="1584" spans="1:7">
       <c r="A1584" s="3" t="s">
-        <v>2497</v>
+        <v>1246</v>
       </c>
       <c r="B1584" s="4" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="C1584" s="5">
         <v>50095</v>
       </c>
       <c r="D1584" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1584" s="5">
         <v>40</v>
       </c>
       <c r="F1584" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1584" s="5" t="s">
-        <v>988</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="1585" spans="1:7">
       <c r="A1585" s="3" t="s">
-        <v>1258</v>
+        <v>2500</v>
       </c>
       <c r="B1585" s="4" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="C1585" s="5">
         <v>50095</v>
       </c>
       <c r="D1585" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1585" s="5">
         <v>40</v>
       </c>
       <c r="F1585" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1585" s="5" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="1586" spans="1:7">
       <c r="A1586" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1586" s="4" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
       <c r="C1586" s="5">
-        <v>50115</v>
+        <v>50095</v>
       </c>
       <c r="D1586" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1586" s="5">
         <v>40</v>
       </c>
       <c r="F1586" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1586" s="5" t="s">
-        <v>2501</v>
+        <v>988</v>
       </c>
     </row>
     <row r="1587" spans="1:7">
       <c r="A1587" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1587" s="4" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="C1587" s="5">
-        <v>50124</v>
+        <v>50115</v>
       </c>
       <c r="D1587" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1587" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1587" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1587" s="5" t="s">
-        <v>722</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="1588" spans="1:7">
       <c r="A1588" s="3" t="s">
-        <v>2192</v>
+        <v>1258</v>
       </c>
       <c r="B1588" s="4" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="C1588" s="5">
-        <v>50126</v>
+        <v>50124</v>
       </c>
       <c r="D1588" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1588" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1588" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1588" s="5" t="s">
-        <v>1599</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1589" spans="1:7">
       <c r="A1589" s="3" t="s">
-        <v>1246</v>
+        <v>2192</v>
       </c>
       <c r="B1589" s="4" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
       <c r="C1589" s="5">
         <v>50126</v>
       </c>
       <c r="D1589" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1589" s="5">
         <v>40</v>
       </c>
       <c r="F1589" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1589" s="5" t="s">
-        <v>2177</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="1590" spans="1:7">
       <c r="A1590" s="3" t="s">
-        <v>1258</v>
+        <v>1246</v>
       </c>
       <c r="B1590" s="4" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
       <c r="C1590" s="5">
-        <v>50131</v>
+        <v>50126</v>
       </c>
       <c r="D1590" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1590" s="5">
         <v>40</v>
       </c>
       <c r="F1590" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1590" s="5" t="s">
-        <v>604</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="1591" spans="1:7">
       <c r="A1591" s="3" t="s">
-        <v>395</v>
+        <v>1258</v>
       </c>
       <c r="B1591" s="4" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
       <c r="C1591" s="5">
         <v>50131</v>
       </c>
       <c r="D1591" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1591" s="5">
         <v>40</v>
       </c>
       <c r="F1591" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1591" s="5" t="s">
-        <v>574</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1592" spans="1:7">
       <c r="A1592" s="3" t="s">
-        <v>1258</v>
+        <v>395</v>
       </c>
       <c r="B1592" s="4" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="C1592" s="5">
-        <v>50136</v>
+        <v>50131</v>
       </c>
       <c r="D1592" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1592" s="5">
         <v>40</v>
       </c>
       <c r="F1592" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1592" s="5" t="s">
-        <v>2491</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1593" spans="1:7">
       <c r="A1593" s="3" t="s">
-        <v>395</v>
+        <v>1258</v>
       </c>
       <c r="B1593" s="4" t="s">
-        <v>2507</v>
+        <v>2510</v>
       </c>
       <c r="C1593" s="5">
         <v>50136</v>
       </c>
       <c r="D1593" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1593" s="5">
         <v>40</v>
       </c>
       <c r="F1593" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1593" s="5" t="s">
-        <v>217</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="1594" spans="1:7">
       <c r="A1594" s="3" t="s">
-        <v>1246</v>
+        <v>395</v>
       </c>
       <c r="B1594" s="4" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
       <c r="C1594" s="5">
-        <v>50137</v>
+        <v>50136</v>
       </c>
       <c r="D1594" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1594" s="5">
         <v>40</v>
       </c>
       <c r="F1594" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1594" s="5" t="s">
-        <v>830</v>
+        <v>217</v>
       </c>
     </row>
     <row r="1595" spans="1:7">
       <c r="A1595" s="3" t="s">
-        <v>1258</v>
+        <v>1246</v>
       </c>
       <c r="B1595" s="4" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="C1595" s="5">
-        <v>50139</v>
+        <v>50137</v>
       </c>
       <c r="D1595" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1595" s="5">
         <v>40</v>
       </c>
       <c r="F1595" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1595" s="5" t="s">
-        <v>1303</v>
+        <v>830</v>
       </c>
     </row>
     <row r="1596" spans="1:7">
       <c r="A1596" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1596" s="4" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
       <c r="C1596" s="5">
-        <v>50144</v>
+        <v>50139</v>
       </c>
       <c r="D1596" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1596" s="5">
         <v>40</v>
       </c>
       <c r="F1596" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1596" s="5" t="s">
-        <v>1061</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="1597" spans="1:7">
       <c r="A1597" s="3" t="s">
-        <v>2511</v>
+        <v>1258</v>
       </c>
       <c r="B1597" s="4" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="C1597" s="5">
-        <v>50161</v>
+        <v>50144</v>
       </c>
       <c r="D1597" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1597" s="5">
         <v>40</v>
       </c>
       <c r="F1597" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1597" s="5" t="s">
-        <v>299</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="1598" spans="1:7">
       <c r="A1598" s="3" t="s">
-        <v>1258</v>
+        <v>2514</v>
       </c>
       <c r="B1598" s="4" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
       <c r="C1598" s="5">
-        <v>50182</v>
+        <v>50161</v>
       </c>
       <c r="D1598" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1598" s="5">
         <v>40</v>
       </c>
       <c r="F1598" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1598" s="5" t="s">
-        <v>1291</v>
+        <v>299</v>
       </c>
     </row>
     <row r="1599" spans="1:7">
       <c r="A1599" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1599" s="4" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="C1599" s="5">
         <v>50182</v>
       </c>
       <c r="D1599" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1599" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1599" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1599" s="5" t="s">
-        <v>310</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="1600" spans="1:7">
       <c r="A1600" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1600" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1600" s="5">
         <v>50182</v>
       </c>
       <c r="D1600" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1600" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1600" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1600" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1601" spans="1:7">
       <c r="A1601" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1601" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1601" s="5">
         <v>50182</v>
       </c>
       <c r="D1601" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1601" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1601" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1601" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1602" spans="1:7">
       <c r="A1602" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1602" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1602" s="5">
         <v>50182</v>
       </c>
       <c r="D1602" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1602" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1602" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1602" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1603" spans="1:7">
       <c r="A1603" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1603" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1603" s="5">
         <v>50182</v>
       </c>
       <c r="D1603" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1603" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1603" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1603" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1604" spans="1:7">
       <c r="A1604" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1604" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1604" s="5">
         <v>50182</v>
       </c>
       <c r="D1604" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1604" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1604" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1604" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1605" spans="1:7">
       <c r="A1605" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1605" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1605" s="5">
         <v>50182</v>
       </c>
       <c r="D1605" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1605" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1605" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1605" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1606" spans="1:7">
       <c r="A1606" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1606" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1606" s="5">
         <v>50182</v>
       </c>
       <c r="D1606" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1606" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1606" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1606" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1607" spans="1:7">
       <c r="A1607" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1607" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1607" s="5">
         <v>50182</v>
       </c>
       <c r="D1607" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1607" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1607" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1607" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1608" spans="1:7">
       <c r="A1608" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1608" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1608" s="5">
         <v>50182</v>
       </c>
       <c r="D1608" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1608" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1608" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1608" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1609" spans="1:7">
       <c r="A1609" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1609" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1609" s="5">
         <v>50182</v>
       </c>
       <c r="D1609" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1609" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1609" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1609" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1610" spans="1:7">
       <c r="A1610" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1610" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1610" s="5">
         <v>50182</v>
       </c>
       <c r="D1610" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1610" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1610" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1610" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1611" spans="1:7">
       <c r="A1611" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1611" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1611" s="5">
         <v>50182</v>
       </c>
       <c r="D1611" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1611" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1611" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1611" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1612" spans="1:7">
       <c r="A1612" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1612" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1612" s="5">
         <v>50182</v>
       </c>
       <c r="D1612" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1612" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1612" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1612" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1613" spans="1:7">
       <c r="A1613" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1613" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1613" s="5">
         <v>50182</v>
       </c>
       <c r="D1613" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1613" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1613" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1613" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1614" spans="1:7">
       <c r="A1614" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1614" s="4" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C1614" s="5">
         <v>50182</v>
       </c>
       <c r="D1614" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1614" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1614" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1614" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="1615" spans="1:7">
       <c r="A1615" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1615" s="4" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
       <c r="C1615" s="5">
         <v>50182</v>
       </c>
       <c r="D1615" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1615" s="5">
         <v>40</v>
       </c>
       <c r="F1615" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1615" s="5" t="s">
-        <v>704</v>
+        <v>310</v>
       </c>
     </row>
     <row r="1616" spans="1:7">
       <c r="A1616" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1616" s="4" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
       <c r="C1616" s="5">
-        <v>50200</v>
+        <v>50182</v>
       </c>
       <c r="D1616" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1616" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1616" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1616" s="5" t="s">
-        <v>822</v>
+        <v>704</v>
       </c>
     </row>
     <row r="1617" spans="1:7">
       <c r="A1617" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1617" s="4" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="C1617" s="5">
-        <v>50204</v>
+        <v>50200</v>
       </c>
       <c r="D1617" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1617" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1617" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1617" s="5" t="s">
-        <v>680</v>
+        <v>822</v>
       </c>
     </row>
     <row r="1618" spans="1:7">
       <c r="A1618" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1618" s="4" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
       <c r="C1618" s="5">
         <v>50204</v>
       </c>
       <c r="D1618" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1618" s="5">
         <v>40</v>
       </c>
       <c r="F1618" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1618" s="5" t="s">
-        <v>666</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1619" spans="1:7">
       <c r="A1619" s="3" t="s">
-        <v>395</v>
+        <v>1258</v>
       </c>
       <c r="B1619" s="4" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
       <c r="C1619" s="5">
-        <v>50208</v>
+        <v>50204</v>
       </c>
       <c r="D1619" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1619" s="5">
         <v>40</v>
       </c>
       <c r="F1619" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1619" s="5" t="s">
-        <v>2520</v>
+        <v>666</v>
       </c>
     </row>
     <row r="1620" spans="1:7">
       <c r="A1620" s="3" t="s">
-        <v>1258</v>
+        <v>395</v>
       </c>
       <c r="B1620" s="4" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="C1620" s="5">
-        <v>50222</v>
+        <v>50208</v>
       </c>
       <c r="D1620" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1620" s="5">
         <v>40</v>
       </c>
       <c r="F1620" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1620" s="5" t="s">
-        <v>352</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="1621" spans="1:7">
       <c r="A1621" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1621" s="4" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
       <c r="C1621" s="5">
         <v>50222</v>
       </c>
       <c r="D1621" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1621" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1621" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1621" s="5" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1622" spans="1:7">
       <c r="A1622" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1622" s="4" t="s">
-        <v>2522</v>
+        <v>2525</v>
       </c>
       <c r="C1622" s="5">
         <v>50222</v>
       </c>
       <c r="D1622" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1622" s="5">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F1622" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1622" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="1623" spans="1:7">
       <c r="A1623" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1623" s="4" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
       <c r="C1623" s="5">
-        <v>50224</v>
+        <v>50222</v>
       </c>
       <c r="D1623" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1623" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1623" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1623" s="5" t="s">
-        <v>2524</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1624" spans="1:7">
       <c r="A1624" s="3" t="s">
-        <v>395</v>
+        <v>1258</v>
       </c>
       <c r="B1624" s="4" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="C1624" s="5">
-        <v>50240</v>
+        <v>50224</v>
       </c>
       <c r="D1624" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1624" s="5">
         <v>40</v>
       </c>
       <c r="F1624" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1624" s="5" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="1625" spans="1:7">
       <c r="A1625" s="3" t="s">
-        <v>1246</v>
+        <v>395</v>
       </c>
       <c r="B1625" s="4" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="C1625" s="5">
-        <v>50244</v>
+        <v>50240</v>
       </c>
       <c r="D1625" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1625" s="5">
         <v>40</v>
       </c>
       <c r="F1625" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1625" s="5" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="1626" spans="1:7">
       <c r="A1626" s="3" t="s">
         <v>1246</v>
       </c>
       <c r="B1626" s="4" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="C1626" s="5">
-        <v>50246</v>
+        <v>50244</v>
       </c>
       <c r="D1626" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1626" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1626" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1626" s="5" t="s">
-        <v>1126</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="1627" spans="1:7">
       <c r="A1627" s="3" t="s">
-        <v>412</v>
+        <v>1246</v>
       </c>
       <c r="B1627" s="4" t="s">
-        <v>2529</v>
+        <v>2532</v>
       </c>
       <c r="C1627" s="5">
         <v>50246</v>
       </c>
       <c r="D1627" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1627" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1627" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1627" s="5" t="s">
-        <v>2530</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="1628" spans="1:7">
       <c r="A1628" s="3" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="B1628" s="4" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="C1628" s="5">
-        <v>50251</v>
+        <v>50246</v>
       </c>
       <c r="D1628" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1628" s="5">
         <v>40</v>
       </c>
       <c r="F1628" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1628" s="5" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="1629" spans="1:7">
       <c r="A1629" s="3" t="s">
-        <v>1246</v>
+        <v>395</v>
       </c>
       <c r="B1629" s="4" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="C1629" s="5">
-        <v>50252</v>
+        <v>50251</v>
       </c>
       <c r="D1629" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1629" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1629" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1629" s="5" t="s">
-        <v>1266</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="1630" spans="1:7">
       <c r="A1630" s="3" t="s">
-        <v>1258</v>
+        <v>1246</v>
       </c>
       <c r="B1630" s="4" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="C1630" s="5">
         <v>50252</v>
       </c>
       <c r="D1630" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1630" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1630" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1630" s="5" t="s">
-        <v>316</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1631" spans="1:7">
       <c r="A1631" s="3" t="s">
-        <v>1246</v>
+        <v>1258</v>
       </c>
       <c r="B1631" s="4" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="C1631" s="5">
         <v>50252</v>
       </c>
       <c r="D1631" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1631" s="5">
         <v>40</v>
       </c>
       <c r="F1631" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1631" s="5" t="s">
-        <v>257</v>
+        <v>316</v>
       </c>
     </row>
     <row r="1632" spans="1:7">
       <c r="A1632" s="3" t="s">
-        <v>1258</v>
+        <v>1246</v>
       </c>
       <c r="B1632" s="4" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
       <c r="C1632" s="5">
-        <v>50275</v>
+        <v>50252</v>
       </c>
       <c r="D1632" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1632" s="5">
         <v>40</v>
       </c>
       <c r="F1632" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1632" s="5" t="s">
-        <v>2251</v>
+        <v>257</v>
       </c>
     </row>
     <row r="1633" spans="1:7">
       <c r="A1633" s="3" t="s">
-        <v>395</v>
+        <v>1258</v>
       </c>
       <c r="B1633" s="4" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="C1633" s="5">
-        <v>50291</v>
+        <v>50275</v>
       </c>
       <c r="D1633" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1633" s="5">
         <v>40</v>
       </c>
       <c r="F1633" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1633" s="5" t="s">
-        <v>2538</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="1634" spans="1:7">
       <c r="A1634" s="3" t="s">
-        <v>1258</v>
+        <v>395</v>
       </c>
       <c r="B1634" s="4" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="C1634" s="5">
-        <v>50297</v>
+        <v>50291</v>
       </c>
       <c r="D1634" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1634" s="5">
         <v>40</v>
       </c>
       <c r="F1634" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1634" s="5" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="1635" spans="1:7">
       <c r="A1635" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="B1635" s="4" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="C1635" s="5">
         <v>50297</v>
       </c>
       <c r="D1635" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1635" s="5">
         <v>40</v>
       </c>
       <c r="F1635" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1635" s="5" t="s">
-        <v>272</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="1636" spans="1:7">
       <c r="A1636" s="3" t="s">
-        <v>1246</v>
+        <v>1258</v>
       </c>
       <c r="B1636" s="4" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
       <c r="C1636" s="5">
-        <v>50298</v>
+        <v>50297</v>
       </c>
       <c r="D1636" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1636" s="5">
         <v>40</v>
       </c>
       <c r="F1636" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1636" s="5" t="s">
-        <v>1360</v>
+        <v>272</v>
       </c>
     </row>
     <row r="1637" spans="1:7">
       <c r="A1637" s="3" t="s">
-        <v>2511</v>
+        <v>1246</v>
       </c>
       <c r="B1637" s="4" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
       <c r="C1637" s="5">
-        <v>50297</v>
+        <v>50298</v>
       </c>
       <c r="D1637" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1637" s="5">
         <v>40</v>
       </c>
       <c r="F1637" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1637" s="5" t="s">
-        <v>1248</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="1638" spans="1:7">
       <c r="A1638" s="3" t="s">
-        <v>2544</v>
+        <v>2514</v>
       </c>
       <c r="B1638" s="4" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="C1638" s="5">
-        <v>49006</v>
+        <v>50297</v>
       </c>
       <c r="D1638" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1638" s="5">
         <v>40</v>
       </c>
       <c r="F1638" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1638" s="5" t="s">
-        <v>121</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="1639" spans="1:7">
       <c r="A1639" s="3" t="s">
-        <v>1584</v>
+        <v>2547</v>
       </c>
       <c r="B1639" s="4" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
       <c r="C1639" s="5">
-        <v>49013</v>
+        <v>49006</v>
       </c>
       <c r="D1639" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1639" s="5">
         <v>40</v>
       </c>
       <c r="F1639" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1639" s="5" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
     </row>
     <row r="1640" spans="1:7">
       <c r="A1640" s="3" t="s">
-        <v>405</v>
+        <v>1584</v>
       </c>
       <c r="B1640" s="4" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
       <c r="C1640" s="5">
-        <v>49018</v>
+        <v>49013</v>
       </c>
       <c r="D1640" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1640" s="5">
         <v>40</v>
       </c>
       <c r="F1640" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1640" s="5" t="s">
-        <v>2548</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1641" spans="1:7">
       <c r="A1641" s="3" t="s">
-        <v>2544</v>
+        <v>405</v>
       </c>
       <c r="B1641" s="4" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="C1641" s="5">
-        <v>49021</v>
+        <v>49018</v>
       </c>
       <c r="D1641" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1641" s="5">
         <v>40</v>
       </c>
       <c r="F1641" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1641" s="5" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="1642" spans="1:7">
       <c r="A1642" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1642" s="4" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="C1642" s="5">
-        <v>49022</v>
+        <v>49021</v>
       </c>
       <c r="D1642" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1642" s="5">
         <v>40</v>
       </c>
       <c r="F1642" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1642" s="5" t="s">
-        <v>737</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="1643" spans="1:7">
       <c r="A1643" s="3" t="s">
-        <v>2552</v>
+        <v>2547</v>
       </c>
       <c r="B1643" s="4" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="C1643" s="5">
-        <v>49023</v>
+        <v>49022</v>
       </c>
       <c r="D1643" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1643" s="5">
         <v>40</v>
       </c>
       <c r="F1643" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1643" s="5" t="s">
-        <v>2554</v>
+        <v>737</v>
       </c>
     </row>
     <row r="1644" spans="1:7">
       <c r="A1644" s="3" t="s">
-        <v>758</v>
+        <v>2555</v>
       </c>
       <c r="B1644" s="4" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="C1644" s="5">
         <v>49023</v>
       </c>
       <c r="D1644" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1644" s="5">
         <v>40</v>
       </c>
       <c r="F1644" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1644" s="5" t="s">
-        <v>1927</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="1645" spans="1:7">
       <c r="A1645" s="3" t="s">
-        <v>2544</v>
+        <v>758</v>
       </c>
       <c r="B1645" s="4" t="s">
-        <v>2555</v>
+        <v>2558</v>
       </c>
       <c r="C1645" s="5">
         <v>49023</v>
       </c>
       <c r="D1645" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1645" s="5">
         <v>40</v>
       </c>
       <c r="F1645" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1645" s="5" t="s">
-        <v>2556</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="1646" spans="1:7">
       <c r="A1646" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1646" s="4" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="C1646" s="5">
-        <v>49030</v>
+        <v>49023</v>
       </c>
       <c r="D1646" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1646" s="5">
         <v>40</v>
       </c>
       <c r="F1646" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1646" s="5" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="1647" spans="1:7">
       <c r="A1647" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1647" s="4" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="C1647" s="5">
-        <v>49035</v>
+        <v>49030</v>
       </c>
       <c r="D1647" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1647" s="5">
         <v>40</v>
       </c>
       <c r="F1647" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1647" s="5" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="1648" spans="1:7">
       <c r="A1648" s="3" t="s">
-        <v>405</v>
+        <v>2547</v>
       </c>
       <c r="B1648" s="4" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="C1648" s="5">
-        <v>49037</v>
+        <v>49035</v>
       </c>
       <c r="D1648" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1648" s="5">
         <v>40</v>
       </c>
       <c r="F1648" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1648" s="5" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="1649" spans="1:7">
       <c r="A1649" s="3" t="s">
-        <v>2544</v>
+        <v>405</v>
       </c>
       <c r="B1649" s="4" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="C1649" s="5">
-        <v>49038</v>
+        <v>49037</v>
       </c>
       <c r="D1649" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1649" s="5">
         <v>40</v>
       </c>
       <c r="F1649" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1649" s="5" t="s">
-        <v>1220</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="1650" spans="1:7">
       <c r="A1650" s="3" t="s">
-        <v>2564</v>
+        <v>2547</v>
       </c>
       <c r="B1650" s="4" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="C1650" s="5">
-        <v>49043</v>
+        <v>49038</v>
       </c>
       <c r="D1650" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1650" s="5">
         <v>40</v>
       </c>
       <c r="F1650" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1650" s="5" t="s">
-        <v>1068</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="1651" spans="1:7">
       <c r="A1651" s="3" t="s">
-        <v>405</v>
+        <v>2567</v>
       </c>
       <c r="B1651" s="4" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
       <c r="C1651" s="5">
-        <v>49054</v>
+        <v>49043</v>
       </c>
       <c r="D1651" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1651" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1651" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1651" s="5" t="s">
-        <v>522</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="1652" spans="1:7">
       <c r="A1652" s="3" t="s">
-        <v>2544</v>
+        <v>405</v>
       </c>
       <c r="B1652" s="4" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
       <c r="C1652" s="5">
-        <v>49055</v>
+        <v>49054</v>
       </c>
       <c r="D1652" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1652" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1652" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1652" s="5" t="s">
-        <v>2568</v>
+        <v>522</v>
       </c>
     </row>
     <row r="1653" spans="1:7">
       <c r="A1653" s="3" t="s">
-        <v>2552</v>
+        <v>2547</v>
       </c>
       <c r="B1653" s="4" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="C1653" s="5">
-        <v>49062</v>
+        <v>49055</v>
       </c>
       <c r="D1653" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1653" s="5">
         <v>40</v>
       </c>
       <c r="F1653" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1653" s="5" t="s">
-        <v>1326</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="1654" spans="1:7">
       <c r="A1654" s="3" t="s">
-        <v>2552</v>
+        <v>2555</v>
       </c>
       <c r="B1654" s="4" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="C1654" s="5">
-        <v>49065</v>
+        <v>49062</v>
       </c>
       <c r="D1654" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1654" s="5">
         <v>40</v>
       </c>
       <c r="F1654" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1654" s="5" t="s">
-        <v>2571</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="1655" spans="1:7">
       <c r="A1655" s="3" t="s">
-        <v>412</v>
+        <v>2555</v>
       </c>
       <c r="B1655" s="4" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="C1655" s="5">
         <v>49065</v>
       </c>
       <c r="D1655" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1655" s="5">
         <v>40</v>
       </c>
       <c r="F1655" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1655" s="5" t="s">
-        <v>1971</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="1656" spans="1:7">
       <c r="A1656" s="3" t="s">
-        <v>2511</v>
+        <v>412</v>
       </c>
       <c r="B1656" s="4" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="C1656" s="5">
-        <v>49071</v>
+        <v>49065</v>
       </c>
       <c r="D1656" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1656" s="5">
         <v>40</v>
       </c>
       <c r="F1656" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1656" s="5" t="s">
-        <v>1182</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="1657" spans="1:7">
       <c r="A1657" s="3" t="s">
-        <v>405</v>
+        <v>2514</v>
       </c>
       <c r="B1657" s="4" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="C1657" s="5">
         <v>49071</v>
       </c>
       <c r="D1657" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1657" s="5">
         <v>40</v>
       </c>
       <c r="F1657" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1657" s="5" t="s">
-        <v>2575</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="1658" spans="1:7">
       <c r="A1658" s="3" t="s">
         <v>405</v>
       </c>
       <c r="B1658" s="4" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="C1658" s="5">
         <v>49071</v>
       </c>
       <c r="D1658" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1658" s="5">
         <v>40</v>
       </c>
       <c r="F1658" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1658" s="5" t="s">
-        <v>2575</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="1659" spans="1:7">
       <c r="A1659" s="3" t="s">
-        <v>2552</v>
+        <v>405</v>
       </c>
       <c r="B1659" s="4" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
       <c r="C1659" s="5">
         <v>49071</v>
       </c>
       <c r="D1659" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1659" s="5">
         <v>40</v>
       </c>
       <c r="F1659" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1659" s="5" t="s">
-        <v>443</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="1660" spans="1:7">
       <c r="A1660" s="3" t="s">
-        <v>758</v>
+        <v>2555</v>
       </c>
       <c r="B1660" s="4" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="C1660" s="5">
-        <v>49077</v>
+        <v>49071</v>
       </c>
       <c r="D1660" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1660" s="5">
         <v>40</v>
       </c>
       <c r="F1660" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1660" s="5" t="s">
-        <v>1927</v>
+        <v>443</v>
       </c>
     </row>
     <row r="1661" spans="1:7">
       <c r="A1661" s="3" t="s">
-        <v>2544</v>
+        <v>758</v>
       </c>
       <c r="B1661" s="4" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
       <c r="C1661" s="5">
         <v>49077</v>
       </c>
       <c r="D1661" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1661" s="5">
         <v>40</v>
       </c>
       <c r="F1661" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1661" s="5" t="s">
-        <v>1369</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="1662" spans="1:7">
       <c r="A1662" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1662" s="4" t="s">
-        <v>2579</v>
+        <v>2582</v>
       </c>
       <c r="C1662" s="5">
         <v>49077</v>
       </c>
       <c r="D1662" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1662" s="5">
         <v>40</v>
       </c>
       <c r="F1662" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1662" s="5" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="1663" spans="1:7">
       <c r="A1663" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1663" s="4" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
       <c r="C1663" s="5">
-        <v>49083</v>
+        <v>49077</v>
       </c>
       <c r="D1663" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1663" s="5">
         <v>40</v>
       </c>
       <c r="F1663" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1663" s="5" t="s">
-        <v>980</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="1664" spans="1:7">
       <c r="A1664" s="3" t="s">
-        <v>2552</v>
+        <v>2547</v>
       </c>
       <c r="B1664" s="4" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
       <c r="C1664" s="5">
-        <v>49087</v>
+        <v>49083</v>
       </c>
       <c r="D1664" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1664" s="5">
         <v>40</v>
       </c>
       <c r="F1664" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1664" s="5" t="s">
-        <v>1617</v>
+        <v>980</v>
       </c>
     </row>
     <row r="1665" spans="1:7">
       <c r="A1665" s="3" t="s">
-        <v>405</v>
+        <v>2555</v>
       </c>
       <c r="B1665" s="4" t="s">
-        <v>2582</v>
+        <v>2584</v>
       </c>
       <c r="C1665" s="5">
         <v>49087</v>
       </c>
       <c r="D1665" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1665" s="5">
         <v>40</v>
       </c>
       <c r="F1665" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1665" s="5" t="s">
-        <v>1774</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="1666" spans="1:7">
       <c r="A1666" s="3" t="s">
-        <v>2552</v>
+        <v>405</v>
       </c>
       <c r="B1666" s="4" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
       <c r="C1666" s="5">
-        <v>49098</v>
+        <v>49087</v>
       </c>
       <c r="D1666" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1666" s="5">
         <v>40</v>
       </c>
       <c r="F1666" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1666" s="5" t="s">
-        <v>2584</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="1667" spans="1:7">
       <c r="A1667" s="3" t="s">
-        <v>395</v>
+        <v>2555</v>
       </c>
       <c r="B1667" s="4" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="C1667" s="5">
-        <v>49101</v>
+        <v>49098</v>
       </c>
       <c r="D1667" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1667" s="5">
         <v>40</v>
       </c>
       <c r="F1667" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1667" s="5" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="1668" spans="1:7">
       <c r="A1668" s="3" t="s">
-        <v>2544</v>
+        <v>395</v>
       </c>
       <c r="B1668" s="4" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="C1668" s="5">
-        <v>49102</v>
+        <v>49101</v>
       </c>
       <c r="D1668" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1668" s="5">
         <v>40</v>
       </c>
       <c r="F1668" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1668" s="5" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="1669" spans="1:7">
       <c r="A1669" s="3" t="s">
-        <v>405</v>
+        <v>2547</v>
       </c>
       <c r="B1669" s="4" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="C1669" s="5">
-        <v>49110</v>
+        <v>49102</v>
       </c>
       <c r="D1669" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1669" s="5">
         <v>40</v>
       </c>
       <c r="F1669" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1669" s="5" t="s">
-        <v>1774</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="1670" spans="1:7">
       <c r="A1670" s="3" t="s">
-        <v>2544</v>
+        <v>405</v>
       </c>
       <c r="B1670" s="4" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
       <c r="C1670" s="5">
-        <v>49115</v>
+        <v>49110</v>
       </c>
       <c r="D1670" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1670" s="5">
         <v>40</v>
       </c>
       <c r="F1670" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1670" s="5" t="s">
-        <v>2591</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="1671" spans="1:7">
       <c r="A1671" s="3" t="s">
-        <v>2564</v>
+        <v>2547</v>
       </c>
       <c r="B1671" s="4" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="C1671" s="5">
-        <v>49117</v>
+        <v>49115</v>
       </c>
       <c r="D1671" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1671" s="5">
         <v>40</v>
       </c>
       <c r="F1671" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1671" s="5" t="s">
-        <v>1022</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="1672" spans="1:7">
       <c r="A1672" s="3" t="s">
-        <v>2544</v>
+        <v>2567</v>
       </c>
       <c r="B1672" s="4" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="C1672" s="5">
-        <v>49123</v>
+        <v>49117</v>
       </c>
       <c r="D1672" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1672" s="5">
         <v>40</v>
       </c>
       <c r="F1672" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1672" s="5" t="s">
-        <v>2594</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="1673" spans="1:7">
       <c r="A1673" s="3" t="s">
-        <v>758</v>
+        <v>2547</v>
       </c>
       <c r="B1673" s="4" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="C1673" s="5">
-        <v>49126</v>
+        <v>49123</v>
       </c>
       <c r="D1673" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1673" s="5">
         <v>40</v>
       </c>
       <c r="F1673" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1673" s="5" t="s">
-        <v>872</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="1674" spans="1:7">
       <c r="A1674" s="3" t="s">
-        <v>2544</v>
+        <v>758</v>
       </c>
       <c r="B1674" s="4" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="C1674" s="5">
-        <v>49129</v>
+        <v>49126</v>
       </c>
       <c r="D1674" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1674" s="5">
         <v>40</v>
       </c>
       <c r="F1674" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1674" s="5" t="s">
-        <v>1282</v>
+        <v>872</v>
       </c>
     </row>
     <row r="1675" spans="1:7">
       <c r="A1675" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1675" s="4" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
       <c r="C1675" s="5">
         <v>49129</v>
       </c>
       <c r="D1675" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1675" s="5">
         <v>40</v>
       </c>
       <c r="F1675" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1675" s="5" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="1676" spans="1:7">
       <c r="A1676" s="3" t="s">
-        <v>2552</v>
+        <v>2547</v>
       </c>
       <c r="B1676" s="4" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="C1676" s="5">
-        <v>49133</v>
+        <v>49129</v>
       </c>
       <c r="D1676" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1676" s="5">
         <v>40</v>
       </c>
       <c r="F1676" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1676" s="5" t="s">
-        <v>2420</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="1677" spans="1:7">
       <c r="A1677" s="3" t="s">
-        <v>405</v>
+        <v>2555</v>
       </c>
       <c r="B1677" s="4" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
       <c r="C1677" s="5">
-        <v>49134</v>
+        <v>49133</v>
       </c>
       <c r="D1677" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1677" s="5">
         <v>40</v>
       </c>
       <c r="F1677" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1677" s="5" t="s">
-        <v>117</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="1678" spans="1:7">
       <c r="A1678" s="3" t="s">
-        <v>703</v>
+        <v>405</v>
       </c>
       <c r="B1678" s="4" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="C1678" s="5">
-        <v>49149</v>
+        <v>49134</v>
       </c>
       <c r="D1678" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1678" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1678" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1678" s="5" t="s">
-        <v>872</v>
+        <v>117</v>
       </c>
     </row>
     <row r="1679" spans="1:7">
       <c r="A1679" s="3" t="s">
         <v>703</v>
       </c>
       <c r="B1679" s="4" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C1679" s="5">
         <v>49149</v>
       </c>
       <c r="D1679" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1679" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1679" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1679" s="5" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="1680" spans="1:7">
       <c r="A1680" s="3" t="s">
-        <v>2544</v>
+        <v>703</v>
       </c>
       <c r="B1680" s="4" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C1680" s="5">
         <v>49149</v>
       </c>
       <c r="D1680" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1680" s="5">
         <v>40</v>
       </c>
       <c r="F1680" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1680" s="5" t="s">
-        <v>905</v>
+        <v>872</v>
       </c>
     </row>
     <row r="1681" spans="1:7">
       <c r="A1681" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1681" s="4" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="C1681" s="5">
-        <v>49153</v>
+        <v>49149</v>
       </c>
       <c r="D1681" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1681" s="5">
         <v>40</v>
       </c>
       <c r="F1681" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1681" s="5" t="s">
-        <v>577</v>
+        <v>905</v>
       </c>
     </row>
     <row r="1682" spans="1:7">
       <c r="A1682" s="3" t="s">
-        <v>395</v>
+        <v>2547</v>
       </c>
       <c r="B1682" s="4" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="C1682" s="5">
         <v>49153</v>
       </c>
       <c r="D1682" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1682" s="5">
         <v>40</v>
       </c>
       <c r="F1682" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1682" s="5" t="s">
-        <v>1903</v>
+        <v>577</v>
       </c>
     </row>
     <row r="1683" spans="1:7">
       <c r="A1683" s="3" t="s">
-        <v>2544</v>
+        <v>395</v>
       </c>
       <c r="B1683" s="4" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="C1683" s="5">
-        <v>49160</v>
+        <v>49153</v>
       </c>
       <c r="D1683" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1683" s="5">
         <v>40</v>
       </c>
       <c r="F1683" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1683" s="5" t="s">
-        <v>2602</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="1684" spans="1:7">
       <c r="A1684" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1684" s="4" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
       <c r="C1684" s="5">
-        <v>49163</v>
+        <v>49160</v>
       </c>
       <c r="D1684" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1684" s="5">
         <v>40</v>
       </c>
       <c r="F1684" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1684" s="5" t="s">
-        <v>920</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="1685" spans="1:7">
       <c r="A1685" s="3" t="s">
-        <v>405</v>
+        <v>2547</v>
       </c>
       <c r="B1685" s="4" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="C1685" s="5">
-        <v>49180</v>
+        <v>49163</v>
       </c>
       <c r="D1685" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1685" s="5">
         <v>40</v>
       </c>
       <c r="F1685" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1685" s="5" t="s">
-        <v>2152</v>
+        <v>920</v>
       </c>
     </row>
     <row r="1686" spans="1:7">
       <c r="A1686" s="3" t="s">
-        <v>1516</v>
+        <v>405</v>
       </c>
       <c r="B1686" s="4" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="C1686" s="5">
-        <v>49181</v>
+        <v>49180</v>
       </c>
       <c r="D1686" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1686" s="5">
         <v>40</v>
       </c>
       <c r="F1686" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1686" s="5" t="s">
-        <v>2289</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="1687" spans="1:7">
       <c r="A1687" s="3" t="s">
-        <v>405</v>
+        <v>1516</v>
       </c>
       <c r="B1687" s="4" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
       <c r="C1687" s="5">
-        <v>49184</v>
+        <v>49181</v>
       </c>
       <c r="D1687" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1687" s="5">
         <v>40</v>
       </c>
       <c r="F1687" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1687" s="5" t="s">
-        <v>33</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="1688" spans="1:7">
       <c r="A1688" s="3" t="s">
-        <v>2544</v>
+        <v>405</v>
       </c>
       <c r="B1688" s="4" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
       <c r="C1688" s="5">
-        <v>49186</v>
+        <v>49184</v>
       </c>
       <c r="D1688" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1688" s="5">
         <v>40</v>
       </c>
       <c r="F1688" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1688" s="5" t="s">
-        <v>206</v>
+        <v>33</v>
       </c>
     </row>
     <row r="1689" spans="1:7">
       <c r="A1689" s="3" t="s">
-        <v>405</v>
+        <v>2547</v>
       </c>
       <c r="B1689" s="4" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="C1689" s="5">
-        <v>49197</v>
+        <v>49186</v>
       </c>
       <c r="D1689" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1689" s="5">
         <v>40</v>
       </c>
       <c r="F1689" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1689" s="5" t="s">
-        <v>1029</v>
+        <v>206</v>
       </c>
     </row>
     <row r="1690" spans="1:7">
       <c r="A1690" s="3" t="s">
-        <v>2544</v>
+        <v>405</v>
       </c>
       <c r="B1690" s="4" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="C1690" s="5">
-        <v>49202</v>
+        <v>49197</v>
       </c>
       <c r="D1690" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1690" s="5">
         <v>40</v>
       </c>
       <c r="F1690" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1690" s="5" t="s">
-        <v>2610</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="1691" spans="1:7">
       <c r="A1691" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1691" s="4" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="C1691" s="5">
-        <v>49219</v>
+        <v>49202</v>
       </c>
       <c r="D1691" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1691" s="5">
         <v>40</v>
       </c>
       <c r="F1691" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1691" s="5" t="s">
-        <v>1093</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="1692" spans="1:7">
       <c r="A1692" s="3" t="s">
-        <v>395</v>
+        <v>2547</v>
       </c>
       <c r="B1692" s="4" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="C1692" s="5">
-        <v>49228</v>
+        <v>49219</v>
       </c>
       <c r="D1692" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1692" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1692" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1692" s="5" t="s">
-        <v>2613</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="1693" spans="1:7">
       <c r="A1693" s="3" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="B1693" s="4" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="C1693" s="5">
-        <v>49240</v>
+        <v>49228</v>
       </c>
       <c r="D1693" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1693" s="5">
         <v>60</v>
       </c>
       <c r="F1693" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1693" s="5" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="1694" spans="1:7">
       <c r="A1694" s="3" t="s">
         <v>405</v>
       </c>
       <c r="B1694" s="4" t="s">
-        <v>2614</v>
+        <v>2617</v>
       </c>
       <c r="C1694" s="5">
         <v>49240</v>
       </c>
       <c r="D1694" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1694" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1694" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1694" s="5" t="s">
-        <v>2615</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="1695" spans="1:7">
       <c r="A1695" s="3" t="s">
-        <v>758</v>
+        <v>405</v>
       </c>
       <c r="B1695" s="4" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="C1695" s="5">
-        <v>49241</v>
+        <v>49240</v>
       </c>
       <c r="D1695" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1695" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1695" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1695" s="5" t="s">
-        <v>860</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="1696" spans="1:7">
       <c r="A1696" s="3" t="s">
-        <v>2544</v>
+        <v>758</v>
       </c>
       <c r="B1696" s="4" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="C1696" s="5">
-        <v>49242</v>
+        <v>49241</v>
       </c>
       <c r="D1696" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1696" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1696" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1696" s="5" t="s">
-        <v>2618</v>
+        <v>860</v>
       </c>
     </row>
     <row r="1697" spans="1:7">
       <c r="A1697" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1697" s="4" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="C1697" s="5">
-        <v>49250</v>
+        <v>49242</v>
       </c>
       <c r="D1697" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1697" s="5">
         <v>40</v>
       </c>
       <c r="F1697" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1697" s="5" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="1698" spans="1:7">
       <c r="A1698" s="3" t="s">
-        <v>758</v>
+        <v>2547</v>
       </c>
       <c r="B1698" s="4" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="C1698" s="5">
-        <v>49255</v>
+        <v>49250</v>
       </c>
       <c r="D1698" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1698" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1698" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1698" s="5" t="s">
-        <v>1126</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="1699" spans="1:7">
       <c r="A1699" s="3" t="s">
-        <v>2544</v>
+        <v>758</v>
       </c>
       <c r="B1699" s="4" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
       <c r="C1699" s="5">
-        <v>49267</v>
+        <v>49255</v>
       </c>
       <c r="D1699" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1699" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1699" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1699" s="5" t="s">
-        <v>1027</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="1700" spans="1:7">
       <c r="A1700" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1700" s="4" t="s">
-        <v>2622</v>
+        <v>2625</v>
       </c>
       <c r="C1700" s="5">
         <v>49267</v>
       </c>
       <c r="D1700" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1700" s="5">
         <v>40</v>
       </c>
       <c r="F1700" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="G1700" s="5" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="1701" spans="1:7">
       <c r="A1701" s="3" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="B1701" s="4" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
       <c r="C1701" s="5">
-        <v>49268</v>
+        <v>49267</v>
       </c>
       <c r="D1701" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1701" s="5">
         <v>40</v>
       </c>
       <c r="F1701" s="5" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G1701" s="5" t="s">
-        <v>434</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="1702" spans="1:7">
       <c r="A1702" s="3" t="s">
-        <v>2624</v>
+        <v>2547</v>
       </c>
       <c r="B1702" s="4" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="C1702" s="5">
-        <v>49275</v>
+        <v>49268</v>
       </c>
       <c r="D1702" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1702" s="5">
         <v>40</v>
       </c>
       <c r="F1702" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1702" s="5" t="s">
-        <v>1124</v>
+        <v>434</v>
       </c>
     </row>
     <row r="1703" spans="1:7">
       <c r="A1703" s="3" t="s">
-        <v>2544</v>
+        <v>2627</v>
       </c>
       <c r="B1703" s="4" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
       <c r="C1703" s="5">
         <v>49275</v>
       </c>
       <c r="D1703" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1703" s="5">
         <v>40</v>
       </c>
       <c r="F1703" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1703" s="5" t="s">
-        <v>1797</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="1704" spans="1:7">
       <c r="A1704" s="3" t="s">
-        <v>2626</v>
+        <v>2547</v>
       </c>
       <c r="B1704" s="4" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="C1704" s="5">
         <v>49275</v>
       </c>
       <c r="D1704" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1704" s="5">
         <v>40</v>
       </c>
       <c r="F1704" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1704" s="5" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:7">
+      <c r="A1705" s="3" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B1705" s="4" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C1705" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D1705" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1705" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1705" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1705" s="5" t="s">
         <v>2025</v>
       </c>
     </row>
-    <row r="1705" spans="1:7">
-[...4 lines deleted...]
-      <c r="G1705" s="1"/>
+    <row r="1706" spans="1:7">
+      <c r="A1706" s="2"/>
+      <c r="C1706" s="1"/>
+      <c r="E1706" s="1"/>
+      <c r="F1706" s="1"/>
+      <c r="G1706" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">