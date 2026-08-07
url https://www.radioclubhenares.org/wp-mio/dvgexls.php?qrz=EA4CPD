--- v5 (2026-06-19)
+++ v6 (2026-08-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2631">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA4CPD</t>
   </si>
   <si>
     <t>1.327 Referencias DVGE - 1.700 QSO encontrados - 1.080 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #735 (19-06-2026 10:30)</t>
+    <t>Ranking #735 (07-08-2026 06:34)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>