--- v2 (2026-03-24)
+++ v3 (2026-05-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA4DT</t>
   </si>
   <si>
     <t>81 Referencias DVGE - 93 QSO encontrados - 79 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #4051 (24-03-2026 06:00)</t>
+    <t>Ranking #4051 (13-05-2026 06:15)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>