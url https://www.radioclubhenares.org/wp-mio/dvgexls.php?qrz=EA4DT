--- v3 (2026-05-13)
+++ v4 (2026-05-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA4DT</t>
   </si>
   <si>
     <t>81 Referencias DVGE - 93 QSO encontrados - 79 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #4051 (13-05-2026 06:15)</t>
+    <t>Ranking #4051 (13-05-2026 06:45)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>