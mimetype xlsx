--- v4 (2026-05-13)
+++ v5 (2026-06-27)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA4DT</t>
   </si>
   <si>
-    <t>81 Referencias DVGE - 93 QSO encontrados - 79 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #4051 (13-05-2026 06:45)</t>
+    <t>81 Referencias DVGE - 94 QSO encontrados - 79 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #4051 (27-06-2026 21:02)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>
@@ -410,74 +410,74 @@
   <si>
     <t>EA4HER</t>
   </si>
   <si>
     <t>VGM-039</t>
   </si>
   <si>
     <t>28/08/2021</t>
   </si>
   <si>
     <t>VGM-040</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>EA4GWL</t>
   </si>
   <si>
     <t>VGM-051</t>
   </si>
   <si>
     <t>VGM-059</t>
   </si>
   <si>
+    <t>16/01/2022</t>
+  </si>
+  <si>
     <t>09/05/2022</t>
   </si>
   <si>
     <t>EA4RCW</t>
   </si>
   <si>
     <t>18/09/2022</t>
   </si>
   <si>
-    <t>16/01/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>EA4RCH</t>
   </si>
   <si>
     <t>VGM-073</t>
   </si>
   <si>
+    <t>24/02/2018</t>
+  </si>
+  <si>
     <t>CW</t>
   </si>
   <si>
-    <t>24/02/2018</t>
-[...1 lines deleted...]
-  <si>
     <t>EA4RCH/P</t>
   </si>
   <si>
     <t>VGM-092</t>
   </si>
   <si>
     <t>01/10/2017</t>
   </si>
   <si>
     <t>VGM-097</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>VGM-099</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>EA4GVJ</t>
   </si>
   <si>
     <t>VGM-124</t>
@@ -636,50 +636,53 @@
     <t>VGSS-031</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>EA3URA</t>
   </si>
   <si>
     <t>VGT-039</t>
   </si>
   <si>
     <t>EA3URL</t>
   </si>
   <si>
     <t>VGTE-076</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>EA5DF</t>
   </si>
   <si>
     <t>VGTE-137</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
     <t>EA8ARI/P</t>
   </si>
   <si>
     <t>VGTF-019</t>
   </si>
   <si>
     <t>07/04/2018</t>
   </si>
   <si>
     <t>EA4RCA</t>
   </si>
   <si>
     <t>VGTO-367</t>
   </si>
   <si>
     <t>07/05/2022</t>
   </si>
   <si>
     <t>EA4HAD/P</t>
   </si>
@@ -1186,51 +1189,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G99"/>
+  <dimension ref="A1:G100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -2195,227 +2198,227 @@
     <row r="46" spans="1:7">
       <c r="A46" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C46" s="5">
         <v>28046</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="5">
         <v>2</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="3" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="5">
         <v>28046</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="5">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="5">
         <v>28046</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="5">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="3" t="s">
-        <v>114</v>
+        <v>134</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="5">
         <v>28046</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="5">
         <v>2</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="5">
         <v>28049</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="5">
         <v>40</v>
       </c>
       <c r="F50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G50" s="5" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="5">
         <v>28049</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E51" s="5">
         <v>40</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="5">
         <v>28049</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="5">
         <v>2</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="5">
         <v>28065</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="5">
         <v>40</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="5">
         <v>28065</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="5">
         <v>40</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="5">
         <v>28065</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E55" s="5">
         <v>2</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G55" s="5" t="s">
@@ -2506,108 +2509,108 @@
       </c>
       <c r="E59" s="5">
         <v>40</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>152</v>
       </c>
       <c r="C60" s="5">
         <v>28086</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E60" s="5">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="5">
         <v>28086</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="5">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="5">
         <v>28093</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="5">
         <v>40</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="5">
         <v>28125</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E63" s="5">
         <v>40</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="4" t="s">
@@ -2977,51 +2980,51 @@
     <row r="80" spans="1:7">
       <c r="A80" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>192</v>
       </c>
       <c r="C80" s="5">
         <v>41039</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E80" s="5">
         <v>40</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>194</v>
       </c>
       <c r="C81" s="5">
         <v>40076</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E81" s="5">
         <v>2</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B82" s="4" t="s">
@@ -3115,330 +3118,353 @@
     <row r="86" spans="1:7">
       <c r="A86" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C86" s="5">
         <v>44127</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>68</v>
       </c>
       <c r="E86" s="5">
         <v>40</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="C87" s="5">
+        <v>44127</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E87" s="5">
+        <v>40</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="5" t="s">
         <v>209</v>
-      </c>
-[...16 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C88" s="5">
+        <v>38007</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="5">
+        <v>20</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G88" s="5" t="s">
         <v>212</v>
-      </c>
-[...16 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C89" s="5">
+        <v>45177</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="5">
+        <v>40</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" s="5" t="s">
         <v>215</v>
-      </c>
-[...16 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="B90" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="B90" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="5">
-        <v>46041</v>
+        <v>45183</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E90" s="5">
         <v>40</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="5" t="s">
-        <v>219</v>
+        <v>113</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="3" t="s">
-        <v>11</v>
+        <v>218</v>
       </c>
       <c r="B91" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C91" s="5">
+        <v>46041</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="5">
+        <v>40</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G91" s="5" t="s">
         <v>220</v>
-      </c>
-[...13 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="3" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="B92" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C92" s="5">
+        <v>46097</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="5">
+        <v>40</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G92" s="5" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C93" s="5">
+        <v>46128</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="5">
+        <v>40</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="5" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="C94" s="5">
+        <v>46133</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="5">
+        <v>40</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G94" s="5" t="s">
         <v>227</v>
-      </c>
-[...16 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="3" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B95" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C95" s="5">
+        <v>46147</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="5">
+        <v>40</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G95" s="5" t="s">
         <v>230</v>
-      </c>
-[...13 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="C96" s="5">
+        <v>46181</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="5">
+        <v>40</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G96" s="5" t="s">
         <v>232</v>
-      </c>
-[...16 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C97" s="5">
+        <v>49087</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E97" s="5">
+        <v>40</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G97" s="5" t="s">
         <v>235</v>
-      </c>
-[...16 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B98" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="B98" s="4" t="s">
+      <c r="C98" s="5">
+        <v>49146</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="5">
+        <v>40</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="C98" s="5">
+      <c r="B99" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="C99" s="5">
         <v>49155</v>
       </c>
-      <c r="D98" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G98" s="5" t="s">
+      <c r="D99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="5">
+        <v>40</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G99" s="5" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="99" spans="1:7">
-[...4 lines deleted...]
-      <c r="G99" s="1"/>
+    <row r="100" spans="1:7">
+      <c r="A100" s="2"/>
+      <c r="C100" s="1"/>
+      <c r="E100" s="1"/>
+      <c r="F100" s="1"/>
+      <c r="G100" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">