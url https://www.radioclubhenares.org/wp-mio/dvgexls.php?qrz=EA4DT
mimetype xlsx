--- v5 (2026-06-27)
+++ v6 (2026-08-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA4DT</t>
   </si>
   <si>
     <t>81 Referencias DVGE - 94 QSO encontrados - 79 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #4051 (27-06-2026 21:02)</t>
+    <t>Ranking #4051 (15-08-2026 07:34)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>