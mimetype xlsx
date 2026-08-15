--- v6 (2026-08-15)
+++ v7 (2026-08-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA4DT</t>
   </si>
   <si>
     <t>81 Referencias DVGE - 94 QSO encontrados - 79 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #4051 (15-08-2026 07:34)</t>
+    <t>Ranking #4051 (15-08-2026 11:16)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>