--- v2 (2026-03-30)
+++ v3 (2026-06-17)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1721">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1722">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA4RKA</t>
   </si>
   <si>
-    <t>859 Referencias DVGE - 922 QSO encontrados - 728 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #1052 (30-03-2026 21:39)</t>
+    <t>859 Referencias DVGE - 923 QSO encontrados - 728 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #1052 (17-06-2026 11:05)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EC5ALJ/P</t>
   </si>
@@ -4605,50 +4605,53 @@
     <t>VGTE-073</t>
   </si>
   <si>
     <t>12/04/2016</t>
   </si>
   <si>
     <t>EA2CVO/P</t>
   </si>
   <si>
     <t>VGTE-085</t>
   </si>
   <si>
     <t>VGTE-097</t>
   </si>
   <si>
     <t>VGTE-118</t>
   </si>
   <si>
     <t>EA5DF</t>
   </si>
   <si>
     <t>VGTE-137</t>
   </si>
   <si>
     <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
   </si>
   <si>
     <t>VGTE-141</t>
   </si>
   <si>
     <t>23/02/2017</t>
   </si>
   <si>
     <t>VGTE-152</t>
   </si>
   <si>
     <t>VGTE-158</t>
   </si>
   <si>
     <t>EA5INC/2</t>
   </si>
   <si>
     <t>VGTE-179</t>
   </si>
   <si>
     <t>24/08/2015</t>
   </si>
   <si>
     <t>VGTE-223</t>
   </si>
@@ -5632,51 +5635,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G928"/>
+  <dimension ref="A1:G929"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -23868,3090 +23871,3113 @@
     <row r="795" spans="1:7">
       <c r="A795" s="3" t="s">
         <v>1528</v>
       </c>
       <c r="B795" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="C795" s="5">
         <v>44127</v>
       </c>
       <c r="D795" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E795" s="5">
         <v>40</v>
       </c>
       <c r="F795" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G795" s="5" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" s="3" t="s">
-        <v>71</v>
+        <v>1528</v>
       </c>
       <c r="B796" s="4" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C796" s="5">
+        <v>44127</v>
+      </c>
+      <c r="D796" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E796" s="5">
+        <v>40</v>
+      </c>
+      <c r="F796" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G796" s="5" t="s">
         <v>1531</v>
-      </c>
-[...13 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B797" s="4" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C797" s="5">
+        <v>44136</v>
+      </c>
+      <c r="D797" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E797" s="5">
+        <v>40</v>
+      </c>
+      <c r="F797" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G797" s="5" t="s">
         <v>1533</v>
-      </c>
-[...13 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" s="3" t="s">
-        <v>138</v>
+        <v>71</v>
       </c>
       <c r="B798" s="4" t="s">
         <v>1534</v>
       </c>
       <c r="C798" s="5">
-        <v>44153</v>
+        <v>44147</v>
       </c>
       <c r="D798" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E798" s="5">
         <v>40</v>
       </c>
       <c r="F798" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G798" s="5" t="s">
-        <v>175</v>
+        <v>795</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B799" s="4" t="s">
         <v>1535</v>
       </c>
-      <c r="B799" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C799" s="5">
-        <v>44163</v>
+        <v>44153</v>
       </c>
       <c r="D799" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E799" s="5">
         <v>40</v>
       </c>
       <c r="F799" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G799" s="5" t="s">
-        <v>1537</v>
+        <v>175</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" s="3" t="s">
-        <v>984</v>
+        <v>1536</v>
       </c>
       <c r="B800" s="4" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C800" s="5">
+        <v>44163</v>
+      </c>
+      <c r="D800" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E800" s="5">
+        <v>40</v>
+      </c>
+      <c r="F800" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G800" s="5" t="s">
         <v>1538</v>
-      </c>
-[...13 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="B801" s="4" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C801" s="5">
+        <v>44200</v>
+      </c>
+      <c r="D801" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E801" s="5">
+        <v>40</v>
+      </c>
+      <c r="F801" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G801" s="5" t="s">
         <v>1540</v>
-      </c>
-[...16 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802" s="3" t="s">
-        <v>71</v>
+        <v>1541</v>
       </c>
       <c r="B802" s="4" t="s">
         <v>1542</v>
       </c>
       <c r="C802" s="5">
-        <v>44265</v>
+        <v>44228</v>
       </c>
       <c r="D802" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E802" s="5">
         <v>40</v>
       </c>
       <c r="F802" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G802" s="5" t="s">
-        <v>1543</v>
+        <v>557</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" s="3" t="s">
-        <v>1152</v>
+        <v>71</v>
       </c>
       <c r="B803" s="4" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C803" s="5">
+        <v>44265</v>
+      </c>
+      <c r="D803" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E803" s="5">
+        <v>40</v>
+      </c>
+      <c r="F803" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G803" s="5" t="s">
         <v>1544</v>
-      </c>
-[...13 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B804" s="4" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C804" s="5">
+        <v>44192</v>
+      </c>
+      <c r="D804" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E804" s="5">
+        <v>40</v>
+      </c>
+      <c r="F804" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G804" s="5" t="s">
         <v>1546</v>
-      </c>
-[...16 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" s="3" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B805" s="4" t="s">
         <v>1548</v>
       </c>
-      <c r="B805" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C805" s="5">
-        <v>38003</v>
+        <v>38001</v>
       </c>
       <c r="D805" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E805" s="5">
         <v>20</v>
       </c>
       <c r="F805" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G805" s="5" t="s">
-        <v>940</v>
+        <v>87</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" s="3" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="B806" s="4" t="s">
         <v>1550</v>
       </c>
       <c r="C806" s="5">
-        <v>38006</v>
+        <v>38003</v>
       </c>
       <c r="D806" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E806" s="5">
         <v>20</v>
       </c>
       <c r="F806" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G806" s="5" t="s">
-        <v>1127</v>
+        <v>940</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" s="3" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B807" s="4" t="s">
         <v>1551</v>
       </c>
-      <c r="B807" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C807" s="5">
-        <v>38012</v>
+        <v>38006</v>
       </c>
       <c r="D807" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E807" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F807" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G807" s="5" t="s">
-        <v>24</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" s="3" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="B808" s="4" t="s">
         <v>1553</v>
       </c>
       <c r="C808" s="5">
-        <v>38901</v>
+        <v>38012</v>
       </c>
       <c r="D808" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E808" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F808" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G808" s="5" t="s">
-        <v>101</v>
+        <v>24</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" s="3" t="s">
-        <v>1551</v>
+        <v>1549</v>
       </c>
       <c r="B809" s="4" t="s">
         <v>1554</v>
       </c>
       <c r="C809" s="5">
-        <v>38019</v>
+        <v>38901</v>
       </c>
       <c r="D809" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E809" s="5">
         <v>20</v>
       </c>
       <c r="F809" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G809" s="5" t="s">
-        <v>1014</v>
+        <v>101</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" s="3" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B810" s="4" t="s">
         <v>1555</v>
       </c>
       <c r="C810" s="5">
-        <v>38020</v>
+        <v>38019</v>
       </c>
       <c r="D810" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E810" s="5">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F810" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G810" s="5" t="s">
-        <v>737</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" s="3" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B811" s="4" t="s">
         <v>1556</v>
       </c>
-      <c r="B811" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C811" s="5">
-        <v>38030</v>
+        <v>38020</v>
       </c>
       <c r="D811" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E811" s="5">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F811" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G811" s="5" t="s">
-        <v>1558</v>
+        <v>737</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" s="3" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="B812" s="4" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C812" s="5">
+        <v>38030</v>
+      </c>
+      <c r="D812" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E812" s="5">
+        <v>40</v>
+      </c>
+      <c r="F812" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G812" s="5" t="s">
         <v>1559</v>
-      </c>
-[...13 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" s="3" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
       <c r="B813" s="4" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C813" s="5">
+        <v>38031</v>
+      </c>
+      <c r="D813" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E813" s="5">
+        <v>15</v>
+      </c>
+      <c r="F813" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G813" s="5" t="s">
         <v>1561</v>
-      </c>
-[...13 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" s="3" t="s">
-        <v>792</v>
+        <v>1547</v>
       </c>
       <c r="B814" s="4" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C814" s="5">
+        <v>38038</v>
+      </c>
+      <c r="D814" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E814" s="5">
+        <v>20</v>
+      </c>
+      <c r="F814" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G814" s="5" t="s">
         <v>1563</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B815" s="4" t="s">
         <v>1564</v>
       </c>
       <c r="C815" s="5">
-        <v>45016</v>
+        <v>45001</v>
       </c>
       <c r="D815" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E815" s="5">
         <v>40</v>
       </c>
       <c r="F815" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G815" s="5" t="s">
-        <v>642</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B816" s="4" t="s">
         <v>1565</v>
       </c>
       <c r="C816" s="5">
-        <v>45019</v>
+        <v>45016</v>
       </c>
       <c r="D816" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E816" s="5">
         <v>40</v>
       </c>
       <c r="F816" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G816" s="5" t="s">
-        <v>614</v>
+        <v>642</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B817" s="4" t="s">
         <v>1566</v>
       </c>
       <c r="C817" s="5">
-        <v>45034</v>
+        <v>45019</v>
       </c>
       <c r="D817" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E817" s="5">
         <v>40</v>
       </c>
       <c r="F817" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G817" s="5" t="s">
-        <v>403</v>
+        <v>614</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818" s="3" t="s">
-        <v>804</v>
+        <v>792</v>
       </c>
       <c r="B818" s="4" t="s">
         <v>1567</v>
       </c>
       <c r="C818" s="5">
-        <v>45036</v>
+        <v>45034</v>
       </c>
       <c r="D818" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E818" s="5">
         <v>40</v>
       </c>
       <c r="F818" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G818" s="5" t="s">
-        <v>178</v>
+        <v>403</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="B819" s="4" t="s">
         <v>1568</v>
       </c>
-      <c r="B819" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C819" s="5">
-        <v>45048</v>
+        <v>45036</v>
       </c>
       <c r="D819" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E819" s="5">
         <v>40</v>
       </c>
       <c r="F819" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G819" s="5" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" s="3" t="s">
-        <v>792</v>
+        <v>1569</v>
       </c>
       <c r="B820" s="4" t="s">
         <v>1570</v>
       </c>
       <c r="C820" s="5">
-        <v>45053</v>
+        <v>45048</v>
       </c>
       <c r="D820" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E820" s="5">
         <v>40</v>
       </c>
       <c r="F820" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G820" s="5" t="s">
-        <v>528</v>
+        <v>266</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B821" s="4" t="s">
         <v>1571</v>
       </c>
       <c r="C821" s="5">
         <v>45053</v>
       </c>
       <c r="D821" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E821" s="5">
         <v>40</v>
       </c>
       <c r="F821" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G821" s="5" t="s">
-        <v>101</v>
+        <v>528</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B822" s="4" t="s">
         <v>1572</v>
       </c>
       <c r="C822" s="5">
-        <v>45087</v>
+        <v>45053</v>
       </c>
       <c r="D822" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E822" s="5">
         <v>40</v>
       </c>
       <c r="F822" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G822" s="5" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B823" s="4" t="s">
         <v>1573</v>
       </c>
       <c r="C823" s="5">
-        <v>45094</v>
+        <v>45087</v>
       </c>
       <c r="D823" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E823" s="5">
         <v>40</v>
       </c>
       <c r="F823" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G823" s="5" t="s">
-        <v>39</v>
+        <v>181</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B824" s="4" t="s">
         <v>1574</v>
       </c>
       <c r="C824" s="5">
-        <v>45096</v>
+        <v>45094</v>
       </c>
       <c r="D824" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E824" s="5">
         <v>40</v>
       </c>
       <c r="F824" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G824" s="5" t="s">
-        <v>359</v>
+        <v>39</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B825" s="4" t="s">
         <v>1575</v>
       </c>
       <c r="C825" s="5">
-        <v>45102</v>
+        <v>45096</v>
       </c>
       <c r="D825" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E825" s="5">
         <v>40</v>
       </c>
       <c r="F825" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G825" s="5" t="s">
-        <v>87</v>
+        <v>359</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B826" s="4" t="s">
         <v>1576</v>
       </c>
       <c r="C826" s="5">
-        <v>45106</v>
+        <v>45102</v>
       </c>
       <c r="D826" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E826" s="5">
         <v>40</v>
       </c>
       <c r="F826" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G826" s="5" t="s">
-        <v>1577</v>
+        <v>87</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B827" s="4" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C827" s="5">
+        <v>45106</v>
+      </c>
+      <c r="D827" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E827" s="5">
+        <v>40</v>
+      </c>
+      <c r="F827" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G827" s="5" t="s">
         <v>1578</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B828" s="4" t="s">
         <v>1579</v>
       </c>
       <c r="C828" s="5">
         <v>45107</v>
       </c>
       <c r="D828" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E828" s="5">
         <v>40</v>
       </c>
       <c r="F828" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G828" s="5" t="s">
-        <v>1129</v>
+        <v>437</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="B829" s="4" t="s">
         <v>1580</v>
       </c>
-      <c r="B829" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C829" s="5">
-        <v>45117</v>
+        <v>45107</v>
       </c>
       <c r="D829" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E829" s="5">
         <v>40</v>
       </c>
       <c r="F829" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G829" s="5" t="s">
-        <v>1422</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" s="3" t="s">
-        <v>792</v>
+        <v>1581</v>
       </c>
       <c r="B830" s="4" t="s">
         <v>1582</v>
       </c>
       <c r="C830" s="5">
-        <v>45124</v>
+        <v>45117</v>
       </c>
       <c r="D830" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E830" s="5">
         <v>40</v>
       </c>
       <c r="F830" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G830" s="5" t="s">
-        <v>846</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B831" s="4" t="s">
         <v>1583</v>
       </c>
       <c r="C831" s="5">
         <v>45124</v>
       </c>
       <c r="D831" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E831" s="5">
         <v>40</v>
       </c>
       <c r="F831" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G831" s="5" t="s">
-        <v>1422</v>
+        <v>846</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B832" s="4" t="s">
         <v>1584</v>
       </c>
       <c r="C832" s="5">
         <v>45124</v>
       </c>
       <c r="D832" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E832" s="5">
         <v>40</v>
       </c>
       <c r="F832" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G832" s="5" t="s">
-        <v>395</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B833" s="4" t="s">
         <v>1585</v>
       </c>
       <c r="C833" s="5">
         <v>45124</v>
       </c>
       <c r="D833" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E833" s="5">
         <v>40</v>
       </c>
       <c r="F833" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G833" s="5" t="s">
-        <v>294</v>
+        <v>395</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="B834" s="4" t="s">
         <v>1586</v>
       </c>
-      <c r="B834" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C834" s="5">
-        <v>45126</v>
+        <v>45124</v>
       </c>
       <c r="D834" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E834" s="5">
         <v>40</v>
       </c>
       <c r="F834" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G834" s="5" t="s">
-        <v>1234</v>
+        <v>294</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" s="3" t="s">
-        <v>792</v>
+        <v>1587</v>
       </c>
       <c r="B835" s="4" t="s">
         <v>1588</v>
       </c>
       <c r="C835" s="5">
-        <v>45140</v>
+        <v>45126</v>
       </c>
       <c r="D835" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E835" s="5">
         <v>40</v>
       </c>
       <c r="F835" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G835" s="5" t="s">
-        <v>150</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="B836" s="4" t="s">
         <v>1589</v>
       </c>
-      <c r="B836" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C836" s="5">
-        <v>45146</v>
+        <v>45140</v>
       </c>
       <c r="D836" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E836" s="5">
         <v>40</v>
       </c>
       <c r="F836" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G836" s="5" t="s">
-        <v>440</v>
+        <v>150</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" s="3" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B837" s="4" t="s">
         <v>1591</v>
       </c>
       <c r="C837" s="5">
         <v>45146</v>
       </c>
       <c r="D837" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E837" s="5">
         <v>40</v>
       </c>
       <c r="F837" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G837" s="5" t="s">
-        <v>364</v>
+        <v>440</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" s="3" t="s">
-        <v>792</v>
+        <v>1590</v>
       </c>
       <c r="B838" s="4" t="s">
         <v>1592</v>
       </c>
       <c r="C838" s="5">
-        <v>45149</v>
+        <v>45146</v>
       </c>
       <c r="D838" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E838" s="5">
         <v>40</v>
       </c>
       <c r="F838" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G838" s="5" t="s">
-        <v>216</v>
+        <v>364</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B839" s="4" t="s">
         <v>1593</v>
       </c>
       <c r="C839" s="5">
-        <v>45166</v>
+        <v>45149</v>
       </c>
       <c r="D839" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E839" s="5">
         <v>40</v>
       </c>
       <c r="F839" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G839" s="5" t="s">
-        <v>327</v>
+        <v>216</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B840" s="4" t="s">
         <v>1594</v>
       </c>
       <c r="C840" s="5">
-        <v>45168</v>
+        <v>45166</v>
       </c>
       <c r="D840" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E840" s="5">
         <v>40</v>
       </c>
       <c r="F840" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G840" s="5" t="s">
-        <v>822</v>
+        <v>327</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B841" s="4" t="s">
         <v>1595</v>
       </c>
       <c r="C841" s="5">
         <v>45168</v>
       </c>
       <c r="D841" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E841" s="5">
         <v>40</v>
       </c>
       <c r="F841" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G841" s="5" t="s">
-        <v>178</v>
+        <v>822</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" s="3" t="s">
-        <v>88</v>
+        <v>792</v>
       </c>
       <c r="B842" s="4" t="s">
         <v>1596</v>
       </c>
       <c r="C842" s="5">
-        <v>45169</v>
+        <v>45168</v>
       </c>
       <c r="D842" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E842" s="5">
         <v>40</v>
       </c>
       <c r="F842" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G842" s="5" t="s">
-        <v>246</v>
+        <v>178</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" s="3" t="s">
-        <v>792</v>
+        <v>88</v>
       </c>
       <c r="B843" s="4" t="s">
         <v>1597</v>
       </c>
       <c r="C843" s="5">
-        <v>45191</v>
+        <v>45169</v>
       </c>
       <c r="D843" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E843" s="5">
         <v>40</v>
       </c>
       <c r="F843" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G843" s="5" t="s">
-        <v>58</v>
+        <v>246</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B844" s="4" t="s">
         <v>1598</v>
       </c>
       <c r="C844" s="5">
-        <v>45200</v>
+        <v>45191</v>
       </c>
       <c r="D844" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E844" s="5">
         <v>40</v>
       </c>
       <c r="F844" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G844" s="5" t="s">
-        <v>1108</v>
+        <v>58</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B845" s="4" t="s">
         <v>1599</v>
       </c>
       <c r="C845" s="5">
         <v>45200</v>
       </c>
       <c r="D845" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E845" s="5">
         <v>40</v>
       </c>
       <c r="F845" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G845" s="5" t="s">
-        <v>232</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B846" s="4" t="s">
         <v>1600</v>
       </c>
       <c r="C846" s="5">
         <v>45200</v>
       </c>
       <c r="D846" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E846" s="5">
         <v>40</v>
       </c>
       <c r="F846" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G846" s="5" t="s">
-        <v>195</v>
+        <v>232</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="B847" s="4" t="s">
         <v>1601</v>
       </c>
-      <c r="B847" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C847" s="5">
-        <v>46001</v>
+        <v>45200</v>
       </c>
       <c r="D847" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E847" s="5">
         <v>40</v>
       </c>
       <c r="F847" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G847" s="5" t="s">
-        <v>1014</v>
+        <v>195</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" s="3" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B848" s="4" t="s">
         <v>1603</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604</v>
       </c>
       <c r="C848" s="5">
         <v>46001</v>
       </c>
       <c r="D848" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E848" s="5">
         <v>40</v>
       </c>
       <c r="F848" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G848" s="5" t="s">
-        <v>1605</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" s="3" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B849" s="4" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C849" s="5">
+        <v>46001</v>
+      </c>
+      <c r="D849" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E849" s="5">
+        <v>40</v>
+      </c>
+      <c r="F849" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G849" s="5" t="s">
         <v>1606</v>
-      </c>
-[...16 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" s="3" t="s">
-        <v>138</v>
+        <v>1607</v>
       </c>
       <c r="B850" s="4" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C850" s="5">
+        <v>46004</v>
+      </c>
+      <c r="D850" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E850" s="5">
+        <v>40</v>
+      </c>
+      <c r="F850" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G850" s="5" t="s">
         <v>1609</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" s="3" t="s">
-        <v>92</v>
+        <v>138</v>
       </c>
       <c r="B851" s="4" t="s">
         <v>1610</v>
       </c>
       <c r="C851" s="5">
-        <v>46044</v>
+        <v>46019</v>
       </c>
       <c r="D851" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E851" s="5">
         <v>40</v>
       </c>
       <c r="F851" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G851" s="5" t="s">
-        <v>1611</v>
+        <v>158</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" s="3" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B852" s="4" t="s">
-        <v>1612</v>
+        <v>1611</v>
       </c>
       <c r="C852" s="5">
         <v>46044</v>
       </c>
       <c r="D852" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E852" s="5">
         <v>40</v>
       </c>
       <c r="F852" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G852" s="5" t="s">
-        <v>146</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" s="3" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="B853" s="4" t="s">
         <v>1613</v>
       </c>
       <c r="C853" s="5">
-        <v>46072</v>
+        <v>46044</v>
       </c>
       <c r="D853" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E853" s="5">
         <v>40</v>
       </c>
       <c r="F853" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G853" s="5" t="s">
-        <v>1614</v>
+        <v>146</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B854" s="4" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C854" s="5">
+        <v>46072</v>
+      </c>
+      <c r="D854" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E854" s="5">
+        <v>40</v>
+      </c>
+      <c r="F854" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G854" s="5" t="s">
         <v>1615</v>
-      </c>
-[...16 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" s="3" t="s">
-        <v>1603</v>
+        <v>1616</v>
       </c>
       <c r="B855" s="4" t="s">
         <v>1617</v>
       </c>
       <c r="C855" s="5">
-        <v>46108</v>
+        <v>46073</v>
       </c>
       <c r="D855" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E855" s="5">
         <v>40</v>
       </c>
       <c r="F855" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G855" s="5" t="s">
-        <v>576</v>
+        <v>146</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" s="3" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="B856" s="4" t="s">
         <v>1618</v>
       </c>
       <c r="C856" s="5">
-        <v>46111</v>
+        <v>46108</v>
       </c>
       <c r="D856" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E856" s="5">
         <v>40</v>
       </c>
       <c r="F856" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G856" s="5" t="s">
-        <v>294</v>
+        <v>576</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" s="3" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="B857" s="4" t="s">
         <v>1619</v>
       </c>
       <c r="C857" s="5">
         <v>46111</v>
       </c>
       <c r="D857" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E857" s="5">
         <v>40</v>
       </c>
       <c r="F857" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G857" s="5" t="s">
-        <v>1620</v>
+        <v>294</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" s="3" t="s">
-        <v>92</v>
+        <v>1602</v>
       </c>
       <c r="B858" s="4" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C858" s="5">
+        <v>46111</v>
+      </c>
+      <c r="D858" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E858" s="5">
+        <v>40</v>
+      </c>
+      <c r="F858" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G858" s="5" t="s">
         <v>1621</v>
-      </c>
-[...13 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B859" s="4" t="s">
         <v>1622</v>
       </c>
       <c r="C859" s="5">
         <v>46097</v>
       </c>
       <c r="D859" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E859" s="5">
         <v>40</v>
       </c>
       <c r="F859" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G859" s="5" t="s">
-        <v>210</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B860" s="4" t="s">
         <v>1623</v>
       </c>
       <c r="C860" s="5">
-        <v>46099</v>
+        <v>46097</v>
       </c>
       <c r="D860" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E860" s="5">
         <v>40</v>
       </c>
       <c r="F860" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G860" s="5" t="s">
-        <v>576</v>
+        <v>210</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B861" s="4" t="s">
         <v>1624</v>
       </c>
       <c r="C861" s="5">
-        <v>46118</v>
+        <v>46099</v>
       </c>
       <c r="D861" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E861" s="5">
         <v>40</v>
       </c>
       <c r="F861" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G861" s="5" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" s="3" t="s">
-        <v>820</v>
+        <v>92</v>
       </c>
       <c r="B862" s="4" t="s">
         <v>1625</v>
       </c>
       <c r="C862" s="5">
         <v>46118</v>
       </c>
       <c r="D862" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E862" s="5">
         <v>40</v>
       </c>
       <c r="F862" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G862" s="5" t="s">
-        <v>1626</v>
+        <v>570</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" s="3" t="s">
-        <v>17</v>
+        <v>820</v>
       </c>
       <c r="B863" s="4" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C863" s="5">
+        <v>46118</v>
+      </c>
+      <c r="D863" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E863" s="5">
+        <v>40</v>
+      </c>
+      <c r="F863" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G863" s="5" t="s">
         <v>1627</v>
-      </c>
-[...13 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864" s="3" t="s">
-        <v>1603</v>
+        <v>17</v>
       </c>
       <c r="B864" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="C864" s="5">
-        <v>46129</v>
+        <v>46124</v>
       </c>
       <c r="D864" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E864" s="5">
         <v>40</v>
       </c>
       <c r="F864" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G864" s="5" t="s">
-        <v>1202</v>
+        <v>837</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" s="3" t="s">
-        <v>1615</v>
+        <v>1604</v>
       </c>
       <c r="B865" s="4" t="s">
         <v>1629</v>
       </c>
       <c r="C865" s="5">
-        <v>46131</v>
+        <v>46129</v>
       </c>
       <c r="D865" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E865" s="5">
         <v>40</v>
       </c>
       <c r="F865" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G865" s="5" t="s">
-        <v>1630</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866" s="3" t="s">
-        <v>92</v>
+        <v>1616</v>
       </c>
       <c r="B866" s="4" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C866" s="5">
+        <v>46131</v>
+      </c>
+      <c r="D866" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E866" s="5">
+        <v>40</v>
+      </c>
+      <c r="F866" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G866" s="5" t="s">
         <v>1631</v>
-      </c>
-[...13 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="A867" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B867" s="4" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C867" s="5">
+        <v>46142</v>
+      </c>
+      <c r="D867" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E867" s="5">
+        <v>40</v>
+      </c>
+      <c r="F867" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G867" s="5" t="s">
         <v>1633</v>
-      </c>
-[...13 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="A868" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B868" s="4" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="C868" s="5">
         <v>46144</v>
       </c>
       <c r="D868" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E868" s="5">
         <v>40</v>
       </c>
       <c r="F868" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G868" s="5" t="s">
-        <v>497</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869" s="3" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="B869" s="4" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="C869" s="5">
-        <v>46167</v>
+        <v>46144</v>
       </c>
       <c r="D869" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E869" s="5">
         <v>40</v>
       </c>
       <c r="F869" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G869" s="5" t="s">
-        <v>662</v>
+        <v>497</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="A870" s="3" t="s">
-        <v>92</v>
+        <v>138</v>
       </c>
       <c r="B870" s="4" t="s">
         <v>1636</v>
       </c>
       <c r="C870" s="5">
-        <v>46170</v>
+        <v>46167</v>
       </c>
       <c r="D870" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E870" s="5">
         <v>40</v>
       </c>
       <c r="F870" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G870" s="5" t="s">
-        <v>545</v>
+        <v>662</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871" s="3" t="s">
-        <v>1615</v>
+        <v>92</v>
       </c>
       <c r="B871" s="4" t="s">
         <v>1637</v>
       </c>
       <c r="C871" s="5">
         <v>46170</v>
       </c>
       <c r="D871" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E871" s="5">
         <v>40</v>
       </c>
       <c r="F871" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G871" s="5" t="s">
-        <v>658</v>
+        <v>545</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B872" s="4" t="s">
         <v>1638</v>
       </c>
-      <c r="B872" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C872" s="5">
-        <v>46172</v>
+        <v>46170</v>
       </c>
       <c r="D872" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E872" s="5">
         <v>40</v>
       </c>
       <c r="F872" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G872" s="5" t="s">
-        <v>241</v>
+        <v>658</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" s="3" t="s">
-        <v>138</v>
+        <v>1639</v>
       </c>
       <c r="B873" s="4" t="s">
         <v>1640</v>
       </c>
       <c r="C873" s="5">
-        <v>46194</v>
+        <v>46172</v>
       </c>
       <c r="D873" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E873" s="5">
         <v>40</v>
       </c>
       <c r="F873" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G873" s="5" t="s">
-        <v>306</v>
+        <v>241</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" s="3" t="s">
-        <v>1603</v>
+        <v>138</v>
       </c>
       <c r="B874" s="4" t="s">
         <v>1641</v>
       </c>
       <c r="C874" s="5">
-        <v>46199</v>
+        <v>46194</v>
       </c>
       <c r="D874" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E874" s="5">
         <v>40</v>
       </c>
       <c r="F874" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G874" s="5" t="s">
-        <v>187</v>
+        <v>306</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" s="3" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B875" s="4" t="s">
         <v>1642</v>
       </c>
-      <c r="B875" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C875" s="5">
-        <v>46200</v>
+        <v>46199</v>
       </c>
       <c r="D875" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E875" s="5">
         <v>40</v>
       </c>
       <c r="F875" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G875" s="5" t="s">
-        <v>1144</v>
+        <v>187</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876" s="3" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="B876" s="4" t="s">
         <v>1644</v>
       </c>
       <c r="C876" s="5">
-        <v>46204</v>
+        <v>46200</v>
       </c>
       <c r="D876" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E876" s="5">
         <v>40</v>
       </c>
       <c r="F876" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G876" s="5" t="s">
-        <v>87</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" s="3" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B877" s="4" t="s">
         <v>1645</v>
       </c>
-      <c r="B877" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C877" s="5">
-        <v>46213</v>
+        <v>46204</v>
       </c>
       <c r="D877" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E877" s="5">
         <v>40</v>
       </c>
       <c r="F877" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G877" s="5" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878" s="3" t="s">
-        <v>1603</v>
+        <v>1646</v>
       </c>
       <c r="B878" s="4" t="s">
         <v>1647</v>
       </c>
       <c r="C878" s="5">
         <v>46213</v>
       </c>
       <c r="D878" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E878" s="5">
         <v>40</v>
       </c>
       <c r="F878" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G878" s="5" t="s">
-        <v>1512</v>
+        <v>35</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879" s="3" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="B879" s="4" t="s">
         <v>1648</v>
       </c>
       <c r="C879" s="5">
-        <v>46229</v>
+        <v>46213</v>
       </c>
       <c r="D879" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E879" s="5">
         <v>40</v>
       </c>
       <c r="F879" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G879" s="5" t="s">
-        <v>1649</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880" s="3" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="B880" s="4" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C880" s="5">
+        <v>46229</v>
+      </c>
+      <c r="D880" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E880" s="5">
+        <v>40</v>
+      </c>
+      <c r="F880" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G880" s="5" t="s">
         <v>1650</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881" s="3" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B881" s="4" t="s">
         <v>1651</v>
       </c>
-      <c r="B881" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C881" s="5">
-        <v>46244</v>
+        <v>46232</v>
       </c>
       <c r="D881" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E881" s="5">
         <v>40</v>
       </c>
       <c r="F881" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G881" s="5" t="s">
-        <v>349</v>
+        <v>437</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882" s="3" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B882" s="4" t="s">
         <v>1653</v>
       </c>
-      <c r="B882" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C882" s="5">
-        <v>46249</v>
+        <v>46244</v>
       </c>
       <c r="D882" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E882" s="5">
         <v>40</v>
       </c>
       <c r="F882" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G882" s="5" t="s">
-        <v>42</v>
+        <v>349</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883" s="3" t="s">
-        <v>138</v>
+        <v>1654</v>
       </c>
       <c r="B883" s="4" t="s">
         <v>1655</v>
       </c>
       <c r="C883" s="5">
-        <v>46250</v>
+        <v>46249</v>
       </c>
       <c r="D883" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E883" s="5">
         <v>40</v>
       </c>
       <c r="F883" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G883" s="5" t="s">
-        <v>153</v>
+        <v>42</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B884" s="4" t="s">
         <v>1656</v>
-      </c>
-[...1 lines deleted...]
-        <v>1657</v>
       </c>
       <c r="C884" s="5">
         <v>46250</v>
       </c>
       <c r="D884" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E884" s="5">
         <v>40</v>
       </c>
       <c r="F884" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G884" s="5" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885" s="3" t="s">
-        <v>820</v>
+        <v>1657</v>
       </c>
       <c r="B885" s="4" t="s">
         <v>1658</v>
       </c>
       <c r="C885" s="5">
-        <v>46254</v>
+        <v>46250</v>
       </c>
       <c r="D885" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E885" s="5">
         <v>40</v>
       </c>
       <c r="F885" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G885" s="5" t="s">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="B886" s="4" t="s">
         <v>1659</v>
       </c>
-      <c r="B886" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C886" s="5">
-        <v>47035</v>
+        <v>46254</v>
       </c>
       <c r="D886" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E886" s="5">
         <v>40</v>
       </c>
       <c r="F886" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G886" s="5" t="s">
-        <v>936</v>
+        <v>175</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887" s="3" t="s">
-        <v>594</v>
+        <v>1660</v>
       </c>
       <c r="B887" s="4" t="s">
         <v>1661</v>
       </c>
       <c r="C887" s="5">
-        <v>47038</v>
+        <v>47035</v>
       </c>
       <c r="D887" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E887" s="5">
         <v>40</v>
       </c>
       <c r="F887" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G887" s="5" t="s">
-        <v>907</v>
+        <v>936</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888" s="3" t="s">
         <v>594</v>
       </c>
       <c r="B888" s="4" t="s">
         <v>1662</v>
       </c>
       <c r="C888" s="5">
-        <v>47047</v>
+        <v>47038</v>
       </c>
       <c r="D888" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E888" s="5">
         <v>40</v>
       </c>
       <c r="F888" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G888" s="5" t="s">
-        <v>379</v>
+        <v>907</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889" s="3" t="s">
-        <v>634</v>
+        <v>594</v>
       </c>
       <c r="B889" s="4" t="s">
         <v>1663</v>
       </c>
       <c r="C889" s="5">
-        <v>47138</v>
+        <v>47047</v>
       </c>
       <c r="D889" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E889" s="5">
         <v>40</v>
       </c>
       <c r="F889" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G889" s="5" t="s">
-        <v>327</v>
+        <v>379</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" s="3" t="s">
-        <v>594</v>
+        <v>634</v>
       </c>
       <c r="B890" s="4" t="s">
         <v>1664</v>
       </c>
       <c r="C890" s="5">
-        <v>47179</v>
+        <v>47138</v>
       </c>
       <c r="D890" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E890" s="5">
         <v>40</v>
       </c>
       <c r="F890" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G890" s="5" t="s">
-        <v>279</v>
+        <v>327</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="B891" s="4" t="s">
         <v>1665</v>
       </c>
-      <c r="B891" s="4" t="s">
-[...3 lines deleted...]
-        <v>1667</v>
+      <c r="C891" s="5">
+        <v>47179</v>
       </c>
       <c r="D891" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E891" s="5">
         <v>40</v>
       </c>
       <c r="F891" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G891" s="5" t="s">
-        <v>345</v>
+        <v>279</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892" s="3" t="s">
-        <v>511</v>
+        <v>1666</v>
       </c>
       <c r="B892" s="4" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C892" s="5" t="s">
         <v>1668</v>
       </c>
-      <c r="C892" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D892" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E892" s="5">
         <v>40</v>
       </c>
       <c r="F892" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G892" s="5" t="s">
-        <v>1670</v>
+        <v>345</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893" s="3" t="s">
-        <v>977</v>
+        <v>511</v>
       </c>
       <c r="B893" s="4" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C893" s="5" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D893" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E893" s="5">
+        <v>40</v>
+      </c>
+      <c r="F893" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G893" s="5" t="s">
         <v>1671</v>
-      </c>
-[...13 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894" s="3" t="s">
-        <v>526</v>
+        <v>977</v>
       </c>
       <c r="B894" s="4" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C894" s="5" t="s">
         <v>1673</v>
       </c>
-      <c r="C894" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D894" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E894" s="5">
         <v>40</v>
       </c>
       <c r="F894" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G894" s="5" t="s">
-        <v>1395</v>
+        <v>403</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895" s="3" t="s">
-        <v>977</v>
+        <v>526</v>
       </c>
       <c r="B895" s="4" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C895" s="5" t="s">
         <v>1675</v>
       </c>
-      <c r="C895" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D895" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E895" s="5">
         <v>40</v>
       </c>
       <c r="F895" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G895" s="5" t="s">
-        <v>16</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896" s="3" t="s">
-        <v>511</v>
+        <v>977</v>
       </c>
       <c r="B896" s="4" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C896" s="5" t="s">
         <v>1677</v>
       </c>
-      <c r="C896" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D896" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E896" s="5">
         <v>40</v>
       </c>
       <c r="F896" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G896" s="5" t="s">
-        <v>865</v>
+        <v>16</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897" s="3" t="s">
         <v>511</v>
       </c>
       <c r="B897" s="4" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C897" s="5" t="s">
         <v>1679</v>
       </c>
-      <c r="C897" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D897" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E897" s="5">
         <v>40</v>
       </c>
       <c r="F897" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G897" s="5" t="s">
-        <v>1368</v>
+        <v>865</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898" s="3" t="s">
         <v>511</v>
       </c>
       <c r="B898" s="4" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C898" s="5" t="s">
         <v>1681</v>
       </c>
-      <c r="C898" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D898" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E898" s="5">
         <v>40</v>
       </c>
       <c r="F898" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G898" s="5" t="s">
-        <v>440</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899" s="3" t="s">
-        <v>1278</v>
+        <v>511</v>
       </c>
       <c r="B899" s="4" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C899" s="5" t="s">
         <v>1683</v>
       </c>
-      <c r="C899" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D899" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E899" s="5">
         <v>40</v>
       </c>
       <c r="F899" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G899" s="5" t="s">
-        <v>1082</v>
+        <v>440</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900" s="3" t="s">
-        <v>984</v>
+        <v>1278</v>
       </c>
       <c r="B900" s="4" t="s">
         <v>1684</v>
       </c>
       <c r="C900" s="5">
-        <v>50021</v>
+        <v>50018</v>
       </c>
       <c r="D900" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E900" s="5">
         <v>40</v>
       </c>
       <c r="F900" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G900" s="5" t="s">
-        <v>822</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" s="3" t="s">
         <v>984</v>
       </c>
       <c r="B901" s="4" t="s">
         <v>1685</v>
       </c>
       <c r="C901" s="5">
-        <v>50023</v>
+        <v>50021</v>
       </c>
       <c r="D901" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E901" s="5">
         <v>40</v>
       </c>
       <c r="F901" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G901" s="5" t="s">
-        <v>1686</v>
+        <v>822</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902" s="3" t="s">
-        <v>1282</v>
+        <v>984</v>
       </c>
       <c r="B902" s="4" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C902" s="5">
+        <v>50023</v>
+      </c>
+      <c r="D902" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E902" s="5">
+        <v>40</v>
+      </c>
+      <c r="F902" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G902" s="5" t="s">
         <v>1687</v>
-      </c>
-[...13 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" s="3" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="B903" s="4" t="s">
         <v>1688</v>
       </c>
       <c r="C903" s="5">
-        <v>50073</v>
+        <v>50031</v>
       </c>
       <c r="D903" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E903" s="5">
         <v>40</v>
       </c>
       <c r="F903" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G903" s="5" t="s">
-        <v>1096</v>
+        <v>576</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" s="3" t="s">
-        <v>71</v>
+        <v>1278</v>
       </c>
       <c r="B904" s="4" t="s">
         <v>1689</v>
       </c>
       <c r="C904" s="5">
-        <v>50074</v>
+        <v>50073</v>
       </c>
       <c r="D904" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E904" s="5">
         <v>40</v>
       </c>
       <c r="F904" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G904" s="5" t="s">
-        <v>1690</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B905" s="4" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C905" s="5">
+        <v>50074</v>
+      </c>
+      <c r="D905" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E905" s="5">
+        <v>40</v>
+      </c>
+      <c r="F905" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G905" s="5" t="s">
         <v>1691</v>
-      </c>
-[...13 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906" s="3" t="s">
-        <v>984</v>
+        <v>71</v>
       </c>
       <c r="B906" s="4" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C906" s="5">
+        <v>50102</v>
+      </c>
+      <c r="D906" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E906" s="5">
+        <v>40</v>
+      </c>
+      <c r="F906" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G906" s="5" t="s">
         <v>1693</v>
-      </c>
-[...13 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907" s="3" t="s">
-        <v>71</v>
+        <v>984</v>
       </c>
       <c r="B907" s="4" t="s">
         <v>1694</v>
       </c>
       <c r="C907" s="5">
-        <v>50165</v>
+        <v>50139</v>
       </c>
       <c r="D907" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E907" s="5">
         <v>40</v>
       </c>
       <c r="F907" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G907" s="5" t="s">
-        <v>555</v>
+        <v>966</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908" s="3" t="s">
-        <v>1524</v>
+        <v>71</v>
       </c>
       <c r="B908" s="4" t="s">
         <v>1695</v>
       </c>
       <c r="C908" s="5">
-        <v>50170</v>
+        <v>50165</v>
       </c>
       <c r="D908" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E908" s="5">
         <v>40</v>
       </c>
       <c r="F908" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G908" s="5" t="s">
-        <v>195</v>
+        <v>555</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909" s="3" t="s">
-        <v>1278</v>
+        <v>1524</v>
       </c>
       <c r="B909" s="4" t="s">
         <v>1696</v>
       </c>
       <c r="C909" s="5">
-        <v>50182</v>
+        <v>50170</v>
       </c>
       <c r="D909" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E909" s="5">
         <v>40</v>
       </c>
       <c r="F909" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G909" s="5" t="s">
-        <v>936</v>
+        <v>195</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910" s="3" t="s">
-        <v>1524</v>
+        <v>1278</v>
       </c>
       <c r="B910" s="4" t="s">
         <v>1697</v>
       </c>
       <c r="C910" s="5">
-        <v>50902</v>
+        <v>50182</v>
       </c>
       <c r="D910" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E910" s="5">
         <v>40</v>
       </c>
       <c r="F910" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G910" s="5" t="s">
-        <v>216</v>
+        <v>936</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911" s="3" t="s">
-        <v>965</v>
+        <v>1524</v>
       </c>
       <c r="B911" s="4" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="C911" s="5">
         <v>50902</v>
       </c>
       <c r="D911" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E911" s="5">
         <v>40</v>
       </c>
       <c r="F911" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G911" s="5" t="s">
-        <v>1046</v>
+        <v>216</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912" s="3" t="s">
-        <v>1278</v>
+        <v>965</v>
       </c>
       <c r="B912" s="4" t="s">
         <v>1698</v>
       </c>
       <c r="C912" s="5">
-        <v>50225</v>
+        <v>50902</v>
       </c>
       <c r="D912" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E912" s="5">
         <v>40</v>
       </c>
       <c r="F912" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G912" s="5" t="s">
-        <v>1098</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913" s="3" t="s">
-        <v>71</v>
+        <v>1278</v>
       </c>
       <c r="B913" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="C913" s="5">
-        <v>50240</v>
+        <v>50225</v>
       </c>
       <c r="D913" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E913" s="5">
         <v>40</v>
       </c>
       <c r="F913" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G913" s="5" t="s">
-        <v>1700</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914" s="3" t="s">
-        <v>984</v>
+        <v>71</v>
       </c>
       <c r="B914" s="4" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C914" s="5">
+        <v>50240</v>
+      </c>
+      <c r="D914" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E914" s="5">
+        <v>40</v>
+      </c>
+      <c r="F914" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G914" s="5" t="s">
         <v>1701</v>
-      </c>
-[...13 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915" s="3" t="s">
-        <v>1282</v>
+        <v>984</v>
       </c>
       <c r="B915" s="4" t="s">
         <v>1702</v>
       </c>
       <c r="C915" s="5">
-        <v>50266</v>
+        <v>50256</v>
       </c>
       <c r="D915" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E915" s="5">
         <v>40</v>
       </c>
       <c r="F915" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G915" s="5" t="s">
-        <v>1703</v>
+        <v>445</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916" s="3" t="s">
-        <v>965</v>
+        <v>1282</v>
       </c>
       <c r="B916" s="4" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C916" s="5">
+        <v>50266</v>
+      </c>
+      <c r="D916" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E916" s="5">
+        <v>40</v>
+      </c>
+      <c r="F916" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G916" s="5" t="s">
         <v>1704</v>
-      </c>
-[...13 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917" s="3" t="s">
-        <v>1524</v>
+        <v>965</v>
       </c>
       <c r="B917" s="4" t="s">
         <v>1705</v>
       </c>
       <c r="C917" s="5">
-        <v>50297</v>
+        <v>50267</v>
       </c>
       <c r="D917" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E917" s="5">
         <v>40</v>
       </c>
       <c r="F917" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G917" s="5" t="s">
-        <v>1706</v>
+        <v>643</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918" s="3" t="s">
-        <v>1707</v>
+        <v>1524</v>
       </c>
       <c r="B918" s="4" t="s">
-        <v>1708</v>
+        <v>1706</v>
       </c>
       <c r="C918" s="5">
         <v>50297</v>
       </c>
       <c r="D918" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E918" s="5">
         <v>40</v>
       </c>
       <c r="F918" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G918" s="5" t="s">
-        <v>327</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919" s="3" t="s">
-        <v>965</v>
+        <v>1708</v>
       </c>
       <c r="B919" s="4" t="s">
         <v>1709</v>
       </c>
       <c r="C919" s="5">
-        <v>50298</v>
+        <v>50297</v>
       </c>
       <c r="D919" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E919" s="5">
         <v>40</v>
       </c>
       <c r="F919" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G919" s="5" t="s">
-        <v>624</v>
+        <v>327</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="B920" s="4" t="s">
         <v>1710</v>
       </c>
-      <c r="B920" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C920" s="5">
-        <v>49006</v>
+        <v>50298</v>
       </c>
       <c r="D920" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E920" s="5">
         <v>40</v>
       </c>
       <c r="F920" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G920" s="5" t="s">
-        <v>202</v>
+        <v>624</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921" s="3" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B921" s="4" t="s">
         <v>1712</v>
       </c>
-      <c r="B921" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C921" s="5">
-        <v>49010</v>
+        <v>49006</v>
       </c>
       <c r="D921" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E921" s="5">
         <v>40</v>
       </c>
       <c r="F921" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G921" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922" s="3" t="s">
-        <v>88</v>
+        <v>1713</v>
       </c>
       <c r="B922" s="4" t="s">
         <v>1714</v>
       </c>
       <c r="C922" s="5">
-        <v>49017</v>
+        <v>49010</v>
       </c>
       <c r="D922" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E922" s="5">
         <v>40</v>
       </c>
       <c r="F922" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G922" s="5" t="s">
-        <v>1120</v>
+        <v>187</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923" s="3" t="s">
-        <v>634</v>
+        <v>88</v>
       </c>
       <c r="B923" s="4" t="s">
         <v>1715</v>
       </c>
       <c r="C923" s="5">
-        <v>49022</v>
+        <v>49017</v>
       </c>
       <c r="D923" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E923" s="5">
         <v>40</v>
       </c>
       <c r="F923" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G923" s="5" t="s">
-        <v>58</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924" s="3" t="s">
-        <v>1272</v>
+        <v>634</v>
       </c>
       <c r="B924" s="4" t="s">
         <v>1716</v>
       </c>
       <c r="C924" s="5">
-        <v>49087</v>
+        <v>49022</v>
       </c>
       <c r="D924" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E924" s="5">
         <v>40</v>
       </c>
       <c r="F924" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G924" s="5" t="s">
-        <v>1717</v>
+        <v>58</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925" s="3" t="s">
-        <v>634</v>
+        <v>1272</v>
       </c>
       <c r="B925" s="4" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C925" s="5">
+        <v>49087</v>
+      </c>
+      <c r="D925" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E925" s="5">
+        <v>40</v>
+      </c>
+      <c r="F925" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G925" s="5" t="s">
         <v>1718</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926" s="3" t="s">
-        <v>1140</v>
+        <v>634</v>
       </c>
       <c r="B926" s="4" t="s">
         <v>1719</v>
       </c>
       <c r="C926" s="5">
-        <v>49174</v>
+        <v>49156</v>
       </c>
       <c r="D926" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E926" s="5">
         <v>40</v>
       </c>
       <c r="F926" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G926" s="5" t="s">
-        <v>737</v>
+        <v>178</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927" s="3" t="s">
-        <v>1163</v>
+        <v>1140</v>
       </c>
       <c r="B927" s="4" t="s">
         <v>1720</v>
       </c>
       <c r="C927" s="5">
+        <v>49174</v>
+      </c>
+      <c r="D927" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E927" s="5">
+        <v>40</v>
+      </c>
+      <c r="F927" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G927" s="5" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7">
+      <c r="A928" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B928" s="4" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C928" s="5">
         <v>49181</v>
       </c>
-      <c r="D927" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G927" s="5" t="s">
+      <c r="D928" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E928" s="5">
+        <v>40</v>
+      </c>
+      <c r="F928" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G928" s="5" t="s">
         <v>1234</v>
       </c>
     </row>
-    <row r="928" spans="1:7">
-[...4 lines deleted...]
-      <c r="G928" s="1"/>
+    <row r="929" spans="1:7">
+      <c r="A929" s="2"/>
+      <c r="C929" s="1"/>
+      <c r="E929" s="1"/>
+      <c r="F929" s="1"/>
+      <c r="G929" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">