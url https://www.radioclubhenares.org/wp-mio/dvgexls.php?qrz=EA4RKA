--- v3 (2026-06-17)
+++ v4 (2026-08-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1722">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA4RKA</t>
   </si>
   <si>
     <t>859 Referencias DVGE - 923 QSO encontrados - 728 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #1052 (17-06-2026 11:05)</t>
+    <t>Ranking #1052 (04-08-2026 10:50)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EC5ALJ/P</t>
   </si>