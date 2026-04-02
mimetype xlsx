--- v3 (2026-02-09)
+++ v4 (2026-04-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="851">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5AQB</t>
   </si>
   <si>
     <t>341 Referencias DVGE - 387 QSO encontrados - 303 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #1907 (09-02-2026 03:39)</t>
+    <t>Ranking #1907 (02-04-2026 20:53)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5IKT</t>
   </si>