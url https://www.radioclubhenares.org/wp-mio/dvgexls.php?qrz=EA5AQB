--- v4 (2026-04-02)
+++ v5 (2026-05-18)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="851">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="854">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5AQB</t>
   </si>
   <si>
-    <t>341 Referencias DVGE - 387 QSO encontrados - 303 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #1907 (02-04-2026 20:53)</t>
+    <t>342 Referencias DVGE - 388 QSO encontrados - 303 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #1907 (18-05-2026 18:47)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5IKT</t>
   </si>
@@ -2136,50 +2136,59 @@
     <t>VGTE-132</t>
   </si>
   <si>
     <t>VGTE-133</t>
   </si>
   <si>
     <t>02/01/2023</t>
   </si>
   <si>
     <t>EA5GLS/2</t>
   </si>
   <si>
     <t>VGTE-137</t>
   </si>
   <si>
     <t>03/07/2010</t>
   </si>
   <si>
     <t>VGTE-177</t>
   </si>
   <si>
     <t>VGTE-206</t>
   </si>
   <si>
     <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>EC2AZH</t>
+  </si>
+  <si>
+    <t>VGTE-210</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
   </si>
   <si>
     <t>VGTE-222</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>VGTE-257</t>
   </si>
   <si>
     <t>VGTE-280</t>
   </si>
   <si>
     <t>15/08/2022</t>
   </si>
   <si>
     <t>AM70URE</t>
   </si>
   <si>
     <t>VGTE-282</t>
   </si>
   <si>
     <t>22/05/2019</t>
   </si>
@@ -3022,51 +3031,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G393"/>
+  <dimension ref="A1:G394"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -10011,2032 +10020,2055 @@
     <row r="306" spans="1:7">
       <c r="A306" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>706</v>
       </c>
       <c r="C306" s="5">
         <v>44191</v>
       </c>
       <c r="D306" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E306" s="5">
         <v>40</v>
       </c>
       <c r="F306" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G306" s="5" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="3" t="s">
-        <v>195</v>
+        <v>708</v>
       </c>
       <c r="B307" s="4" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C307" s="5">
-        <v>44200</v>
+        <v>44192</v>
       </c>
       <c r="D307" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E307" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F307" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G307" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B308" s="4" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C308" s="5">
-        <v>44241</v>
+        <v>44200</v>
       </c>
       <c r="D308" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E308" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F308" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G308" s="5" t="s">
-        <v>220</v>
+        <v>712</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B309" s="4" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C309" s="5">
-        <v>44012</v>
+        <v>44241</v>
       </c>
       <c r="D309" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E309" s="5">
         <v>40</v>
       </c>
       <c r="F309" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G309" s="5" t="s">
-        <v>712</v>
+        <v>220</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="3" t="s">
-        <v>713</v>
+        <v>195</v>
       </c>
       <c r="B310" s="4" t="s">
         <v>714</v>
       </c>
       <c r="C310" s="5">
-        <v>44192</v>
+        <v>44012</v>
       </c>
       <c r="D310" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E310" s="5">
         <v>40</v>
       </c>
       <c r="F310" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G310" s="5" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="3" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="B311" s="4" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="C311" s="5">
         <v>44192</v>
       </c>
       <c r="D311" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E311" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F311" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G311" s="5" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="3" t="s">
         <v>716</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>717</v>
       </c>
       <c r="C312" s="5">
-        <v>38027</v>
+        <v>44192</v>
       </c>
       <c r="D312" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E312" s="5">
         <v>20</v>
       </c>
       <c r="F312" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G312" s="5" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="3" t="s">
         <v>719</v>
       </c>
       <c r="B313" s="4" t="s">
         <v>720</v>
       </c>
       <c r="C313" s="5">
-        <v>38036</v>
+        <v>38027</v>
       </c>
       <c r="D313" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E313" s="5">
         <v>20</v>
       </c>
       <c r="F313" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G313" s="5" t="s">
-        <v>318</v>
+        <v>721</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="3" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B314" s="4" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C314" s="5">
-        <v>38048</v>
+        <v>38036</v>
       </c>
       <c r="D314" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E314" s="5">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F314" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G314" s="5" t="s">
-        <v>723</v>
+        <v>318</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="3" t="s">
         <v>724</v>
       </c>
       <c r="B315" s="4" t="s">
         <v>725</v>
       </c>
       <c r="C315" s="5">
-        <v>45007</v>
+        <v>38048</v>
       </c>
       <c r="D315" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E315" s="5">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="3" t="s">
         <v>727</v>
       </c>
       <c r="B316" s="4" t="s">
         <v>728</v>
       </c>
       <c r="C316" s="5">
-        <v>45071</v>
+        <v>45007</v>
       </c>
       <c r="D316" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E316" s="5">
         <v>40</v>
       </c>
       <c r="F316" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G316" s="5" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="3" t="s">
-        <v>401</v>
+        <v>730</v>
       </c>
       <c r="B317" s="4" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C317" s="5">
-        <v>45091</v>
+        <v>45071</v>
       </c>
       <c r="D317" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E317" s="5">
         <v>40</v>
       </c>
       <c r="F317" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G317" s="5" t="s">
-        <v>159</v>
+        <v>732</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="3" t="s">
-        <v>731</v>
+        <v>401</v>
       </c>
       <c r="B318" s="4" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C318" s="5">
-        <v>45126</v>
+        <v>45091</v>
       </c>
       <c r="D318" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E318" s="5">
         <v>40</v>
       </c>
       <c r="F318" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G318" s="5" t="s">
-        <v>733</v>
+        <v>159</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="3" t="s">
         <v>734</v>
       </c>
       <c r="B319" s="4" t="s">
         <v>735</v>
       </c>
       <c r="C319" s="5">
-        <v>45156</v>
+        <v>45126</v>
       </c>
       <c r="D319" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E319" s="5">
         <v>40</v>
       </c>
       <c r="F319" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G319" s="5" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="3" t="s">
-        <v>727</v>
+        <v>737</v>
       </c>
       <c r="B320" s="4" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C320" s="5">
-        <v>45168</v>
+        <v>45156</v>
       </c>
       <c r="D320" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E320" s="5">
         <v>40</v>
       </c>
       <c r="F320" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G320" s="5" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="3" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="B321" s="4" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C321" s="5">
-        <v>45182</v>
+        <v>45168</v>
       </c>
       <c r="D321" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E321" s="5">
         <v>40</v>
       </c>
       <c r="F321" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G321" s="5" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="3" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="B322" s="4" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C322" s="5">
-        <v>45193</v>
+        <v>45182</v>
       </c>
       <c r="D322" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E322" s="5">
         <v>40</v>
       </c>
       <c r="F322" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G322" s="5" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="3" t="s">
-        <v>104</v>
+        <v>730</v>
       </c>
       <c r="B323" s="4" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C323" s="5">
-        <v>46044</v>
+        <v>45193</v>
       </c>
       <c r="D323" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E323" s="5">
         <v>40</v>
       </c>
       <c r="F323" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G323" s="5" t="s">
-        <v>85</v>
+        <v>745</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="3" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="B324" s="4" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C324" s="5">
-        <v>46072</v>
+        <v>46044</v>
       </c>
       <c r="D324" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E324" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F324" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G324" s="5" t="s">
-        <v>745</v>
+        <v>85</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B325" s="4" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="C325" s="5">
         <v>46072</v>
       </c>
       <c r="D325" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E325" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F325" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G325" s="5" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="3" t="s">
-        <v>746</v>
+        <v>11</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>747</v>
       </c>
       <c r="C326" s="5">
-        <v>46111</v>
+        <v>46072</v>
       </c>
       <c r="D326" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E326" s="5">
         <v>40</v>
       </c>
       <c r="F326" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G326" s="5" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="3" t="s">
-        <v>29</v>
+        <v>749</v>
       </c>
       <c r="B327" s="4" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C327" s="5">
-        <v>46097</v>
+        <v>46111</v>
       </c>
       <c r="D327" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E327" s="5">
         <v>40</v>
       </c>
       <c r="F327" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G327" s="5" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="3" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="B328" s="4" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C328" s="5">
-        <v>46124</v>
+        <v>46097</v>
       </c>
       <c r="D328" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E328" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F328" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G328" s="5" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B329" s="4" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="C329" s="5">
         <v>46124</v>
       </c>
       <c r="D329" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E329" s="5">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F329" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G329" s="5" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="3" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="B330" s="4" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="C330" s="5">
         <v>46124</v>
       </c>
       <c r="D330" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E330" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F330" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G330" s="5" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B331" s="4" t="s">
         <v>754</v>
       </c>
-      <c r="B331" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C331" s="5">
-        <v>46128</v>
+        <v>46124</v>
       </c>
       <c r="D331" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E331" s="5">
         <v>40</v>
       </c>
       <c r="F331" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G331" s="5" t="s">
-        <v>447</v>
+        <v>756</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="3" t="s">
-        <v>11</v>
+        <v>757</v>
       </c>
       <c r="B332" s="4" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="C332" s="5">
         <v>46128</v>
       </c>
       <c r="D332" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E332" s="5">
         <v>40</v>
       </c>
       <c r="F332" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G332" s="5" t="s">
-        <v>756</v>
+        <v>447</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B333" s="4" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="C333" s="5">
         <v>46128</v>
       </c>
       <c r="D333" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E333" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F333" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G333" s="5" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B334" s="4" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="C334" s="5">
         <v>46128</v>
       </c>
       <c r="D334" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E334" s="5">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F334" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G334" s="5" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B335" s="4" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="C335" s="5">
         <v>46128</v>
       </c>
       <c r="D335" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E335" s="5">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F335" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G335" s="5" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B336" s="4" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C336" s="5">
         <v>46128</v>
       </c>
       <c r="D336" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E336" s="5">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="F336" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G336" s="5" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B337" s="4" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="C337" s="5">
         <v>46128</v>
       </c>
       <c r="D337" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E337" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F337" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G337" s="5" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="3" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="B338" s="4" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="C338" s="5">
         <v>46128</v>
       </c>
       <c r="D338" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E338" s="5">
         <v>40</v>
       </c>
       <c r="F338" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G338" s="5" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="3" t="s">
-        <v>136</v>
+        <v>29</v>
       </c>
       <c r="B339" s="4" t="s">
         <v>760</v>
       </c>
       <c r="C339" s="5">
-        <v>46131</v>
+        <v>46128</v>
       </c>
       <c r="D339" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E339" s="5">
         <v>40</v>
       </c>
       <c r="F339" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G339" s="5" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B340" s="4" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C340" s="5">
-        <v>46156</v>
+        <v>46131</v>
       </c>
       <c r="D340" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E340" s="5">
         <v>40</v>
       </c>
       <c r="F340" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G340" s="5" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="3" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="B341" s="4" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C341" s="5">
-        <v>46170</v>
+        <v>46156</v>
       </c>
       <c r="D341" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E341" s="5">
         <v>40</v>
       </c>
       <c r="F341" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G341" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B342" s="4" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C342" s="5">
-        <v>46184</v>
+        <v>46170</v>
       </c>
       <c r="D342" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E342" s="5">
         <v>40</v>
       </c>
       <c r="F342" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G342" s="5" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B343" s="4" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="C343" s="5">
         <v>46184</v>
       </c>
       <c r="D343" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E343" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F343" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G343" s="5" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B344" s="4" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="C344" s="5">
         <v>46184</v>
       </c>
       <c r="D344" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E344" s="5">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F344" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G344" s="5" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B345" s="4" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="C345" s="5">
         <v>46184</v>
       </c>
       <c r="D345" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E345" s="5">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F345" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G345" s="5" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B346" s="4" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C346" s="5">
         <v>46184</v>
       </c>
       <c r="D346" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E346" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F346" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G346" s="5" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B347" s="4" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="C347" s="5">
         <v>46184</v>
       </c>
       <c r="D347" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E347" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F347" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G347" s="5" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B348" s="4" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C348" s="5">
         <v>46184</v>
       </c>
       <c r="D348" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E348" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F348" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G348" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B349" s="4" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="C349" s="5">
         <v>46184</v>
       </c>
       <c r="D349" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E349" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F349" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G349" s="5" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B350" s="4" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C350" s="5">
         <v>46184</v>
       </c>
       <c r="D350" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E350" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F350" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G350" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="3" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="B351" s="4" t="s">
         <v>775</v>
       </c>
       <c r="C351" s="5">
-        <v>46190</v>
+        <v>46184</v>
       </c>
       <c r="D351" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E351" s="5">
         <v>40</v>
       </c>
       <c r="F351" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G351" s="5" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="3" t="s">
-        <v>754</v>
+        <v>777</v>
       </c>
       <c r="B352" s="4" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C352" s="5">
-        <v>46213</v>
+        <v>46190</v>
       </c>
       <c r="D352" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E352" s="5">
         <v>40</v>
       </c>
       <c r="F352" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G352" s="5" t="s">
-        <v>363</v>
+        <v>779</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="3" t="s">
-        <v>150</v>
+        <v>757</v>
       </c>
       <c r="B353" s="4" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="C353" s="5">
-        <v>46225</v>
+        <v>46213</v>
       </c>
       <c r="D353" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E353" s="5">
         <v>40</v>
       </c>
       <c r="F353" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G353" s="5" t="s">
-        <v>779</v>
+        <v>363</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B354" s="4" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C354" s="5">
-        <v>46145</v>
+        <v>46225</v>
       </c>
       <c r="D354" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E354" s="5">
         <v>40</v>
       </c>
       <c r="F354" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G354" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="3" t="s">
-        <v>263</v>
+        <v>150</v>
       </c>
       <c r="B355" s="4" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C355" s="5">
-        <v>47004</v>
+        <v>46145</v>
       </c>
       <c r="D355" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E355" s="5">
         <v>40</v>
       </c>
       <c r="F355" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G355" s="5" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="3" t="s">
-        <v>784</v>
+        <v>263</v>
       </c>
       <c r="B356" s="4" t="s">
         <v>785</v>
       </c>
       <c r="C356" s="5">
-        <v>47075</v>
+        <v>47004</v>
       </c>
       <c r="D356" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E356" s="5">
         <v>40</v>
       </c>
       <c r="F356" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G356" s="5" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="3" t="s">
-        <v>272</v>
+        <v>787</v>
       </c>
       <c r="B357" s="4" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C357" s="5">
-        <v>47206</v>
+        <v>47075</v>
       </c>
       <c r="D357" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E357" s="5">
         <v>40</v>
       </c>
       <c r="F357" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G357" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="3" t="s">
-        <v>789</v>
+        <v>272</v>
       </c>
       <c r="B358" s="4" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="C358" s="5">
         <v>47206</v>
       </c>
       <c r="D358" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E358" s="5">
         <v>40</v>
       </c>
       <c r="F358" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G358" s="5" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="3" t="s">
-        <v>245</v>
+        <v>792</v>
       </c>
       <c r="B359" s="4" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>790</v>
+      </c>
+      <c r="C359" s="5">
+        <v>47206</v>
       </c>
       <c r="D359" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E359" s="5">
         <v>40</v>
       </c>
       <c r="F359" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G359" s="5" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="3" t="s">
-        <v>662</v>
+        <v>245</v>
       </c>
       <c r="B360" s="4" t="s">
         <v>794</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>795</v>
       </c>
       <c r="D360" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E360" s="5">
         <v>40</v>
       </c>
       <c r="F360" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G360" s="5" t="s">
-        <v>397</v>
+        <v>796</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="3" t="s">
-        <v>245</v>
+        <v>662</v>
       </c>
       <c r="B361" s="4" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D361" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E361" s="5">
         <v>40</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G361" s="5" t="s">
-        <v>798</v>
+        <v>397</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="3" t="s">
-        <v>660</v>
+        <v>245</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>799</v>
       </c>
-      <c r="C362" s="5">
-        <v>50054</v>
+      <c r="C362" s="5" t="s">
+        <v>800</v>
       </c>
       <c r="D362" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E362" s="5">
         <v>40</v>
       </c>
       <c r="F362" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G362" s="5" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="3" t="s">
-        <v>398</v>
+        <v>660</v>
       </c>
       <c r="B363" s="4" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="C363" s="5">
-        <v>50055</v>
+        <v>50054</v>
       </c>
       <c r="D363" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E363" s="5">
         <v>40</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G363" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="3" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B364" s="4" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C364" s="5">
-        <v>50074</v>
+        <v>50055</v>
       </c>
       <c r="D364" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E364" s="5">
         <v>40</v>
       </c>
       <c r="F364" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G364" s="5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="3" t="s">
-        <v>195</v>
+        <v>401</v>
       </c>
       <c r="B365" s="4" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C365" s="5">
         <v>50074</v>
       </c>
       <c r="D365" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E365" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F365" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G365" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="3" t="s">
-        <v>395</v>
+        <v>195</v>
       </c>
       <c r="B366" s="4" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C366" s="5">
-        <v>50095</v>
+        <v>50074</v>
       </c>
       <c r="D366" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E366" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F366" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G366" s="5" t="s">
-        <v>266</v>
+        <v>809</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="3" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B367" s="4" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="C367" s="5">
-        <v>50113</v>
+        <v>50095</v>
       </c>
       <c r="D367" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E367" s="5">
         <v>40</v>
       </c>
       <c r="F367" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G367" s="5" t="s">
-        <v>800</v>
+        <v>266</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="3" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B368" s="4" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="C368" s="5">
-        <v>50136</v>
+        <v>50113</v>
       </c>
       <c r="D368" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E368" s="5">
         <v>40</v>
       </c>
       <c r="F368" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G368" s="5" t="s">
-        <v>434</v>
+        <v>803</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="3" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B369" s="4" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="C369" s="5">
-        <v>50151</v>
+        <v>50136</v>
       </c>
       <c r="D369" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E369" s="5">
         <v>40</v>
       </c>
       <c r="F369" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G369" s="5" t="s">
-        <v>811</v>
+        <v>434</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="3" t="s">
-        <v>812</v>
+        <v>395</v>
       </c>
       <c r="B370" s="4" t="s">
         <v>813</v>
       </c>
       <c r="C370" s="5">
-        <v>50153</v>
+        <v>50151</v>
       </c>
       <c r="D370" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E370" s="5">
         <v>40</v>
       </c>
       <c r="F370" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G370" s="5" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="3" t="s">
-        <v>398</v>
+        <v>815</v>
       </c>
       <c r="B371" s="4" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="C371" s="5">
-        <v>50222</v>
+        <v>50153</v>
       </c>
       <c r="D371" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E371" s="5">
         <v>40</v>
       </c>
       <c r="F371" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G371" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="3" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B372" s="4" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C372" s="5">
-        <v>50230</v>
+        <v>50222</v>
       </c>
       <c r="D372" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E372" s="5">
         <v>40</v>
       </c>
       <c r="F372" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G372" s="5" t="s">
-        <v>659</v>
+        <v>819</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="3" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B373" s="4" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="C373" s="5">
-        <v>50286</v>
+        <v>50230</v>
       </c>
       <c r="D373" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E373" s="5">
         <v>40</v>
       </c>
       <c r="F373" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G373" s="5" t="s">
-        <v>437</v>
+        <v>659</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="3" t="s">
-        <v>819</v>
+        <v>398</v>
       </c>
       <c r="B374" s="4" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C374" s="5">
-        <v>49006</v>
+        <v>50286</v>
       </c>
       <c r="D374" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E374" s="5">
         <v>40</v>
       </c>
       <c r="F374" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G374" s="5" t="s">
-        <v>318</v>
+        <v>437</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="3" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B375" s="4" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C375" s="5">
-        <v>49026</v>
+        <v>49006</v>
       </c>
       <c r="D375" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E375" s="5">
         <v>40</v>
       </c>
       <c r="F375" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G375" s="5" t="s">
-        <v>652</v>
+        <v>318</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="3" t="s">
-        <v>263</v>
+        <v>824</v>
       </c>
       <c r="B376" s="4" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="C376" s="5">
-        <v>49037</v>
+        <v>49026</v>
       </c>
       <c r="D376" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E376" s="5">
         <v>40</v>
       </c>
       <c r="F376" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G376" s="5" t="s">
-        <v>800</v>
+        <v>652</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="3" t="s">
-        <v>824</v>
+        <v>263</v>
       </c>
       <c r="B377" s="4" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="C377" s="5">
-        <v>49053</v>
+        <v>49037</v>
       </c>
       <c r="D377" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E377" s="5">
         <v>40</v>
       </c>
       <c r="F377" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G377" s="5" t="s">
-        <v>826</v>
+        <v>803</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="3" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="B378" s="4" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="C378" s="5">
-        <v>49055</v>
+        <v>49053</v>
       </c>
       <c r="D378" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E378" s="5">
         <v>40</v>
       </c>
       <c r="F378" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G378" s="5" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="3" t="s">
         <v>824</v>
       </c>
       <c r="B379" s="4" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="C379" s="5">
-        <v>49069</v>
+        <v>49055</v>
       </c>
       <c r="D379" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E379" s="5">
         <v>40</v>
       </c>
       <c r="F379" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G379" s="5" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="3" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="B380" s="4" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C380" s="5">
-        <v>49071</v>
+        <v>49069</v>
       </c>
       <c r="D380" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E380" s="5">
         <v>40</v>
       </c>
       <c r="F380" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G380" s="5" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="3" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="B381" s="4" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C381" s="5">
-        <v>49095</v>
+        <v>49071</v>
       </c>
       <c r="D381" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E381" s="5">
         <v>40</v>
       </c>
       <c r="F381" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G381" s="5" t="s">
-        <v>557</v>
+        <v>835</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="3" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="B382" s="4" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="C382" s="5">
-        <v>49123</v>
+        <v>49095</v>
       </c>
       <c r="D382" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E382" s="5">
         <v>40</v>
       </c>
       <c r="F382" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G382" s="5" t="s">
-        <v>50</v>
+        <v>557</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="3" t="s">
-        <v>835</v>
+        <v>824</v>
       </c>
       <c r="B383" s="4" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C383" s="5">
-        <v>49146</v>
+        <v>49123</v>
       </c>
       <c r="D383" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E383" s="5">
         <v>40</v>
       </c>
       <c r="F383" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G383" s="5" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="3" t="s">
-        <v>821</v>
+        <v>838</v>
       </c>
       <c r="B384" s="4" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="C384" s="5">
-        <v>49149</v>
+        <v>49146</v>
       </c>
       <c r="D384" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E384" s="5">
         <v>40</v>
       </c>
       <c r="F384" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G384" s="5" t="s">
-        <v>790</v>
+        <v>110</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="3" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="B385" s="4" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C385" s="5">
-        <v>49173</v>
+        <v>49149</v>
       </c>
       <c r="D385" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E385" s="5">
         <v>40</v>
       </c>
       <c r="F385" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G385" s="5" t="s">
-        <v>840</v>
+        <v>793</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="3" t="s">
-        <v>483</v>
+        <v>841</v>
       </c>
       <c r="B386" s="4" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="C386" s="5">
-        <v>49181</v>
+        <v>49173</v>
       </c>
       <c r="D386" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E386" s="5">
         <v>40</v>
       </c>
       <c r="F386" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G386" s="5" t="s">
-        <v>733</v>
+        <v>843</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="3" t="s">
-        <v>821</v>
+        <v>483</v>
       </c>
       <c r="B387" s="4" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C387" s="5">
-        <v>49186</v>
+        <v>49181</v>
       </c>
       <c r="D387" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E387" s="5">
         <v>40</v>
       </c>
       <c r="F387" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G387" s="5" t="s">
-        <v>97</v>
+        <v>736</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="3" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="B388" s="4" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="C388" s="5">
         <v>49186</v>
       </c>
       <c r="D388" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E388" s="5">
         <v>40</v>
       </c>
       <c r="F388" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G388" s="5" t="s">
-        <v>844</v>
+        <v>97</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="3" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="B389" s="4" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C389" s="5">
-        <v>49208</v>
+        <v>49186</v>
       </c>
       <c r="D389" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E389" s="5">
         <v>40</v>
       </c>
       <c r="F389" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G389" s="5" t="s">
-        <v>19</v>
+        <v>847</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="3" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="B390" s="4" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="C390" s="5">
-        <v>49219</v>
+        <v>49208</v>
       </c>
       <c r="D390" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E390" s="5">
         <v>40</v>
       </c>
       <c r="F390" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G390" s="5" t="s">
-        <v>630</v>
+        <v>19</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="3" t="s">
-        <v>263</v>
+        <v>849</v>
       </c>
       <c r="B391" s="4" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C391" s="5">
         <v>49219</v>
       </c>
       <c r="D391" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E391" s="5">
         <v>40</v>
       </c>
       <c r="F391" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G391" s="5" t="s">
-        <v>849</v>
+        <v>630</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="3" t="s">
-        <v>821</v>
+        <v>263</v>
       </c>
       <c r="B392" s="4" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C392" s="5">
+        <v>49219</v>
+      </c>
+      <c r="D392" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E392" s="5">
+        <v>40</v>
+      </c>
+      <c r="F392" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G392" s="5" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7">
+      <c r="A393" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="B393" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="C393" s="5">
         <v>49275</v>
       </c>
-      <c r="D392" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G393" s="1"/>
+      <c r="D393" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E393" s="5">
+        <v>40</v>
+      </c>
+      <c r="F393" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G393" s="5" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7">
+      <c r="A394" s="2"/>
+      <c r="C394" s="1"/>
+      <c r="E394" s="1"/>
+      <c r="F394" s="1"/>
+      <c r="G394" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">