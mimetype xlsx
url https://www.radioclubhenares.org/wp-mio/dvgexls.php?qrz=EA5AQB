--- v5 (2026-05-18)
+++ v6 (2026-07-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="854">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5AQB</t>
   </si>
   <si>
     <t>342 Referencias DVGE - 388 QSO encontrados - 303 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #1907 (18-05-2026 18:47)</t>
+    <t>Ranking #1907 (04-07-2026 19:53)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5IKT</t>
   </si>