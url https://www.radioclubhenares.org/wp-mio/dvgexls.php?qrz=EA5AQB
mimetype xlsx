--- v6 (2026-07-04)
+++ v7 (2026-08-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="854">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5AQB</t>
   </si>
   <si>
     <t>342 Referencias DVGE - 388 QSO encontrados - 303 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #1907 (04-07-2026 19:53)</t>
+    <t>Ranking #1907 (21-08-2026 16:13)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5IKT</t>
   </si>