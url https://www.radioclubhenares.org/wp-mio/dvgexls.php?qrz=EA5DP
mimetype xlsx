--- v0 (2026-02-09)
+++ v1 (2026-05-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1644">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5DP</t>
   </si>
   <si>
     <t>802 Referencias DVGE - 921 QSO encontrados - 680 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #1110 (09-02-2026 06:26)</t>
+    <t>Ranking #1110 (13-05-2026 09:55)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EC5ALJ/P</t>
   </si>