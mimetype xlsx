--- v1 (2026-05-13)
+++ v2 (2026-05-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1644">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5DP</t>
   </si>
   <si>
     <t>802 Referencias DVGE - 921 QSO encontrados - 680 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #1110 (13-05-2026 09:55)</t>
+    <t>Ranking #1110 (13-05-2026 19:46)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EC5ALJ/P</t>
   </si>