--- v2 (2026-05-13)
+++ v3 (2026-06-30)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1644">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1645">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5DP</t>
   </si>
   <si>
-    <t>802 Referencias DVGE - 921 QSO encontrados - 680 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #1110 (13-05-2026 19:46)</t>
+    <t>802 Referencias DVGE - 922 QSO encontrados - 680 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #1110 (30-06-2026 16:12)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EC5ALJ/P</t>
   </si>
@@ -4206,50 +4206,53 @@
     <t>EB5CS/2</t>
   </si>
   <si>
     <t>VGTE-012</t>
   </si>
   <si>
     <t>EB2GPF</t>
   </si>
   <si>
     <t>VGTE-019</t>
   </si>
   <si>
     <t>EA2CVO/P</t>
   </si>
   <si>
     <t>VGTE-085</t>
   </si>
   <si>
     <t>EA5DF</t>
   </si>
   <si>
     <t>VGTE-137</t>
   </si>
   <si>
     <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
   </si>
   <si>
     <t>VGTE-142</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>EA5WP/2</t>
   </si>
   <si>
     <t>VGTE-256</t>
   </si>
   <si>
     <t>VGTE-258</t>
   </si>
   <si>
     <t>VGTE-283</t>
   </si>
   <si>
     <t>06/12/2014</t>
   </si>
   <si>
     <t>EA8AA/P</t>
   </si>
@@ -5401,51 +5404,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G927"/>
+  <dimension ref="A1:G928"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -21797,4907 +21800,4930 @@
     <row r="715" spans="1:7">
       <c r="A715" s="3" t="s">
         <v>1395</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>1396</v>
       </c>
       <c r="C715" s="5">
         <v>44127</v>
       </c>
       <c r="D715" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E715" s="5">
         <v>40</v>
       </c>
       <c r="F715" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G715" s="5" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716" s="3" t="s">
-        <v>1389</v>
+        <v>1395</v>
       </c>
       <c r="B716" s="4" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C716" s="5">
+        <v>44127</v>
+      </c>
+      <c r="D716" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E716" s="5">
+        <v>40</v>
+      </c>
+      <c r="F716" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G716" s="5" t="s">
         <v>1398</v>
-      </c>
-[...13 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717" s="3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B717" s="4" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C717" s="5">
+        <v>44137</v>
+      </c>
+      <c r="D717" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E717" s="5">
+        <v>40</v>
+      </c>
+      <c r="F717" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G717" s="5" t="s">
         <v>1400</v>
-      </c>
-[...16 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" s="3" t="s">
-        <v>325</v>
+        <v>1401</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>1402</v>
       </c>
       <c r="C718" s="5">
-        <v>44246</v>
+        <v>44240</v>
       </c>
       <c r="D718" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E718" s="5">
         <v>40</v>
       </c>
       <c r="F718" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G718" s="5" t="s">
-        <v>744</v>
+        <v>350</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" s="3" t="s">
         <v>325</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="C719" s="5">
-        <v>44093</v>
+        <v>44246</v>
       </c>
       <c r="D719" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E719" s="5">
         <v>40</v>
       </c>
       <c r="F719" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G719" s="5" t="s">
-        <v>1404</v>
+        <v>744</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="B720" s="4" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C720" s="5">
+        <v>44093</v>
+      </c>
+      <c r="D720" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E720" s="5">
+        <v>40</v>
+      </c>
+      <c r="F720" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G720" s="5" t="s">
         <v>1405</v>
-      </c>
-[...16 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B721" s="4" t="s">
         <v>1407</v>
       </c>
-      <c r="B721" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C721" s="5">
-        <v>38003</v>
+        <v>38001</v>
       </c>
       <c r="D721" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E721" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F721" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G721" s="5" t="s">
-        <v>275</v>
+        <v>638</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" s="3" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>1409</v>
       </c>
       <c r="C722" s="5">
-        <v>38005</v>
+        <v>38003</v>
       </c>
       <c r="D722" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E722" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F722" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G722" s="5" t="s">
-        <v>205</v>
+        <v>275</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723" s="3" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B723" s="4" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="C723" s="5">
         <v>38005</v>
       </c>
       <c r="D723" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E723" s="5">
         <v>20</v>
       </c>
       <c r="F723" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G723" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B724" s="4" t="s">
         <v>1410</v>
       </c>
-      <c r="B724" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C724" s="5">
-        <v>38022</v>
+        <v>38005</v>
       </c>
       <c r="D724" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E724" s="5">
         <v>20</v>
       </c>
       <c r="F724" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G724" s="5" t="s">
-        <v>676</v>
+        <v>205</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725" s="3" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B725" s="4" t="s">
         <v>1412</v>
       </c>
-      <c r="B725" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C725" s="5">
-        <v>38027</v>
+        <v>38022</v>
       </c>
       <c r="D725" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E725" s="5">
         <v>20</v>
       </c>
       <c r="F725" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G725" s="5" t="s">
-        <v>412</v>
+        <v>676</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" s="3" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B726" s="4" t="s">
         <v>1414</v>
       </c>
-      <c r="B726" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C726" s="5">
-        <v>38028</v>
+        <v>38027</v>
       </c>
       <c r="D726" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E726" s="5">
         <v>20</v>
       </c>
       <c r="F726" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G726" s="5" t="s">
-        <v>345</v>
+        <v>412</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727" s="3" t="s">
-        <v>688</v>
+        <v>1415</v>
       </c>
       <c r="B727" s="4" t="s">
         <v>1416</v>
       </c>
       <c r="C727" s="5">
-        <v>45001</v>
+        <v>38028</v>
       </c>
       <c r="D727" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E727" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F727" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G727" s="5" t="s">
-        <v>16</v>
+        <v>345</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B728" s="4" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="C728" s="5">
         <v>45001</v>
       </c>
       <c r="D728" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E728" s="5">
         <v>40</v>
       </c>
       <c r="F728" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G728" s="5" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B729" s="4" t="s">
         <v>1417</v>
       </c>
       <c r="C729" s="5">
         <v>45001</v>
       </c>
       <c r="D729" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E729" s="5">
         <v>40</v>
       </c>
       <c r="F729" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G729" s="5" t="s">
-        <v>328</v>
+        <v>153</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B730" s="4" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="C730" s="5">
         <v>45001</v>
       </c>
       <c r="D730" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E730" s="5">
         <v>40</v>
       </c>
       <c r="F730" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G730" s="5" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="B731" s="4" t="s">
         <v>1418</v>
       </c>
-      <c r="B731" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C731" s="5">
-        <v>45008</v>
+        <v>45001</v>
       </c>
       <c r="D731" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E731" s="5">
         <v>40</v>
       </c>
       <c r="F731" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G731" s="5" t="s">
-        <v>71</v>
+        <v>328</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" s="3" t="s">
-        <v>688</v>
+        <v>1419</v>
       </c>
       <c r="B732" s="4" t="s">
         <v>1420</v>
       </c>
       <c r="C732" s="5">
-        <v>45012</v>
+        <v>45008</v>
       </c>
       <c r="D732" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E732" s="5">
         <v>40</v>
       </c>
       <c r="F732" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G732" s="5" t="s">
-        <v>125</v>
+        <v>71</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B733" s="4" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="C733" s="5">
         <v>45012</v>
       </c>
       <c r="D733" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E733" s="5">
         <v>40</v>
       </c>
       <c r="F733" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G733" s="5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B734" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="C734" s="5">
-        <v>45016</v>
+        <v>45012</v>
       </c>
       <c r="D734" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E734" s="5">
         <v>40</v>
       </c>
       <c r="F734" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G734" s="5" t="s">
-        <v>362</v>
+        <v>125</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="B735" s="4" t="s">
         <v>1422</v>
       </c>
-      <c r="B735" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C735" s="5">
-        <v>45028</v>
+        <v>45016</v>
       </c>
       <c r="D735" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E735" s="5">
         <v>40</v>
       </c>
       <c r="F735" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G735" s="5" t="s">
-        <v>95</v>
+        <v>362</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" s="3" t="s">
-        <v>688</v>
+        <v>1423</v>
       </c>
       <c r="B736" s="4" t="s">
         <v>1424</v>
       </c>
       <c r="C736" s="5">
-        <v>45032</v>
+        <v>45028</v>
       </c>
       <c r="D736" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E736" s="5">
         <v>40</v>
       </c>
       <c r="F736" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G736" s="5" t="s">
-        <v>491</v>
+        <v>95</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B737" s="4" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="C737" s="5">
         <v>45032</v>
       </c>
       <c r="D737" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E737" s="5">
         <v>40</v>
       </c>
       <c r="F737" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G737" s="5" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B738" s="4" t="s">
         <v>1425</v>
       </c>
       <c r="C738" s="5">
-        <v>45034</v>
+        <v>45032</v>
       </c>
       <c r="D738" s="4" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="E738" s="5">
         <v>40</v>
       </c>
       <c r="F738" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G738" s="5" t="s">
-        <v>614</v>
+        <v>491</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" s="3" t="s">
-        <v>726</v>
+        <v>688</v>
       </c>
       <c r="B739" s="4" t="s">
         <v>1426</v>
       </c>
       <c r="C739" s="5">
-        <v>45041</v>
+        <v>45034</v>
       </c>
       <c r="D739" s="4" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E739" s="5">
         <v>40</v>
       </c>
       <c r="F739" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G739" s="5" t="s">
-        <v>865</v>
+        <v>614</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" s="3" t="s">
-        <v>688</v>
+        <v>726</v>
       </c>
       <c r="B740" s="4" t="s">
         <v>1427</v>
       </c>
       <c r="C740" s="5">
-        <v>45042</v>
+        <v>45041</v>
       </c>
       <c r="D740" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E740" s="5">
         <v>40</v>
       </c>
       <c r="F740" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G740" s="5" t="s">
-        <v>473</v>
+        <v>865</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B741" s="4" t="s">
         <v>1428</v>
       </c>
       <c r="C741" s="5">
-        <v>45053</v>
+        <v>45042</v>
       </c>
       <c r="D741" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E741" s="5">
         <v>40</v>
       </c>
       <c r="F741" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G741" s="5" t="s">
-        <v>36</v>
+        <v>473</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B742" s="4" t="s">
         <v>1429</v>
       </c>
       <c r="C742" s="5">
         <v>45053</v>
       </c>
       <c r="D742" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E742" s="5">
         <v>40</v>
       </c>
       <c r="F742" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G742" s="5" t="s">
-        <v>138</v>
+        <v>36</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B743" s="4" t="s">
         <v>1430</v>
       </c>
       <c r="C743" s="5">
         <v>45053</v>
       </c>
       <c r="D743" s="4" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="E743" s="5">
         <v>40</v>
       </c>
       <c r="F743" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G743" s="5" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B744" s="4" t="s">
         <v>1431</v>
       </c>
       <c r="C744" s="5">
         <v>45053</v>
       </c>
       <c r="D744" s="4" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E744" s="5">
         <v>40</v>
       </c>
       <c r="F744" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G744" s="5" t="s">
-        <v>1254</v>
+        <v>127</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B745" s="4" t="s">
         <v>1432</v>
       </c>
       <c r="C745" s="5">
         <v>45053</v>
       </c>
       <c r="D745" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E745" s="5">
         <v>40</v>
       </c>
       <c r="F745" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G745" s="5" t="s">
-        <v>40</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B746" s="4" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="C746" s="5">
         <v>45053</v>
       </c>
       <c r="D746" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E746" s="5">
         <v>40</v>
       </c>
       <c r="F746" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G746" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" s="3" t="s">
-        <v>726</v>
+        <v>688</v>
       </c>
       <c r="B747" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="C747" s="5">
-        <v>45059</v>
+        <v>45053</v>
       </c>
       <c r="D747" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E747" s="5">
         <v>40</v>
       </c>
       <c r="F747" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G747" s="5" t="s">
-        <v>407</v>
+        <v>40</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" s="3" t="s">
-        <v>688</v>
+        <v>726</v>
       </c>
       <c r="B748" s="4" t="s">
         <v>1434</v>
       </c>
       <c r="C748" s="5">
-        <v>45071</v>
+        <v>45059</v>
       </c>
       <c r="D748" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E748" s="5">
         <v>40</v>
       </c>
       <c r="F748" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G748" s="5" t="s">
-        <v>636</v>
+        <v>407</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B749" s="4" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="C749" s="5">
         <v>45071</v>
       </c>
       <c r="D749" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E749" s="5">
         <v>40</v>
       </c>
       <c r="F749" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G749" s="5" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B750" s="4" t="s">
         <v>1435</v>
       </c>
       <c r="C750" s="5">
-        <v>45087</v>
+        <v>45071</v>
       </c>
       <c r="D750" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E750" s="5">
         <v>40</v>
       </c>
       <c r="F750" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G750" s="5" t="s">
-        <v>47</v>
+        <v>636</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B751" s="4" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C751" s="5">
         <v>45087</v>
       </c>
       <c r="D751" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E751" s="5">
         <v>40</v>
       </c>
       <c r="F751" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G751" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B752" s="4" t="s">
         <v>1436</v>
       </c>
       <c r="C752" s="5">
         <v>45087</v>
       </c>
       <c r="D752" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E752" s="5">
         <v>40</v>
       </c>
       <c r="F752" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G752" s="5" t="s">
-        <v>333</v>
+        <v>47</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B753" s="4" t="s">
         <v>1437</v>
       </c>
       <c r="C753" s="5">
         <v>45087</v>
       </c>
       <c r="D753" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E753" s="5">
         <v>40</v>
       </c>
       <c r="F753" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G753" s="5" t="s">
-        <v>1119</v>
+        <v>333</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B754" s="4" t="s">
         <v>1438</v>
       </c>
       <c r="C754" s="5">
         <v>45087</v>
       </c>
       <c r="D754" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E754" s="5">
         <v>40</v>
       </c>
       <c r="F754" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G754" s="5" t="s">
-        <v>175</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B755" s="4" t="s">
         <v>1439</v>
       </c>
       <c r="C755" s="5">
         <v>45087</v>
       </c>
       <c r="D755" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E755" s="5">
         <v>40</v>
       </c>
       <c r="F755" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G755" s="5" t="s">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B756" s="4" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C756" s="5">
         <v>45087</v>
       </c>
       <c r="D756" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E756" s="5">
         <v>40</v>
       </c>
       <c r="F756" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G756" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B757" s="4" t="s">
         <v>1440</v>
       </c>
       <c r="C757" s="5">
         <v>45087</v>
       </c>
       <c r="D757" s="4" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="E757" s="5">
         <v>40</v>
       </c>
       <c r="F757" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G757" s="5" t="s">
-        <v>102</v>
+        <v>50</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B758" s="4" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="C758" s="5">
         <v>45087</v>
       </c>
       <c r="D758" s="4" t="s">
         <v>63</v>
       </c>
       <c r="E758" s="5">
         <v>40</v>
       </c>
       <c r="F758" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G758" s="5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B759" s="4" t="s">
         <v>1441</v>
       </c>
       <c r="C759" s="5">
-        <v>45094</v>
+        <v>45087</v>
       </c>
       <c r="D759" s="4" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E759" s="5">
         <v>40</v>
       </c>
       <c r="F759" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G759" s="5" t="s">
-        <v>651</v>
+        <v>102</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B760" s="4" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="C760" s="5">
         <v>45094</v>
       </c>
       <c r="D760" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E760" s="5">
         <v>40</v>
       </c>
       <c r="F760" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G760" s="5" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B761" s="4" t="s">
         <v>1442</v>
       </c>
       <c r="C761" s="5">
         <v>45094</v>
       </c>
       <c r="D761" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E761" s="5">
         <v>40</v>
       </c>
       <c r="F761" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G761" s="5" t="s">
-        <v>59</v>
+        <v>651</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B762" s="4" t="s">
         <v>1443</v>
       </c>
       <c r="C762" s="5">
-        <v>45096</v>
+        <v>45094</v>
       </c>
       <c r="D762" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E762" s="5">
         <v>40</v>
       </c>
       <c r="F762" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G762" s="5" t="s">
-        <v>345</v>
+        <v>59</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B763" s="4" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="C763" s="5">
         <v>45096</v>
       </c>
       <c r="D763" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E763" s="5">
         <v>40</v>
       </c>
       <c r="F763" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G763" s="5" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B764" s="4" t="s">
         <v>1444</v>
       </c>
       <c r="C764" s="5">
-        <v>45107</v>
+        <v>45096</v>
       </c>
       <c r="D764" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E764" s="5">
         <v>40</v>
       </c>
       <c r="F764" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G764" s="5" t="s">
-        <v>397</v>
+        <v>345</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B765" s="4" t="s">
         <v>1445</v>
       </c>
       <c r="C765" s="5">
         <v>45107</v>
       </c>
       <c r="D765" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E765" s="5">
         <v>40</v>
       </c>
       <c r="F765" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G765" s="5" t="s">
-        <v>1176</v>
+        <v>397</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B766" s="4" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="C766" s="5">
         <v>45107</v>
       </c>
       <c r="D766" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E766" s="5">
         <v>40</v>
       </c>
       <c r="F766" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G766" s="5" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B767" s="4" t="s">
         <v>1446</v>
       </c>
       <c r="C767" s="5">
-        <v>45116</v>
+        <v>45107</v>
       </c>
       <c r="D767" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E767" s="5">
         <v>40</v>
       </c>
       <c r="F767" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G767" s="5" t="s">
-        <v>267</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B768" s="4" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="C768" s="5">
         <v>45116</v>
       </c>
       <c r="D768" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E768" s="5">
         <v>40</v>
       </c>
       <c r="F768" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G768" s="5" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B769" s="4" t="s">
         <v>1447</v>
       </c>
       <c r="C769" s="5">
-        <v>45121</v>
+        <v>45116</v>
       </c>
       <c r="D769" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E769" s="5">
         <v>40</v>
       </c>
       <c r="F769" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G769" s="5" t="s">
-        <v>119</v>
+        <v>267</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B770" s="4" t="s">
         <v>1448</v>
       </c>
       <c r="C770" s="5">
-        <v>45122</v>
+        <v>45121</v>
       </c>
       <c r="D770" s="4" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="E770" s="5">
         <v>40</v>
       </c>
       <c r="F770" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G770" s="5" t="s">
-        <v>354</v>
+        <v>119</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B771" s="4" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="C771" s="5">
         <v>45122</v>
       </c>
       <c r="D771" s="4" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E771" s="5">
         <v>40</v>
       </c>
       <c r="F771" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G771" s="5" t="s">
-        <v>661</v>
+        <v>354</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B772" s="4" t="s">
         <v>1449</v>
       </c>
       <c r="C772" s="5">
-        <v>45124</v>
+        <v>45122</v>
       </c>
       <c r="D772" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E772" s="5">
         <v>40</v>
       </c>
       <c r="F772" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G772" s="5" t="s">
-        <v>1450</v>
+        <v>661</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B773" s="4" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="C773" s="5">
         <v>45124</v>
       </c>
       <c r="D773" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E773" s="5">
         <v>40</v>
       </c>
       <c r="F773" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G773" s="5" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B774" s="4" t="s">
-        <v>1451</v>
+        <v>1450</v>
       </c>
       <c r="C774" s="5">
         <v>45124</v>
       </c>
       <c r="D774" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E774" s="5">
         <v>40</v>
       </c>
       <c r="F774" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G774" s="5" t="s">
-        <v>367</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B775" s="4" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="C775" s="5">
         <v>45124</v>
       </c>
       <c r="D775" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E775" s="5">
         <v>40</v>
       </c>
       <c r="F775" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G775" s="5" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B776" s="4" t="s">
         <v>1452</v>
       </c>
       <c r="C776" s="5">
         <v>45124</v>
       </c>
       <c r="D776" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E776" s="5">
         <v>40</v>
       </c>
       <c r="F776" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G776" s="5" t="s">
-        <v>284</v>
+        <v>367</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B777" s="4" t="s">
         <v>1453</v>
       </c>
       <c r="C777" s="5">
-        <v>45140</v>
+        <v>45124</v>
       </c>
       <c r="D777" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E777" s="5">
         <v>40</v>
       </c>
       <c r="F777" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G777" s="5" t="s">
-        <v>692</v>
+        <v>284</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B778" s="4" t="s">
         <v>1454</v>
       </c>
       <c r="C778" s="5">
-        <v>45141</v>
+        <v>45140</v>
       </c>
       <c r="D778" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E778" s="5">
         <v>40</v>
       </c>
       <c r="F778" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G778" s="5" t="s">
-        <v>20</v>
+        <v>692</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B779" s="4" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C779" s="5">
         <v>45141</v>
       </c>
       <c r="D779" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E779" s="5">
         <v>40</v>
       </c>
       <c r="F779" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G779" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B780" s="4" t="s">
         <v>1455</v>
       </c>
       <c r="C780" s="5">
-        <v>45149</v>
+        <v>45141</v>
       </c>
       <c r="D780" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E780" s="5">
         <v>40</v>
       </c>
       <c r="F780" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G780" s="5" t="s">
-        <v>342</v>
+        <v>20</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B781" s="4" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="C781" s="5">
         <v>45149</v>
       </c>
       <c r="D781" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E781" s="5">
         <v>40</v>
       </c>
       <c r="F781" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G781" s="5" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="B782" s="4" t="s">
         <v>1456</v>
       </c>
-      <c r="B782" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C782" s="5">
-        <v>45160</v>
+        <v>45149</v>
       </c>
       <c r="D782" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E782" s="5">
         <v>40</v>
       </c>
       <c r="F782" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G782" s="5" t="s">
-        <v>902</v>
+        <v>342</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" s="3" t="s">
-        <v>1006</v>
+        <v>1457</v>
       </c>
       <c r="B783" s="4" t="s">
         <v>1458</v>
       </c>
       <c r="C783" s="5">
-        <v>45161</v>
+        <v>45160</v>
       </c>
       <c r="D783" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E783" s="5">
         <v>40</v>
       </c>
       <c r="F783" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G783" s="5" t="s">
-        <v>1293</v>
+        <v>902</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" s="3" t="s">
-        <v>688</v>
+        <v>1006</v>
       </c>
       <c r="B784" s="4" t="s">
         <v>1459</v>
       </c>
       <c r="C784" s="5">
-        <v>45163</v>
+        <v>45161</v>
       </c>
       <c r="D784" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E784" s="5">
         <v>40</v>
       </c>
       <c r="F784" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G784" s="5" t="s">
-        <v>141</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B785" s="4" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="C785" s="5">
         <v>45163</v>
       </c>
       <c r="D785" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E785" s="5">
         <v>40</v>
       </c>
       <c r="F785" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G785" s="5" t="s">
-        <v>1147</v>
+        <v>141</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B786" s="4" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="C786" s="5">
         <v>45163</v>
       </c>
       <c r="D786" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E786" s="5">
         <v>40</v>
       </c>
       <c r="F786" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G786" s="5" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B787" s="4" t="s">
         <v>1460</v>
       </c>
       <c r="C787" s="5">
-        <v>45166</v>
+        <v>45163</v>
       </c>
       <c r="D787" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E787" s="5">
         <v>40</v>
       </c>
       <c r="F787" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G787" s="5" t="s">
-        <v>209</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B788" s="4" t="s">
         <v>1461</v>
       </c>
       <c r="C788" s="5">
-        <v>45177</v>
+        <v>45166</v>
       </c>
       <c r="D788" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E788" s="5">
         <v>40</v>
       </c>
       <c r="F788" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G788" s="5" t="s">
-        <v>610</v>
+        <v>209</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B789" s="4" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="C789" s="5">
         <v>45177</v>
       </c>
       <c r="D789" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E789" s="5">
         <v>40</v>
       </c>
       <c r="F789" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G789" s="5" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B790" s="4" t="s">
         <v>1462</v>
       </c>
       <c r="C790" s="5">
         <v>45177</v>
       </c>
       <c r="D790" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E790" s="5">
         <v>40</v>
       </c>
       <c r="F790" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G790" s="5" t="s">
-        <v>778</v>
+        <v>610</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B791" s="4" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="C791" s="5">
         <v>45177</v>
       </c>
       <c r="D791" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E791" s="5">
         <v>40</v>
       </c>
       <c r="F791" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G791" s="5" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" s="3" t="s">
-        <v>726</v>
+        <v>688</v>
       </c>
       <c r="B792" s="4" t="s">
         <v>1463</v>
       </c>
       <c r="C792" s="5">
-        <v>45185</v>
+        <v>45177</v>
       </c>
       <c r="D792" s="4" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="E792" s="5">
         <v>40</v>
       </c>
       <c r="F792" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G792" s="5" t="s">
-        <v>595</v>
+        <v>778</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793" s="3" t="s">
-        <v>688</v>
+        <v>726</v>
       </c>
       <c r="B793" s="4" t="s">
         <v>1464</v>
       </c>
       <c r="C793" s="5">
-        <v>45191</v>
+        <v>45185</v>
       </c>
       <c r="D793" s="4" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E793" s="5">
         <v>40</v>
       </c>
       <c r="F793" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G793" s="5" t="s">
-        <v>67</v>
+        <v>595</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B794" s="4" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="C794" s="5">
         <v>45191</v>
       </c>
       <c r="D794" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E794" s="5">
         <v>40</v>
       </c>
       <c r="F794" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G794" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B795" s="4" t="s">
         <v>1465</v>
       </c>
       <c r="C795" s="5">
-        <v>45200</v>
+        <v>45191</v>
       </c>
       <c r="D795" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E795" s="5">
         <v>40</v>
       </c>
       <c r="F795" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G795" s="5" t="s">
-        <v>271</v>
+        <v>67</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B796" s="4" t="s">
         <v>1466</v>
       </c>
       <c r="C796" s="5">
         <v>45200</v>
       </c>
       <c r="D796" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E796" s="5">
         <v>40</v>
       </c>
       <c r="F796" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G796" s="5" t="s">
-        <v>663</v>
+        <v>271</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B797" s="4" t="s">
         <v>1467</v>
       </c>
       <c r="C797" s="5">
         <v>45200</v>
       </c>
       <c r="D797" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E797" s="5">
         <v>40</v>
       </c>
       <c r="F797" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G797" s="5" t="s">
-        <v>339</v>
+        <v>663</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B798" s="4" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="C798" s="5">
         <v>45200</v>
       </c>
       <c r="D798" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E798" s="5">
         <v>40</v>
       </c>
       <c r="F798" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G798" s="5" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B799" s="4" t="s">
         <v>1468</v>
       </c>
       <c r="C799" s="5">
         <v>45200</v>
       </c>
       <c r="D799" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E799" s="5">
         <v>40</v>
       </c>
       <c r="F799" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G799" s="5" t="s">
-        <v>387</v>
+        <v>339</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B800" s="4" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="C800" s="5">
         <v>45200</v>
       </c>
       <c r="D800" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E800" s="5">
         <v>40</v>
       </c>
       <c r="F800" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G800" s="5" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="B801" s="4" t="s">
         <v>1469</v>
       </c>
-      <c r="B801" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C801" s="5">
-        <v>46001</v>
+        <v>45200</v>
       </c>
       <c r="D801" s="4" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="E801" s="5">
         <v>40</v>
       </c>
       <c r="F801" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G801" s="5" t="s">
-        <v>106</v>
+        <v>387</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802" s="3" t="s">
-        <v>162</v>
+        <v>1470</v>
       </c>
       <c r="B802" s="4" t="s">
         <v>1471</v>
       </c>
       <c r="C802" s="5">
-        <v>46019</v>
+        <v>46001</v>
       </c>
       <c r="D802" s="4" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E802" s="5">
         <v>40</v>
       </c>
       <c r="F802" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G802" s="5" t="s">
-        <v>1472</v>
+        <v>106</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" s="3" t="s">
-        <v>729</v>
+        <v>162</v>
       </c>
       <c r="B803" s="4" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C803" s="5">
+        <v>46019</v>
+      </c>
+      <c r="D803" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E803" s="5">
+        <v>40</v>
+      </c>
+      <c r="F803" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G803" s="5" t="s">
         <v>1473</v>
-      </c>
-[...13 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" s="3" t="s">
         <v>729</v>
       </c>
       <c r="B804" s="4" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C804" s="5">
         <v>46036</v>
       </c>
       <c r="D804" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E804" s="5">
         <v>40</v>
       </c>
       <c r="F804" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G804" s="5" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="B805" s="4" t="s">
         <v>1474</v>
       </c>
-      <c r="B805" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C805" s="5">
-        <v>46038</v>
+        <v>46036</v>
       </c>
       <c r="D805" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E805" s="5">
         <v>40</v>
       </c>
       <c r="F805" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G805" s="5" t="s">
-        <v>1476</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B806" s="4" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="C806" s="5">
         <v>46038</v>
       </c>
       <c r="D806" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E806" s="5">
         <v>40</v>
       </c>
       <c r="F806" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G806" s="5" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B807" s="4" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
       <c r="C807" s="5">
         <v>46038</v>
       </c>
       <c r="D807" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E807" s="5">
         <v>40</v>
       </c>
       <c r="F807" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G807" s="5" t="s">
-        <v>1480</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B808" s="4" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="C808" s="5">
         <v>46038</v>
       </c>
       <c r="D808" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E808" s="5">
         <v>40</v>
       </c>
       <c r="F808" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G808" s="5" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" s="3" t="s">
-        <v>92</v>
+        <v>1475</v>
       </c>
       <c r="B809" s="4" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C809" s="5">
+        <v>46038</v>
+      </c>
+      <c r="D809" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E809" s="5">
+        <v>40</v>
+      </c>
+      <c r="F809" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G809" s="5" t="s">
         <v>1481</v>
-      </c>
-[...13 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" s="3" t="s">
-        <v>162</v>
+        <v>92</v>
       </c>
       <c r="B810" s="4" t="s">
         <v>1482</v>
       </c>
       <c r="C810" s="5">
-        <v>46049</v>
+        <v>46044</v>
       </c>
       <c r="D810" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E810" s="5">
         <v>40</v>
       </c>
       <c r="F810" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G810" s="5" t="s">
-        <v>626</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B811" s="4" t="s">
         <v>1483</v>
       </c>
-      <c r="B811" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C811" s="5">
-        <v>46082</v>
+        <v>46049</v>
       </c>
       <c r="D811" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E811" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F811" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G811" s="5" t="s">
-        <v>1485</v>
+        <v>626</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" s="3" t="s">
-        <v>1486</v>
+        <v>1484</v>
       </c>
       <c r="B812" s="4" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C812" s="5">
         <v>46082</v>
       </c>
       <c r="D812" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E812" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F812" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G812" s="5" t="s">
-        <v>67</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" s="3" t="s">
-        <v>83</v>
+        <v>1487</v>
       </c>
       <c r="B813" s="4" t="s">
-        <v>1487</v>
+        <v>1485</v>
       </c>
       <c r="C813" s="5">
-        <v>46093</v>
+        <v>46082</v>
       </c>
       <c r="D813" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E813" s="5">
         <v>40</v>
       </c>
       <c r="F813" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G813" s="5" t="s">
-        <v>428</v>
+        <v>67</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B814" s="4" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="C814" s="5">
         <v>46093</v>
       </c>
       <c r="D814" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E814" s="5">
         <v>40</v>
       </c>
       <c r="F814" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G814" s="5" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" s="3" t="s">
-        <v>729</v>
+        <v>83</v>
       </c>
       <c r="B815" s="4" t="s">
         <v>1488</v>
       </c>
       <c r="C815" s="5">
-        <v>46111</v>
+        <v>46093</v>
       </c>
       <c r="D815" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E815" s="5">
         <v>40</v>
       </c>
       <c r="F815" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G815" s="5" t="s">
-        <v>36</v>
+        <v>428</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="B816" s="4" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490</v>
       </c>
       <c r="C816" s="5">
         <v>46111</v>
       </c>
       <c r="D816" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E816" s="5">
         <v>40</v>
       </c>
       <c r="F816" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G816" s="5" t="s">
-        <v>1491</v>
+        <v>36</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" s="3" t="s">
-        <v>700</v>
+        <v>1490</v>
       </c>
       <c r="B817" s="4" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C817" s="5">
+        <v>46111</v>
+      </c>
+      <c r="D817" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E817" s="5">
+        <v>40</v>
+      </c>
+      <c r="F817" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G817" s="5" t="s">
         <v>1492</v>
-      </c>
-[...13 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818" s="3" t="s">
         <v>700</v>
       </c>
       <c r="B818" s="4" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="C818" s="5">
         <v>46112</v>
       </c>
       <c r="D818" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E818" s="5">
         <v>40</v>
       </c>
       <c r="F818" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G818" s="5" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" s="3" t="s">
-        <v>92</v>
+        <v>700</v>
       </c>
       <c r="B819" s="4" t="s">
         <v>1493</v>
       </c>
       <c r="C819" s="5">
-        <v>46097</v>
+        <v>46112</v>
       </c>
       <c r="D819" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E819" s="5">
         <v>40</v>
       </c>
       <c r="F819" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G819" s="5" t="s">
-        <v>394</v>
+        <v>330</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" s="3" t="s">
-        <v>700</v>
+        <v>92</v>
       </c>
       <c r="B820" s="4" t="s">
         <v>1494</v>
       </c>
       <c r="C820" s="5">
-        <v>46099</v>
+        <v>46097</v>
       </c>
       <c r="D820" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E820" s="5">
         <v>40</v>
       </c>
       <c r="F820" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G820" s="5" t="s">
-        <v>1275</v>
+        <v>394</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" s="3" t="s">
-        <v>92</v>
+        <v>700</v>
       </c>
       <c r="B821" s="4" t="s">
         <v>1495</v>
       </c>
       <c r="C821" s="5">
         <v>46099</v>
       </c>
       <c r="D821" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E821" s="5">
         <v>40</v>
       </c>
       <c r="F821" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G821" s="5" t="s">
-        <v>1496</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" s="3" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B822" s="4" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C822" s="5">
+        <v>46099</v>
+      </c>
+      <c r="D822" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E822" s="5">
+        <v>40</v>
+      </c>
+      <c r="F822" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G822" s="5" t="s">
         <v>1497</v>
-      </c>
-[...13 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" s="3" t="s">
-        <v>1469</v>
+        <v>83</v>
       </c>
       <c r="B823" s="4" t="s">
         <v>1498</v>
       </c>
       <c r="C823" s="5">
         <v>46115</v>
       </c>
       <c r="D823" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E823" s="5">
         <v>40</v>
       </c>
       <c r="F823" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G823" s="5" t="s">
-        <v>1499</v>
+        <v>443</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" s="3" t="s">
-        <v>92</v>
+        <v>1470</v>
       </c>
       <c r="B824" s="4" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C824" s="5">
+        <v>46115</v>
+      </c>
+      <c r="D824" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E824" s="5">
+        <v>40</v>
+      </c>
+      <c r="F824" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G824" s="5" t="s">
         <v>1500</v>
-      </c>
-[...13 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B825" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="C825" s="5">
         <v>46118</v>
       </c>
       <c r="D825" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E825" s="5">
         <v>40</v>
       </c>
       <c r="F825" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G825" s="5" t="s">
-        <v>763</v>
+        <v>493</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" s="3" t="s">
-        <v>1474</v>
+        <v>92</v>
       </c>
       <c r="B826" s="4" t="s">
         <v>1502</v>
       </c>
       <c r="C826" s="5">
         <v>46118</v>
       </c>
       <c r="D826" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E826" s="5">
         <v>40</v>
       </c>
       <c r="F826" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G826" s="5" t="s">
-        <v>1503</v>
+        <v>763</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B827" s="4" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="C827" s="5">
         <v>46118</v>
       </c>
       <c r="D827" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E827" s="5">
         <v>40</v>
       </c>
       <c r="F827" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G827" s="5" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" s="3" t="s">
-        <v>17</v>
+        <v>1475</v>
       </c>
       <c r="B828" s="4" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C828" s="5">
+        <v>46118</v>
+      </c>
+      <c r="D828" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E828" s="5">
+        <v>40</v>
+      </c>
+      <c r="F828" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G828" s="5" t="s">
         <v>1504</v>
-      </c>
-[...13 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" s="3" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="B829" s="4" t="s">
         <v>1505</v>
       </c>
       <c r="C829" s="5">
-        <v>46128</v>
+        <v>46124</v>
       </c>
       <c r="D829" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E829" s="5">
         <v>40</v>
       </c>
       <c r="F829" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G829" s="5" t="s">
-        <v>1506</v>
+        <v>748</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" s="3" t="s">
-        <v>162</v>
+        <v>92</v>
       </c>
       <c r="B830" s="4" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C830" s="5">
+        <v>46128</v>
+      </c>
+      <c r="D830" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E830" s="5">
+        <v>40</v>
+      </c>
+      <c r="F830" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G830" s="5" t="s">
         <v>1507</v>
-      </c>
-[...13 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" s="3" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="B831" s="4" t="s">
         <v>1508</v>
       </c>
       <c r="C831" s="5">
-        <v>46136</v>
+        <v>46131</v>
       </c>
       <c r="D831" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E831" s="5">
         <v>40</v>
       </c>
       <c r="F831" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G831" s="5" t="s">
-        <v>1509</v>
+        <v>371</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" s="3" t="s">
-        <v>1474</v>
+        <v>180</v>
       </c>
       <c r="B832" s="4" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C832" s="5">
+        <v>46136</v>
+      </c>
+      <c r="D832" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E832" s="5">
+        <v>40</v>
+      </c>
+      <c r="F832" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G832" s="5" t="s">
         <v>1510</v>
-      </c>
-[...13 lines deleted...]
-        <v>1511</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B833" s="4" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C833" s="5">
         <v>46147</v>
       </c>
       <c r="D833" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E833" s="5">
         <v>40</v>
       </c>
       <c r="F833" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G833" s="5" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" s="3" t="s">
-        <v>162</v>
+        <v>1475</v>
       </c>
       <c r="B834" s="4" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C834" s="5">
+        <v>46147</v>
+      </c>
+      <c r="D834" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E834" s="5">
+        <v>40</v>
+      </c>
+      <c r="F834" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G834" s="5" t="s">
         <v>1512</v>
-      </c>
-[...13 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" s="3" t="s">
-        <v>1489</v>
+        <v>162</v>
       </c>
       <c r="B835" s="4" t="s">
         <v>1513</v>
       </c>
       <c r="C835" s="5">
-        <v>46167</v>
+        <v>46157</v>
       </c>
       <c r="D835" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E835" s="5">
         <v>40</v>
       </c>
       <c r="F835" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G835" s="5" t="s">
-        <v>1330</v>
+        <v>275</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" s="3" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B836" s="4" t="s">
         <v>1514</v>
       </c>
-      <c r="B836" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C836" s="5">
-        <v>46172</v>
+        <v>46167</v>
       </c>
       <c r="D836" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E836" s="5">
         <v>40</v>
       </c>
       <c r="F836" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G836" s="5" t="s">
-        <v>380</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" s="3" t="s">
-        <v>162</v>
+        <v>1515</v>
       </c>
       <c r="B837" s="4" t="s">
         <v>1516</v>
       </c>
       <c r="C837" s="5">
-        <v>46175</v>
+        <v>46172</v>
       </c>
       <c r="D837" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E837" s="5">
         <v>40</v>
       </c>
       <c r="F837" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G837" s="5" t="s">
-        <v>968</v>
+        <v>380</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B838" s="4" t="s">
         <v>1517</v>
       </c>
       <c r="C838" s="5">
-        <v>46181</v>
+        <v>46175</v>
       </c>
       <c r="D838" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E838" s="5">
         <v>40</v>
       </c>
       <c r="F838" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G838" s="5" t="s">
-        <v>649</v>
+        <v>968</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B839" s="4" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="C839" s="5">
         <v>46181</v>
       </c>
       <c r="D839" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E839" s="5">
         <v>40</v>
       </c>
       <c r="F839" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G839" s="5" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B840" s="4" t="s">
         <v>1518</v>
       </c>
-      <c r="B840" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C840" s="5">
-        <v>46184</v>
+        <v>46181</v>
       </c>
       <c r="D840" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E840" s="5">
         <v>40</v>
       </c>
       <c r="F840" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G840" s="5" t="s">
-        <v>45</v>
+        <v>649</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" s="3" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B841" s="4" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="C841" s="5">
         <v>46184</v>
       </c>
       <c r="D841" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E841" s="5">
         <v>40</v>
       </c>
       <c r="F841" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G841" s="5" t="s">
-        <v>597</v>
+        <v>45</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" s="3" t="s">
-        <v>180</v>
+        <v>1519</v>
       </c>
       <c r="B842" s="4" t="s">
         <v>1520</v>
       </c>
       <c r="C842" s="5">
-        <v>46194</v>
+        <v>46184</v>
       </c>
       <c r="D842" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E842" s="5">
         <v>40</v>
       </c>
       <c r="F842" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G842" s="5" t="s">
-        <v>302</v>
+        <v>597</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B843" s="4" t="s">
         <v>1521</v>
       </c>
-      <c r="B843" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C843" s="5">
-        <v>46213</v>
+        <v>46194</v>
       </c>
       <c r="D843" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E843" s="5">
         <v>40</v>
       </c>
       <c r="F843" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G843" s="5" t="s">
-        <v>36</v>
+        <v>302</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" s="3" t="s">
-        <v>1469</v>
+        <v>1522</v>
       </c>
       <c r="B844" s="4" t="s">
         <v>1523</v>
       </c>
       <c r="C844" s="5">
         <v>46213</v>
       </c>
       <c r="D844" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E844" s="5">
         <v>40</v>
       </c>
       <c r="F844" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G844" s="5" t="s">
-        <v>1524</v>
+        <v>36</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" s="3" t="s">
-        <v>729</v>
+        <v>1470</v>
       </c>
       <c r="B845" s="4" t="s">
-        <v>1525</v>
+        <v>1524</v>
       </c>
       <c r="C845" s="5">
         <v>46213</v>
       </c>
       <c r="D845" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E845" s="5">
         <v>40</v>
       </c>
       <c r="F845" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G845" s="5" t="s">
-        <v>435</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" s="3" t="s">
-        <v>700</v>
+        <v>729</v>
       </c>
       <c r="B846" s="4" t="s">
         <v>1526</v>
       </c>
       <c r="C846" s="5">
         <v>46213</v>
       </c>
       <c r="D846" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E846" s="5">
         <v>40</v>
       </c>
       <c r="F846" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G846" s="5" t="s">
-        <v>1527</v>
+        <v>435</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" s="3" t="s">
-        <v>729</v>
+        <v>700</v>
       </c>
       <c r="B847" s="4" t="s">
-        <v>1528</v>
+        <v>1527</v>
       </c>
       <c r="C847" s="5">
         <v>46213</v>
       </c>
       <c r="D847" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E847" s="5">
         <v>40</v>
       </c>
       <c r="F847" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G847" s="5" t="s">
-        <v>1293</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" s="3" t="s">
-        <v>700</v>
+        <v>729</v>
       </c>
       <c r="B848" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="C848" s="5">
-        <v>46214</v>
+        <v>46213</v>
       </c>
       <c r="D848" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E848" s="5">
         <v>40</v>
       </c>
       <c r="F848" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G848" s="5" t="s">
-        <v>387</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" s="3" t="s">
         <v>700</v>
       </c>
       <c r="B849" s="4" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C849" s="5">
         <v>46214</v>
       </c>
       <c r="D849" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E849" s="5">
         <v>40</v>
       </c>
       <c r="F849" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G849" s="5" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" s="3" t="s">
-        <v>1486</v>
+        <v>700</v>
       </c>
       <c r="B850" s="4" t="s">
         <v>1530</v>
       </c>
       <c r="C850" s="5">
-        <v>46229</v>
+        <v>46214</v>
       </c>
       <c r="D850" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E850" s="5">
         <v>40</v>
       </c>
       <c r="F850" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G850" s="5" t="s">
-        <v>1531</v>
+        <v>387</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" s="3" t="s">
-        <v>162</v>
+        <v>1487</v>
       </c>
       <c r="B851" s="4" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C851" s="5">
+        <v>46229</v>
+      </c>
+      <c r="D851" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E851" s="5">
+        <v>40</v>
+      </c>
+      <c r="F851" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G851" s="5" t="s">
         <v>1532</v>
-      </c>
-[...13 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" s="3" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B852" s="4" t="s">
         <v>1533</v>
       </c>
       <c r="C852" s="5">
-        <v>46238</v>
+        <v>46235</v>
       </c>
       <c r="D852" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E852" s="5">
         <v>40</v>
       </c>
       <c r="F852" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G852" s="5" t="s">
-        <v>1534</v>
+        <v>339</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B853" s="4" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C853" s="5">
+        <v>46238</v>
+      </c>
+      <c r="D853" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E853" s="5">
+        <v>40</v>
+      </c>
+      <c r="F853" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G853" s="5" t="s">
         <v>1535</v>
-      </c>
-[...16 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" s="3" t="s">
-        <v>729</v>
+        <v>1536</v>
       </c>
       <c r="B854" s="4" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C854" s="5">
+        <v>46244</v>
+      </c>
+      <c r="D854" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E854" s="5">
+        <v>40</v>
+      </c>
+      <c r="F854" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G854" s="5" t="s">
         <v>1538</v>
-      </c>
-[...13 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="B855" s="4" t="s">
         <v>1539</v>
       </c>
-      <c r="B855" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C855" s="5">
-        <v>46249</v>
+        <v>46246</v>
       </c>
       <c r="D855" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E855" s="5">
         <v>40</v>
       </c>
       <c r="F855" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G855" s="5" t="s">
-        <v>1485</v>
+        <v>443</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" s="3" t="s">
-        <v>1489</v>
+        <v>1540</v>
       </c>
       <c r="B856" s="4" t="s">
         <v>1541</v>
       </c>
       <c r="C856" s="5">
-        <v>46250</v>
+        <v>46249</v>
       </c>
       <c r="D856" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E856" s="5">
         <v>40</v>
       </c>
       <c r="F856" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G856" s="5" t="s">
-        <v>878</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" s="3" t="s">
-        <v>729</v>
+        <v>1490</v>
       </c>
       <c r="B857" s="4" t="s">
         <v>1542</v>
       </c>
       <c r="C857" s="5">
-        <v>46255</v>
+        <v>46250</v>
       </c>
       <c r="D857" s="4" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="E857" s="5">
         <v>40</v>
       </c>
       <c r="F857" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G857" s="5" t="s">
-        <v>1543</v>
+        <v>878</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" s="3" t="s">
-        <v>162</v>
+        <v>729</v>
       </c>
       <c r="B858" s="4" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C858" s="5">
+        <v>46255</v>
+      </c>
+      <c r="D858" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E858" s="5">
+        <v>40</v>
+      </c>
+      <c r="F858" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G858" s="5" t="s">
         <v>1544</v>
-      </c>
-[...13 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B859" s="4" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="C859" s="5">
         <v>46145</v>
       </c>
       <c r="D859" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E859" s="5">
         <v>40</v>
       </c>
       <c r="F859" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G859" s="5" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" s="3" t="s">
-        <v>885</v>
+        <v>162</v>
       </c>
       <c r="B860" s="4" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="C860" s="5">
         <v>46145</v>
       </c>
       <c r="D860" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E860" s="5">
         <v>40</v>
       </c>
       <c r="F860" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G860" s="5" t="s">
-        <v>1545</v>
+        <v>744</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" s="3" t="s">
-        <v>162</v>
+        <v>885</v>
       </c>
       <c r="B861" s="4" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
       <c r="C861" s="5">
         <v>46145</v>
       </c>
       <c r="D861" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E861" s="5">
         <v>40</v>
       </c>
       <c r="F861" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G861" s="5" t="s">
-        <v>125</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" s="3" t="s">
-        <v>729</v>
+        <v>162</v>
       </c>
       <c r="B862" s="4" t="s">
         <v>1547</v>
       </c>
       <c r="C862" s="5">
-        <v>46261</v>
+        <v>46145</v>
       </c>
       <c r="D862" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E862" s="5">
         <v>40</v>
       </c>
       <c r="F862" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G862" s="5" t="s">
-        <v>302</v>
+        <v>125</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" s="3" t="s">
         <v>729</v>
       </c>
       <c r="B863" s="4" t="s">
         <v>1548</v>
       </c>
       <c r="C863" s="5">
-        <v>46262</v>
+        <v>46261</v>
       </c>
       <c r="D863" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E863" s="5">
         <v>40</v>
       </c>
       <c r="F863" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G863" s="5" t="s">
-        <v>1549</v>
+        <v>302</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864" s="3" t="s">
-        <v>1342</v>
+        <v>729</v>
       </c>
       <c r="B864" s="4" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C864" s="5">
+        <v>46262</v>
+      </c>
+      <c r="D864" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E864" s="5">
+        <v>40</v>
+      </c>
+      <c r="F864" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G864" s="5" t="s">
         <v>1550</v>
-      </c>
-[...13 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B865" s="4" t="s">
         <v>1551</v>
       </c>
-      <c r="B865" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C865" s="5">
-        <v>47014</v>
+        <v>47010</v>
       </c>
       <c r="D865" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E865" s="5">
         <v>40</v>
       </c>
       <c r="F865" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G865" s="5" t="s">
-        <v>1372</v>
+        <v>484</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866" s="3" t="s">
-        <v>514</v>
+        <v>1552</v>
       </c>
       <c r="B866" s="4" t="s">
         <v>1553</v>
       </c>
       <c r="C866" s="5">
-        <v>47035</v>
+        <v>47014</v>
       </c>
       <c r="D866" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E866" s="5">
         <v>40</v>
       </c>
       <c r="F866" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G866" s="5" t="s">
-        <v>165</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="A867" s="3" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="B867" s="4" t="s">
         <v>1554</v>
       </c>
       <c r="C867" s="5">
-        <v>47060</v>
+        <v>47035</v>
       </c>
       <c r="D867" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E867" s="5">
         <v>40</v>
       </c>
       <c r="F867" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G867" s="5" t="s">
-        <v>751</v>
+        <v>165</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="A868" s="3" t="s">
         <v>506</v>
       </c>
       <c r="B868" s="4" t="s">
         <v>1555</v>
       </c>
       <c r="C868" s="5">
-        <v>47116</v>
+        <v>47060</v>
       </c>
       <c r="D868" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E868" s="5">
         <v>40</v>
       </c>
       <c r="F868" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G868" s="5" t="s">
-        <v>1556</v>
+        <v>751</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869" s="3" t="s">
-        <v>518</v>
+        <v>506</v>
       </c>
       <c r="B869" s="4" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C869" s="5">
+        <v>47116</v>
+      </c>
+      <c r="D869" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E869" s="5">
+        <v>40</v>
+      </c>
+      <c r="F869" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G869" s="5" t="s">
         <v>1557</v>
-      </c>
-[...13 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="A870" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="B870" s="4" t="s">
         <v>1558</v>
       </c>
-      <c r="B870" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C870" s="5">
-        <v>47165</v>
+        <v>47138</v>
       </c>
       <c r="D870" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E870" s="5">
         <v>40</v>
       </c>
       <c r="F870" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G870" s="5" t="s">
-        <v>350</v>
+        <v>209</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871" s="3" t="s">
-        <v>506</v>
+        <v>1559</v>
       </c>
       <c r="B871" s="4" t="s">
         <v>1560</v>
       </c>
       <c r="C871" s="5">
-        <v>47170</v>
+        <v>47165</v>
       </c>
       <c r="D871" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E871" s="5">
         <v>40</v>
       </c>
       <c r="F871" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G871" s="5" t="s">
-        <v>599</v>
+        <v>350</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872" s="3" t="s">
         <v>506</v>
       </c>
       <c r="B872" s="4" t="s">
         <v>1561</v>
       </c>
       <c r="C872" s="5">
-        <v>47172</v>
+        <v>47170</v>
       </c>
       <c r="D872" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E872" s="5">
         <v>40</v>
       </c>
       <c r="F872" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G872" s="5" t="s">
-        <v>1562</v>
+        <v>599</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" s="3" t="s">
         <v>506</v>
       </c>
       <c r="B873" s="4" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C873" s="5">
+        <v>47172</v>
+      </c>
+      <c r="D873" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E873" s="5">
+        <v>40</v>
+      </c>
+      <c r="F873" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G873" s="5" t="s">
         <v>1563</v>
-      </c>
-[...13 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" s="3" t="s">
-        <v>1551</v>
+        <v>506</v>
       </c>
       <c r="B874" s="4" t="s">
         <v>1564</v>
       </c>
       <c r="C874" s="5">
-        <v>47190</v>
+        <v>47179</v>
       </c>
       <c r="D874" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E874" s="5">
         <v>40</v>
       </c>
       <c r="F874" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G874" s="5" t="s">
-        <v>1565</v>
+        <v>497</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" s="3" t="s">
-        <v>1342</v>
+        <v>1552</v>
       </c>
       <c r="B875" s="4" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C875" s="5">
+        <v>47190</v>
+      </c>
+      <c r="D875" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E875" s="5">
+        <v>40</v>
+      </c>
+      <c r="F875" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G875" s="5" t="s">
         <v>1566</v>
-      </c>
-[...13 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876" s="3" t="s">
         <v>1342</v>
       </c>
       <c r="B876" s="4" t="s">
         <v>1567</v>
       </c>
       <c r="C876" s="5">
-        <v>47205</v>
+        <v>47197</v>
       </c>
       <c r="D876" s="4" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E876" s="5">
         <v>40</v>
       </c>
       <c r="F876" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G876" s="5" t="s">
-        <v>101</v>
+        <v>595</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B877" s="4" t="s">
         <v>1568</v>
       </c>
-      <c r="B877" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C877" s="5">
-        <v>47226</v>
+        <v>47205</v>
       </c>
       <c r="D877" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E877" s="5">
         <v>40</v>
       </c>
       <c r="F877" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G877" s="5" t="s">
-        <v>336</v>
+        <v>101</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878" s="3" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B878" s="4" t="s">
         <v>1570</v>
       </c>
-      <c r="B878" s="4" t="s">
-[...3 lines deleted...]
-        <v>1572</v>
+      <c r="C878" s="5">
+        <v>47226</v>
       </c>
       <c r="D878" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E878" s="5">
         <v>40</v>
       </c>
       <c r="F878" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G878" s="5" t="s">
-        <v>28</v>
+        <v>336</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879" s="3" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B879" s="4" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C879" s="5" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="D879" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E879" s="5">
         <v>40</v>
       </c>
       <c r="F879" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G879" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880" s="3" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B880" s="4" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C880" s="5" t="s">
         <v>1573</v>
       </c>
-      <c r="C880" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D880" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E880" s="5">
         <v>40</v>
       </c>
       <c r="F880" s="5" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G880" s="5" t="s">
-        <v>597</v>
+        <v>28</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881" s="3" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B881" s="4" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C881" s="5" t="s">
         <v>1575</v>
       </c>
-      <c r="B881" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D881" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E881" s="5">
         <v>40</v>
       </c>
       <c r="F881" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G881" s="5" t="s">
-        <v>1578</v>
+        <v>597</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882" s="3" t="s">
-        <v>458</v>
+        <v>1576</v>
       </c>
       <c r="B882" s="4" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C882" s="5" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D882" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E882" s="5">
+        <v>40</v>
+      </c>
+      <c r="F882" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G882" s="5" t="s">
         <v>1579</v>
-      </c>
-[...13 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883" s="3" t="s">
         <v>458</v>
       </c>
       <c r="B883" s="4" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C883" s="5" t="s">
         <v>1581</v>
       </c>
-      <c r="C883" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D883" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E883" s="5">
         <v>40</v>
       </c>
       <c r="F883" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G883" s="5" t="s">
-        <v>1582</v>
+        <v>509</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884" s="3" t="s">
-        <v>1575</v>
+        <v>458</v>
       </c>
       <c r="B884" s="4" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C884" s="5" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D884" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E884" s="5">
+        <v>40</v>
+      </c>
+      <c r="F884" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G884" s="5" t="s">
         <v>1583</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885" s="3" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="B885" s="4" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C885" s="5" t="s">
         <v>1585</v>
       </c>
-      <c r="C885" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D885" s="4" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E885" s="5">
         <v>40</v>
       </c>
       <c r="F885" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G885" s="5" t="s">
-        <v>533</v>
+        <v>383</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886" s="3" t="s">
-        <v>458</v>
+        <v>1576</v>
       </c>
       <c r="B886" s="4" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C886" s="5" t="s">
         <v>1587</v>
       </c>
-      <c r="C886" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D886" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E886" s="5">
         <v>40</v>
       </c>
       <c r="F886" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G886" s="5" t="s">
-        <v>1589</v>
+        <v>533</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887" s="3" t="s">
-        <v>1575</v>
+        <v>458</v>
       </c>
       <c r="B887" s="4" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C887" s="5" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D887" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E887" s="5">
+        <v>40</v>
+      </c>
+      <c r="F887" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G887" s="5" t="s">
         <v>1590</v>
-      </c>
-[...13 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888" s="3" t="s">
-        <v>458</v>
+        <v>1576</v>
       </c>
       <c r="B888" s="4" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C888" s="5" t="s">
         <v>1592</v>
       </c>
-      <c r="C888" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D888" s="4" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E888" s="5">
         <v>40</v>
       </c>
       <c r="F888" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G888" s="5" t="s">
-        <v>1496</v>
+        <v>924</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889" s="3" t="s">
-        <v>1575</v>
+        <v>458</v>
       </c>
       <c r="B889" s="4" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C889" s="5" t="s">
         <v>1594</v>
       </c>
-      <c r="C889" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D889" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E889" s="5">
         <v>40</v>
       </c>
       <c r="F889" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G889" s="5" t="s">
-        <v>642</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" s="3" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B890" s="4" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C890" s="5" t="s">
         <v>1596</v>
       </c>
-      <c r="B890" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D890" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E890" s="5">
         <v>40</v>
       </c>
       <c r="F890" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G890" s="5" t="s">
-        <v>769</v>
+        <v>642</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891" s="3" t="s">
-        <v>1125</v>
+        <v>1597</v>
       </c>
       <c r="B891" s="4" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C891" s="5" t="s">
         <v>1599</v>
       </c>
-      <c r="C891" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D891" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E891" s="5">
         <v>40</v>
       </c>
       <c r="F891" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G891" s="5" t="s">
-        <v>1600</v>
+        <v>769</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892" s="3" t="s">
         <v>1125</v>
       </c>
       <c r="B892" s="4" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C892" s="5">
+        <v>50006</v>
+      </c>
+      <c r="D892" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E892" s="5">
+        <v>40</v>
+      </c>
+      <c r="F892" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G892" s="5" t="s">
         <v>1601</v>
-      </c>
-[...13 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893" s="3" t="s">
         <v>1125</v>
       </c>
       <c r="B893" s="4" t="s">
         <v>1602</v>
       </c>
       <c r="C893" s="5">
         <v>50018</v>
       </c>
       <c r="D893" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E893" s="5">
         <v>40</v>
       </c>
       <c r="F893" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G893" s="5" t="s">
-        <v>636</v>
+        <v>153</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B894" s="4" t="s">
         <v>1603</v>
       </c>
-      <c r="B894" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C894" s="5">
-        <v>50022</v>
+        <v>50018</v>
       </c>
       <c r="D894" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E894" s="5">
         <v>40</v>
       </c>
       <c r="F894" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G894" s="5" t="s">
-        <v>20</v>
+        <v>636</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895" s="3" t="s">
-        <v>1125</v>
+        <v>1604</v>
       </c>
       <c r="B895" s="4" t="s">
         <v>1605</v>
       </c>
       <c r="C895" s="5">
-        <v>50073</v>
+        <v>50022</v>
       </c>
       <c r="D895" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E895" s="5">
         <v>40</v>
       </c>
       <c r="F895" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G895" s="5" t="s">
-        <v>782</v>
+        <v>20</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896" s="3" t="s">
         <v>1125</v>
       </c>
       <c r="B896" s="4" t="s">
         <v>1606</v>
       </c>
       <c r="C896" s="5">
-        <v>50124</v>
+        <v>50073</v>
       </c>
       <c r="D896" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E896" s="5">
         <v>40</v>
       </c>
       <c r="F896" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G896" s="5" t="s">
-        <v>970</v>
+        <v>782</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897" s="3" t="s">
-        <v>65</v>
+        <v>1125</v>
       </c>
       <c r="B897" s="4" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="C897" s="5">
         <v>50124</v>
       </c>
       <c r="D897" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E897" s="5">
         <v>40</v>
       </c>
       <c r="F897" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G897" s="5" t="s">
-        <v>284</v>
+        <v>970</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898" s="3" t="s">
-        <v>1603</v>
+        <v>65</v>
       </c>
       <c r="B898" s="4" t="s">
         <v>1607</v>
       </c>
       <c r="C898" s="5">
-        <v>50208</v>
+        <v>50124</v>
       </c>
       <c r="D898" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E898" s="5">
         <v>40</v>
       </c>
       <c r="F898" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G898" s="5" t="s">
-        <v>1608</v>
+        <v>284</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899" s="3" t="s">
-        <v>1393</v>
+        <v>1604</v>
       </c>
       <c r="B899" s="4" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C899" s="5">
+        <v>50208</v>
+      </c>
+      <c r="D899" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E899" s="5">
+        <v>40</v>
+      </c>
+      <c r="F899" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G899" s="5" t="s">
         <v>1609</v>
-      </c>
-[...13 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900" s="3" t="s">
-        <v>1360</v>
+        <v>1393</v>
       </c>
       <c r="B900" s="4" t="s">
         <v>1610</v>
       </c>
       <c r="C900" s="5">
-        <v>50249</v>
+        <v>50222</v>
       </c>
       <c r="D900" s="4" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E900" s="5">
         <v>40</v>
       </c>
       <c r="F900" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G900" s="5" t="s">
-        <v>1611</v>
+        <v>230</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" s="3" t="s">
-        <v>1393</v>
+        <v>1360</v>
       </c>
       <c r="B901" s="4" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C901" s="5">
+        <v>50249</v>
+      </c>
+      <c r="D901" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E901" s="5">
+        <v>40</v>
+      </c>
+      <c r="F901" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G901" s="5" t="s">
         <v>1612</v>
-      </c>
-[...13 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902" s="3" t="s">
-        <v>1603</v>
+        <v>1393</v>
       </c>
       <c r="B902" s="4" t="s">
         <v>1613</v>
       </c>
       <c r="C902" s="5">
-        <v>50297</v>
+        <v>50285</v>
       </c>
       <c r="D902" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E902" s="5">
         <v>40</v>
       </c>
       <c r="F902" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G902" s="5" t="s">
-        <v>47</v>
+        <v>898</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" s="3" t="s">
-        <v>518</v>
+        <v>1604</v>
       </c>
       <c r="B903" s="4" t="s">
         <v>1614</v>
       </c>
       <c r="C903" s="5">
-        <v>49016</v>
+        <v>50297</v>
       </c>
       <c r="D903" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E903" s="5">
         <v>40</v>
       </c>
       <c r="F903" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G903" s="5" t="s">
-        <v>588</v>
+        <v>47</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" s="3" t="s">
-        <v>1342</v>
+        <v>518</v>
       </c>
       <c r="B904" s="4" t="s">
         <v>1615</v>
       </c>
       <c r="C904" s="5">
-        <v>49021</v>
+        <v>49016</v>
       </c>
       <c r="D904" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E904" s="5">
         <v>40</v>
       </c>
       <c r="F904" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G904" s="5" t="s">
-        <v>487</v>
+        <v>588</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" s="3" t="s">
-        <v>951</v>
+        <v>1342</v>
       </c>
       <c r="B905" s="4" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="C905" s="5">
         <v>49021</v>
       </c>
       <c r="D905" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E905" s="5">
         <v>40</v>
       </c>
       <c r="F905" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G905" s="5" t="s">
-        <v>559</v>
+        <v>487</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906" s="3" t="s">
-        <v>518</v>
+        <v>951</v>
       </c>
       <c r="B906" s="4" t="s">
         <v>1616</v>
       </c>
       <c r="C906" s="5">
-        <v>49022</v>
+        <v>49021</v>
       </c>
       <c r="D906" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E906" s="5">
         <v>40</v>
       </c>
       <c r="F906" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G906" s="5" t="s">
-        <v>67</v>
+        <v>559</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907" s="3" t="s">
         <v>518</v>
       </c>
       <c r="B907" s="4" t="s">
         <v>1617</v>
       </c>
       <c r="C907" s="5">
-        <v>49023</v>
+        <v>49022</v>
       </c>
       <c r="D907" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E907" s="5">
         <v>40</v>
       </c>
       <c r="F907" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G907" s="5" t="s">
-        <v>717</v>
+        <v>67</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908" s="3" t="s">
-        <v>1342</v>
+        <v>518</v>
       </c>
       <c r="B908" s="4" t="s">
         <v>1618</v>
       </c>
       <c r="C908" s="5">
-        <v>49043</v>
+        <v>49023</v>
       </c>
       <c r="D908" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E908" s="5">
         <v>40</v>
       </c>
       <c r="F908" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G908" s="5" t="s">
-        <v>642</v>
+        <v>717</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909" s="3" t="s">
-        <v>518</v>
+        <v>1342</v>
       </c>
       <c r="B909" s="4" t="s">
         <v>1619</v>
       </c>
       <c r="C909" s="5">
-        <v>49063</v>
+        <v>49043</v>
       </c>
       <c r="D909" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E909" s="5">
         <v>40</v>
       </c>
       <c r="F909" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G909" s="5" t="s">
-        <v>1215</v>
+        <v>642</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910" s="3" t="s">
         <v>518</v>
       </c>
       <c r="B910" s="4" t="s">
         <v>1620</v>
       </c>
       <c r="C910" s="5">
-        <v>49064</v>
+        <v>49063</v>
       </c>
       <c r="D910" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E910" s="5">
         <v>40</v>
       </c>
       <c r="F910" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G910" s="5" t="s">
-        <v>412</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="B911" s="4" t="s">
         <v>1621</v>
       </c>
-      <c r="B911" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C911" s="5">
-        <v>49095</v>
+        <v>49064</v>
       </c>
       <c r="D911" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E911" s="5">
         <v>40</v>
       </c>
       <c r="F911" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G911" s="5" t="s">
-        <v>74</v>
+        <v>412</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912" s="3" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B912" s="4" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
       <c r="C912" s="5">
         <v>49095</v>
       </c>
       <c r="D912" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E912" s="5">
         <v>40</v>
       </c>
       <c r="F912" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G912" s="5" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913" s="3" t="s">
-        <v>518</v>
+        <v>1624</v>
       </c>
       <c r="B913" s="4" t="s">
-        <v>1624</v>
+        <v>1623</v>
       </c>
       <c r="C913" s="5">
-        <v>49115</v>
+        <v>49095</v>
       </c>
       <c r="D913" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E913" s="5">
         <v>40</v>
       </c>
       <c r="F913" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G913" s="5" t="s">
-        <v>513</v>
+        <v>20</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914" s="3" t="s">
         <v>518</v>
       </c>
       <c r="B914" s="4" t="s">
         <v>1625</v>
       </c>
       <c r="C914" s="5">
-        <v>49131</v>
+        <v>49115</v>
       </c>
       <c r="D914" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E914" s="5">
         <v>40</v>
       </c>
       <c r="F914" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G914" s="5" t="s">
-        <v>725</v>
+        <v>513</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915" s="3" t="s">
         <v>518</v>
       </c>
       <c r="B915" s="4" t="s">
         <v>1626</v>
       </c>
       <c r="C915" s="5">
-        <v>49151</v>
+        <v>49131</v>
       </c>
       <c r="D915" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E915" s="5">
         <v>40</v>
       </c>
       <c r="F915" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G915" s="5" t="s">
-        <v>1627</v>
+        <v>725</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916" s="3" t="s">
         <v>518</v>
       </c>
       <c r="B916" s="4" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C916" s="5">
         <v>49151</v>
       </c>
       <c r="D916" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E916" s="5">
         <v>40</v>
       </c>
       <c r="F916" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G916" s="5" t="s">
-        <v>242</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917" s="3" t="s">
         <v>518</v>
       </c>
       <c r="B917" s="4" t="s">
-        <v>1628</v>
+        <v>1627</v>
       </c>
       <c r="C917" s="5">
-        <v>49158</v>
+        <v>49151</v>
       </c>
       <c r="D917" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E917" s="5">
         <v>40</v>
       </c>
       <c r="F917" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G917" s="5" t="s">
-        <v>1089</v>
+        <v>242</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918" s="3" t="s">
-        <v>1342</v>
+        <v>518</v>
       </c>
       <c r="B918" s="4" t="s">
         <v>1629</v>
       </c>
       <c r="C918" s="5">
-        <v>49165</v>
+        <v>49158</v>
       </c>
       <c r="D918" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E918" s="5">
         <v>40</v>
       </c>
       <c r="F918" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G918" s="5" t="s">
-        <v>1630</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919" s="3" t="s">
         <v>1342</v>
       </c>
       <c r="B919" s="4" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C919" s="5">
+        <v>49165</v>
+      </c>
+      <c r="D919" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E919" s="5">
+        <v>40</v>
+      </c>
+      <c r="F919" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G919" s="5" t="s">
         <v>1631</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920" s="3" t="s">
-        <v>514</v>
+        <v>1342</v>
       </c>
       <c r="B920" s="4" t="s">
         <v>1632</v>
       </c>
       <c r="C920" s="5">
         <v>49175</v>
       </c>
       <c r="D920" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E920" s="5">
         <v>40</v>
       </c>
       <c r="F920" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G920" s="5" t="s">
-        <v>795</v>
+        <v>91</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921" s="3" t="s">
-        <v>65</v>
+        <v>514</v>
       </c>
       <c r="B921" s="4" t="s">
         <v>1633</v>
       </c>
       <c r="C921" s="5">
-        <v>49209</v>
+        <v>49175</v>
       </c>
       <c r="D921" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E921" s="5">
         <v>40</v>
       </c>
       <c r="F921" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G921" s="5" t="s">
-        <v>1634</v>
+        <v>795</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B922" s="4" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C922" s="5">
+        <v>49209</v>
+      </c>
+      <c r="D922" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E922" s="5">
+        <v>40</v>
+      </c>
+      <c r="F922" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G922" s="5" t="s">
         <v>1635</v>
-      </c>
-[...16 lines deleted...]
-        <v>1637</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923" s="3" t="s">
-        <v>1342</v>
+        <v>1636</v>
       </c>
       <c r="B923" s="4" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C923" s="5">
+        <v>49242</v>
+      </c>
+      <c r="D923" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E923" s="5">
+        <v>40</v>
+      </c>
+      <c r="F923" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G923" s="5" t="s">
         <v>1638</v>
-      </c>
-[...13 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B924" s="4" t="s">
         <v>1639</v>
       </c>
-      <c r="B924" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C924" s="5">
-        <v>49269</v>
+        <v>49268</v>
       </c>
       <c r="D924" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E924" s="5">
         <v>40</v>
       </c>
       <c r="F924" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G924" s="5" t="s">
-        <v>898</v>
+        <v>589</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925" s="3" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B925" s="4" t="s">
         <v>1641</v>
       </c>
-      <c r="B925" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C925" s="5">
-        <v>49275</v>
+        <v>49269</v>
       </c>
       <c r="D925" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E925" s="5">
         <v>40</v>
       </c>
       <c r="F925" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G925" s="5" t="s">
-        <v>1643</v>
+        <v>898</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926" s="3" t="s">
-        <v>1621</v>
+        <v>1642</v>
       </c>
       <c r="B926" s="4" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="C926" s="5">
         <v>49275</v>
       </c>
       <c r="D926" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E926" s="5">
         <v>40</v>
       </c>
       <c r="F926" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G926" s="5" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7">
+      <c r="A927" s="3" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B927" s="4" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C927" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D927" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E927" s="5">
+        <v>40</v>
+      </c>
+      <c r="F927" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G927" s="5" t="s">
         <v>708</v>
       </c>
     </row>
-    <row r="927" spans="1:7">
-[...4 lines deleted...]
-      <c r="G927" s="1"/>
+    <row r="928" spans="1:7">
+      <c r="A928" s="2"/>
+      <c r="C928" s="1"/>
+      <c r="E928" s="1"/>
+      <c r="F928" s="1"/>
+      <c r="G928" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">