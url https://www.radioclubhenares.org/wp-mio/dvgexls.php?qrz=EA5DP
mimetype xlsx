--- v3 (2026-06-30)
+++ v4 (2026-08-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1645">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5DP</t>
   </si>
   <si>
     <t>802 Referencias DVGE - 922 QSO encontrados - 680 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #1110 (30-06-2026 16:12)</t>
+    <t>Ranking #1110 (15-08-2026 02:59)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EC5ALJ/P</t>
   </si>