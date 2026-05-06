--- v3 (2026-03-20)
+++ v4 (2026-05-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5GU</t>
   </si>
   <si>
     <t>99 Referencias DVGE - 100 QSO encontrados - 97 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #3561 (20-03-2026 08:34)</t>
+    <t>Ranking #3561 (06-05-2026 13:34)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>