--- v4 (2026-05-06)
+++ v5 (2026-06-22)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5GU</t>
   </si>
   <si>
-    <t>99 Referencias DVGE - 100 QSO encontrados - 97 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #3561 (06-05-2026 13:34)</t>
+    <t>100 Referencias DVGE - 101 QSO encontrados - 98 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #3561 (22-06-2026 07:25)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>
@@ -341,56 +341,56 @@
   <si>
     <t>EA7VL/P</t>
   </si>
   <si>
     <t>VGCO-098</t>
   </si>
   <si>
     <t>27/08/2015</t>
   </si>
   <si>
     <t>EA4SE</t>
   </si>
   <si>
     <t>VGCR-024</t>
   </si>
   <si>
     <t>27/05/2016</t>
   </si>
   <si>
     <t>EA5S</t>
   </si>
   <si>
     <t>VGCS-027</t>
   </si>
   <si>
+    <t>CW</t>
+  </si>
+  <si>
     <t>06/09/2020</t>
   </si>
   <si>
-    <t>CW</t>
-[...1 lines deleted...]
-  <si>
     <t>EB5CS/P</t>
   </si>
   <si>
     <t>VGCS-036</t>
   </si>
   <si>
     <t>22/05/2016</t>
   </si>
   <si>
     <t>EA8CAC/P</t>
   </si>
   <si>
     <t>VGGC-057</t>
   </si>
   <si>
     <t>21/07/2011</t>
   </si>
   <si>
     <t>VGGI-003</t>
   </si>
   <si>
     <t>19/08/2020</t>
   </si>
   <si>
     <t>VGGR-151</t>
@@ -711,50 +711,59 @@
     <t>11/09/2010</t>
   </si>
   <si>
     <t>VGSG-082</t>
   </si>
   <si>
     <t>VGSG-084</t>
   </si>
   <si>
     <t>20/05/2016</t>
   </si>
   <si>
     <t>EA1MI/M</t>
   </si>
   <si>
     <t>VGSG-088</t>
   </si>
   <si>
     <t>09/03/2008</t>
   </si>
   <si>
     <t>EA2CPR/P</t>
   </si>
   <si>
     <t>VGSS-038</t>
+  </si>
+  <si>
+    <t>EA5DF</t>
+  </si>
+  <si>
+    <t>VGTE-137</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
   </si>
   <si>
     <t>EA8CER/P</t>
   </si>
   <si>
     <t>VGTF-049</t>
   </si>
   <si>
     <t>13/03/2018</t>
   </si>
   <si>
     <t>EA4FTV/P</t>
   </si>
   <si>
     <t>VGTO-103</t>
   </si>
   <si>
     <t>26/11/2011</t>
   </si>
   <si>
     <t>EA1RCG</t>
   </si>
   <si>
     <t>VGTO-106</t>
   </si>
@@ -1375,51 +1384,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G106"/>
+  <dimension ref="A1:G107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -2100,120 +2109,120 @@
       </c>
       <c r="F33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="5">
         <v>12027</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="5">
         <v>40</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="5">
         <v>12027</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="5">
         <v>40</v>
       </c>
       <c r="F35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" s="5" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="5">
         <v>12033</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="5">
         <v>40</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C37" s="5">
         <v>35015</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="5">
         <v>17</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="5">
         <v>17004</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="5">
         <v>40</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="5" t="s">
@@ -2264,51 +2273,51 @@
       </c>
       <c r="G40" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C41" s="5">
         <v>19032</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="5">
         <v>40</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="5">
         <v>19233</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="5">
         <v>40</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2905,51 +2914,51 @@
       </c>
       <c r="F68" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="3" t="s">
         <v>205</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>206</v>
       </c>
       <c r="C69" s="5">
         <v>36027</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E69" s="5">
         <v>40</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C70" s="5">
         <v>36054</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>81</v>
       </c>
       <c r="E70" s="5">
         <v>20</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G70" s="5" t="s">
@@ -3149,646 +3158,669 @@
       </c>
       <c r="C79" s="5">
         <v>20067</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E79" s="5">
         <v>40</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>234</v>
       </c>
       <c r="C80" s="5">
-        <v>38014</v>
+        <v>44127</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="E80" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C81" s="5">
-        <v>45062</v>
+        <v>38014</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="E81" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="3" t="s">
         <v>239</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>240</v>
       </c>
       <c r="C82" s="5">
-        <v>45064</v>
+        <v>45062</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E82" s="5">
         <v>40</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="3" t="s">
         <v>242</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C83" s="5">
-        <v>45094</v>
+        <v>45064</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E83" s="5">
         <v>40</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C84" s="5">
-        <v>45106</v>
+        <v>45094</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="5">
         <v>40</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="G84" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="3" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C85" s="5">
-        <v>45119</v>
+        <v>45106</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E85" s="5">
         <v>40</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G85" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="3" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B86" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C86" s="5">
-        <v>45147</v>
+        <v>45119</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E86" s="5">
         <v>40</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="3" t="s">
-        <v>107</v>
+        <v>239</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C87" s="5">
-        <v>46111</v>
+        <v>45147</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E87" s="5">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="3" t="s">
-        <v>253</v>
+        <v>107</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="5">
-        <v>46128</v>
+        <v>46111</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E88" s="5">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="3" t="s">
-        <v>107</v>
+        <v>256</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C89" s="5">
-        <v>46156</v>
+        <v>46128</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E89" s="5">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>257</v>
+        <v>15</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B90" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="B90" s="4" t="s">
+      <c r="C90" s="5">
+        <v>46156</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" s="5">
+        <v>2</v>
+      </c>
+      <c r="F90" s="5" t="s">
         <v>260</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="3" t="s">
-        <v>31</v>
+        <v>262</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C91" s="5">
-        <v>46200</v>
+        <v>46184</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E91" s="5">
         <v>40</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G91" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="3" t="s">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C92" s="5">
-        <v>46224</v>
+        <v>46200</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E92" s="5">
         <v>40</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G92" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="3" t="s">
-        <v>266</v>
+        <v>107</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C93" s="5">
-        <v>46241</v>
+        <v>46224</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E93" s="5">
         <v>40</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="3" t="s">
         <v>269</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>270</v>
       </c>
       <c r="C94" s="5">
-        <v>46244</v>
+        <v>46241</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E94" s="5">
         <v>40</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="3" t="s">
         <v>272</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C95" s="5">
-        <v>46250</v>
+        <v>46244</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E95" s="5">
         <v>40</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="3" t="s">
         <v>275</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>276</v>
       </c>
       <c r="C96" s="5">
-        <v>46256</v>
+        <v>46250</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E96" s="5">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>257</v>
+        <v>15</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="3" t="s">
-        <v>78</v>
+        <v>278</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C97" s="5">
-        <v>47030</v>
+        <v>46256</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E97" s="5">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>15</v>
+        <v>260</v>
       </c>
       <c r="G97" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C98" s="5">
-        <v>47092</v>
+        <v>47030</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E98" s="5">
         <v>40</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G98" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="3" t="s">
-        <v>282</v>
+        <v>71</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="C99" s="5" t="s">
+      <c r="C99" s="5">
+        <v>47092</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="5">
+        <v>40</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G99" s="5" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="3" t="s">
-        <v>64</v>
+        <v>285</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E100" s="5">
         <v>40</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G100" s="5" t="s">
-        <v>287</v>
+        <v>195</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B101" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="B101" s="4" t="s">
+      <c r="C101" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="C101" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D101" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E101" s="5">
         <v>40</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G101" s="5" t="s">
-        <v>38</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C102" s="5">
-        <v>49005</v>
+        <v>50182</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E102" s="5">
         <v>40</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G102" s="5" t="s">
-        <v>292</v>
+        <v>38</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="3" t="s">
         <v>293</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>294</v>
       </c>
       <c r="C103" s="5">
-        <v>49013</v>
+        <v>49005</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E103" s="5">
         <v>40</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="3" t="s">
         <v>296</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>297</v>
       </c>
       <c r="C104" s="5">
-        <v>49093</v>
+        <v>49013</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E104" s="5">
         <v>40</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="3" t="s">
         <v>299</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>300</v>
       </c>
       <c r="C105" s="5">
-        <v>49171</v>
+        <v>49093</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E105" s="5">
         <v>40</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="106" spans="1:7">
-      <c r="A106" s="2"/>
-[...3 lines deleted...]
-      <c r="G106" s="1"/>
+      <c r="A106" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C106" s="5">
+        <v>49171</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E106" s="5">
+        <v>40</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="2"/>
+      <c r="C107" s="1"/>
+      <c r="E107" s="1"/>
+      <c r="F107" s="1"/>
+      <c r="G107" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">