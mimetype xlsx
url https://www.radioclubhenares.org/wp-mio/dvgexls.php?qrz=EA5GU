--- v5 (2026-06-22)
+++ v6 (2026-08-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5GU</t>
   </si>
   <si>
     <t>100 Referencias DVGE - 101 QSO encontrados - 98 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #3561 (22-06-2026 07:25)</t>
+    <t>Ranking #3561 (07-08-2026 00:33)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>