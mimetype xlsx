--- v2 (2026-03-02)
+++ v3 (2026-05-30)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3109">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5GUW</t>
   </si>
   <si>
-    <t>1.435 Referencias DVGE - 1.617 QSO encontrados - 1.169 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #679 (02-03-2026 07:03)</t>
+    <t>1.436 Referencias DVGE - 1.618 QSO encontrados - 1.169 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #679 (30-05-2026 14:22)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5GPC/M</t>
   </si>
@@ -7806,50 +7806,59 @@
     <t>VGTE-137</t>
   </si>
   <si>
     <t>03/07/2010</t>
   </si>
   <si>
     <t>VGTE-139</t>
   </si>
   <si>
     <t>VGTE-150</t>
   </si>
   <si>
     <t>VGTE-156</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>VGTE-158</t>
   </si>
   <si>
     <t>VGTE-164</t>
   </si>
   <si>
     <t>VGTE-174</t>
+  </si>
+  <si>
+    <t>EC2AZH</t>
+  </si>
+  <si>
+    <t>VGTE-210</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
   </si>
   <si>
     <t>EA5WP/2</t>
   </si>
   <si>
     <t>VGTE-212</t>
   </si>
   <si>
     <t>04/10/2015</t>
   </si>
   <si>
     <t>VGTE-227</t>
   </si>
   <si>
     <t>VGTE-237</t>
   </si>
   <si>
     <t>VGTE-248</t>
   </si>
   <si>
     <t>VGTE-261</t>
   </si>
   <si>
     <t>03/01/2015</t>
   </si>
@@ -9787,51 +9796,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1623"/>
+  <dimension ref="A1:G1624"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -39431,7667 +39440,7690 @@
     <row r="1291" spans="1:7">
       <c r="A1291" s="3" t="s">
         <v>2598</v>
       </c>
       <c r="B1291" s="4" t="s">
         <v>2599</v>
       </c>
       <c r="C1291" s="5">
         <v>44192</v>
       </c>
       <c r="D1291" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1291" s="5">
         <v>40</v>
       </c>
       <c r="F1291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1291" s="5" t="s">
         <v>2600</v>
       </c>
     </row>
     <row r="1292" spans="1:7">
       <c r="A1292" s="3" t="s">
-        <v>2566</v>
+        <v>2601</v>
       </c>
       <c r="B1292" s="4" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="C1292" s="5">
-        <v>44206</v>
+        <v>44192</v>
       </c>
       <c r="D1292" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1292" s="5">
         <v>40</v>
       </c>
       <c r="F1292" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1292" s="5" t="s">
-        <v>626</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="1293" spans="1:7">
       <c r="A1293" s="3" t="s">
-        <v>2598</v>
+        <v>2566</v>
       </c>
       <c r="B1293" s="4" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="C1293" s="5">
-        <v>44216</v>
+        <v>44206</v>
       </c>
       <c r="D1293" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1293" s="5">
         <v>40</v>
       </c>
       <c r="F1293" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1293" s="5" t="s">
-        <v>677</v>
+        <v>626</v>
       </c>
     </row>
     <row r="1294" spans="1:7">
       <c r="A1294" s="3" t="s">
-        <v>2571</v>
+        <v>2601</v>
       </c>
       <c r="B1294" s="4" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="C1294" s="5">
-        <v>44222</v>
+        <v>44216</v>
       </c>
       <c r="D1294" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1294" s="5">
         <v>40</v>
       </c>
       <c r="F1294" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1294" s="5" t="s">
-        <v>636</v>
+        <v>677</v>
       </c>
     </row>
     <row r="1295" spans="1:7">
       <c r="A1295" s="3" t="s">
         <v>2571</v>
       </c>
       <c r="B1295" s="4" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="C1295" s="5">
-        <v>44251</v>
+        <v>44222</v>
       </c>
       <c r="D1295" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1295" s="5">
         <v>40</v>
       </c>
       <c r="F1295" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1295" s="5" t="s">
-        <v>2605</v>
+        <v>636</v>
       </c>
     </row>
     <row r="1296" spans="1:7">
       <c r="A1296" s="3" t="s">
-        <v>2606</v>
+        <v>2571</v>
       </c>
       <c r="B1296" s="4" t="s">
         <v>2607</v>
       </c>
       <c r="C1296" s="5">
-        <v>44261</v>
+        <v>44251</v>
       </c>
       <c r="D1296" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1296" s="5">
         <v>40</v>
       </c>
       <c r="F1296" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1296" s="5" t="s">
-        <v>1402</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="1297" spans="1:7">
       <c r="A1297" s="3" t="s">
-        <v>2566</v>
+        <v>2609</v>
       </c>
       <c r="B1297" s="4" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="C1297" s="5">
-        <v>44263</v>
+        <v>44261</v>
       </c>
       <c r="D1297" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1297" s="5">
         <v>40</v>
       </c>
       <c r="F1297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1297" s="5" t="s">
-        <v>1698</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="1298" spans="1:7">
       <c r="A1298" s="3" t="s">
-        <v>2609</v>
+        <v>2566</v>
       </c>
       <c r="B1298" s="4" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="C1298" s="5">
-        <v>44192</v>
+        <v>44263</v>
       </c>
       <c r="D1298" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1298" s="5">
         <v>40</v>
       </c>
       <c r="F1298" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1298" s="5" t="s">
-        <v>2611</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="1299" spans="1:7">
       <c r="A1299" s="3" t="s">
         <v>2612</v>
       </c>
       <c r="B1299" s="4" t="s">
         <v>2613</v>
       </c>
       <c r="C1299" s="5">
-        <v>38012</v>
+        <v>44192</v>
       </c>
       <c r="D1299" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1299" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1299" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1299" s="5" t="s">
         <v>2614</v>
       </c>
     </row>
     <row r="1300" spans="1:7">
       <c r="A1300" s="3" t="s">
         <v>2615</v>
       </c>
       <c r="B1300" s="4" t="s">
         <v>2616</v>
       </c>
       <c r="C1300" s="5">
-        <v>38019</v>
+        <v>38012</v>
       </c>
       <c r="D1300" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1300" s="5">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F1300" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1300" s="5" t="s">
-        <v>1614</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="1301" spans="1:7">
       <c r="A1301" s="3" t="s">
-        <v>2612</v>
+        <v>2618</v>
       </c>
       <c r="B1301" s="4" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="C1301" s="5">
-        <v>38044</v>
+        <v>38019</v>
       </c>
       <c r="D1301" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1301" s="5">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F1301" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1301" s="5" t="s">
-        <v>1310</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="1302" spans="1:7">
       <c r="A1302" s="3" t="s">
-        <v>2612</v>
+        <v>2615</v>
       </c>
       <c r="B1302" s="4" t="s">
-        <v>2617</v>
+        <v>2620</v>
       </c>
       <c r="C1302" s="5">
         <v>38044</v>
       </c>
       <c r="D1302" s="4" t="s">
-        <v>719</v>
+        <v>14</v>
       </c>
       <c r="E1302" s="5">
         <v>20</v>
       </c>
       <c r="F1302" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1302" s="5" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="1303" spans="1:7">
       <c r="A1303" s="3" t="s">
-        <v>1914</v>
+        <v>2615</v>
       </c>
       <c r="B1303" s="4" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
       <c r="C1303" s="5">
-        <v>45001</v>
+        <v>38044</v>
       </c>
       <c r="D1303" s="4" t="s">
-        <v>14</v>
+        <v>719</v>
       </c>
       <c r="E1303" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1303" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1303" s="5" t="s">
-        <v>1081</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="1304" spans="1:7">
       <c r="A1304" s="3" t="s">
-        <v>498</v>
+        <v>1914</v>
       </c>
       <c r="B1304" s="4" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="C1304" s="5">
-        <v>45002</v>
+        <v>45001</v>
       </c>
       <c r="D1304" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1304" s="5">
         <v>40</v>
       </c>
       <c r="F1304" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1304" s="5" t="s">
-        <v>2620</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="1305" spans="1:7">
       <c r="A1305" s="3" t="s">
         <v>498</v>
       </c>
       <c r="B1305" s="4" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="C1305" s="5">
         <v>45002</v>
       </c>
       <c r="D1305" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1305" s="5">
         <v>40</v>
       </c>
       <c r="F1305" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1305" s="5" t="s">
-        <v>2095</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="1306" spans="1:7">
       <c r="A1306" s="3" t="s">
-        <v>2622</v>
+        <v>498</v>
       </c>
       <c r="B1306" s="4" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="C1306" s="5">
-        <v>45008</v>
+        <v>45002</v>
       </c>
       <c r="D1306" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1306" s="5">
         <v>40</v>
       </c>
       <c r="F1306" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1306" s="5" t="s">
-        <v>181</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="1307" spans="1:7">
       <c r="A1307" s="3" t="s">
-        <v>1914</v>
+        <v>2625</v>
       </c>
       <c r="B1307" s="4" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="C1307" s="5">
-        <v>45012</v>
+        <v>45008</v>
       </c>
       <c r="D1307" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1307" s="5">
         <v>40</v>
       </c>
       <c r="F1307" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1307" s="5" t="s">
-        <v>306</v>
+        <v>181</v>
       </c>
     </row>
     <row r="1308" spans="1:7">
       <c r="A1308" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1308" s="4" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="C1308" s="5">
         <v>45012</v>
       </c>
       <c r="D1308" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1308" s="5">
         <v>40</v>
       </c>
       <c r="F1308" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1308" s="5" t="s">
-        <v>91</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1309" spans="1:7">
       <c r="A1309" s="3" t="s">
-        <v>2626</v>
+        <v>1914</v>
       </c>
       <c r="B1309" s="4" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="C1309" s="5">
-        <v>45016</v>
+        <v>45012</v>
       </c>
       <c r="D1309" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1309" s="5">
         <v>40</v>
       </c>
       <c r="F1309" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1309" s="5" t="s">
-        <v>2628</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1310" spans="1:7">
       <c r="A1310" s="3" t="s">
         <v>2629</v>
       </c>
       <c r="B1310" s="4" t="s">
         <v>2630</v>
       </c>
       <c r="C1310" s="5">
-        <v>45021</v>
+        <v>45016</v>
       </c>
       <c r="D1310" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1310" s="5">
         <v>40</v>
       </c>
       <c r="F1310" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1310" s="5" t="s">
         <v>2631</v>
       </c>
     </row>
     <row r="1311" spans="1:7">
       <c r="A1311" s="3" t="s">
-        <v>498</v>
+        <v>2632</v>
       </c>
       <c r="B1311" s="4" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="C1311" s="5">
-        <v>45027</v>
+        <v>45021</v>
       </c>
       <c r="D1311" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1311" s="5">
         <v>40</v>
       </c>
       <c r="F1311" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1311" s="5" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="1312" spans="1:7">
       <c r="A1312" s="3" t="s">
-        <v>365</v>
+        <v>498</v>
       </c>
       <c r="B1312" s="4" t="s">
-        <v>2632</v>
+        <v>2635</v>
       </c>
       <c r="C1312" s="5">
         <v>45027</v>
       </c>
       <c r="D1312" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1312" s="5">
         <v>40</v>
       </c>
       <c r="F1312" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1312" s="5" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="1313" spans="1:7">
       <c r="A1313" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1313" s="4" t="s">
         <v>2635</v>
       </c>
-      <c r="B1313" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1313" s="5">
-        <v>45028</v>
+        <v>45027</v>
       </c>
       <c r="D1313" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1313" s="5">
         <v>40</v>
       </c>
       <c r="F1313" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1313" s="5" t="s">
-        <v>2272</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="1314" spans="1:7">
       <c r="A1314" s="3" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="B1314" s="4" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="C1314" s="5">
         <v>45028</v>
       </c>
       <c r="D1314" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1314" s="5">
         <v>40</v>
       </c>
       <c r="F1314" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1314" s="5" t="s">
-        <v>2639</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="1315" spans="1:7">
       <c r="A1315" s="3" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="B1315" s="4" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="C1315" s="5">
         <v>45028</v>
       </c>
       <c r="D1315" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1315" s="5">
         <v>40</v>
       </c>
       <c r="F1315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1315" s="5" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="1316" spans="1:7">
       <c r="A1316" s="3" t="s">
-        <v>1131</v>
+        <v>2640</v>
       </c>
       <c r="B1316" s="4" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="C1316" s="5">
         <v>45028</v>
       </c>
       <c r="D1316" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1316" s="5">
         <v>40</v>
       </c>
       <c r="F1316" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1316" s="5" t="s">
-        <v>1477</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="1317" spans="1:7">
       <c r="A1317" s="3" t="s">
-        <v>1914</v>
+        <v>1131</v>
       </c>
       <c r="B1317" s="4" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="C1317" s="5">
-        <v>45034</v>
+        <v>45028</v>
       </c>
       <c r="D1317" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1317" s="5">
         <v>40</v>
       </c>
       <c r="F1317" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1317" s="5" t="s">
-        <v>560</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="1318" spans="1:7">
       <c r="A1318" s="3" t="s">
-        <v>1251</v>
+        <v>1914</v>
       </c>
       <c r="B1318" s="4" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="C1318" s="5">
-        <v>45036</v>
+        <v>45034</v>
       </c>
       <c r="D1318" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1318" s="5">
         <v>40</v>
       </c>
       <c r="F1318" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1318" s="5" t="s">
-        <v>351</v>
+        <v>560</v>
       </c>
     </row>
     <row r="1319" spans="1:7">
       <c r="A1319" s="3" t="s">
-        <v>1122</v>
+        <v>1251</v>
       </c>
       <c r="B1319" s="4" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="C1319" s="5">
-        <v>45040</v>
+        <v>45036</v>
       </c>
       <c r="D1319" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1319" s="5">
         <v>40</v>
       </c>
       <c r="F1319" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1319" s="5" t="s">
-        <v>2643</v>
+        <v>351</v>
       </c>
     </row>
     <row r="1320" spans="1:7">
       <c r="A1320" s="3" t="s">
-        <v>365</v>
+        <v>1122</v>
       </c>
       <c r="B1320" s="4" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="C1320" s="5">
-        <v>45041</v>
+        <v>45040</v>
       </c>
       <c r="D1320" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1320" s="5">
         <v>40</v>
       </c>
       <c r="F1320" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1320" s="5" t="s">
-        <v>1878</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="1321" spans="1:7">
       <c r="A1321" s="3" t="s">
-        <v>1914</v>
+        <v>365</v>
       </c>
       <c r="B1321" s="4" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="C1321" s="5">
-        <v>45053</v>
+        <v>45041</v>
       </c>
       <c r="D1321" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1321" s="5">
         <v>40</v>
       </c>
       <c r="F1321" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1321" s="5" t="s">
-        <v>1785</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="1322" spans="1:7">
       <c r="A1322" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1322" s="4" t="s">
-        <v>2645</v>
+        <v>2648</v>
       </c>
       <c r="C1322" s="5">
         <v>45053</v>
       </c>
       <c r="D1322" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1322" s="5">
         <v>40</v>
       </c>
       <c r="F1322" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1322" s="5" t="s">
-        <v>461</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="1323" spans="1:7">
       <c r="A1323" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1323" s="4" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
       <c r="C1323" s="5">
         <v>45053</v>
       </c>
       <c r="D1323" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1323" s="5">
         <v>40</v>
       </c>
       <c r="F1323" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1323" s="5" t="s">
-        <v>2647</v>
+        <v>461</v>
       </c>
     </row>
     <row r="1324" spans="1:7">
       <c r="A1324" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1324" s="4" t="s">
-        <v>2646</v>
+        <v>2649</v>
       </c>
       <c r="C1324" s="5">
         <v>45053</v>
       </c>
       <c r="D1324" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1324" s="5">
         <v>40</v>
       </c>
       <c r="F1324" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1324" s="5" t="s">
-        <v>1048</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="1325" spans="1:7">
       <c r="A1325" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1325" s="4" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="C1325" s="5">
         <v>45053</v>
       </c>
       <c r="D1325" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1325" s="5">
         <v>40</v>
       </c>
       <c r="F1325" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1325" s="5" t="s">
-        <v>1361</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="1326" spans="1:7">
       <c r="A1326" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1326" s="4" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="C1326" s="5">
         <v>45053</v>
       </c>
       <c r="D1326" s="4" t="s">
         <v>69</v>
       </c>
       <c r="E1326" s="5">
         <v>40</v>
       </c>
       <c r="F1326" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1326" s="5" t="s">
-        <v>285</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="1327" spans="1:7">
       <c r="A1327" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1327" s="4" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="C1327" s="5">
         <v>45053</v>
       </c>
       <c r="D1327" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1327" s="5">
         <v>40</v>
       </c>
       <c r="F1327" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1327" s="5" t="s">
-        <v>2651</v>
+        <v>285</v>
       </c>
     </row>
     <row r="1328" spans="1:7">
       <c r="A1328" s="3" t="s">
-        <v>2652</v>
+        <v>1914</v>
       </c>
       <c r="B1328" s="4" t="s">
         <v>2653</v>
       </c>
       <c r="C1328" s="5">
-        <v>45054</v>
+        <v>45053</v>
       </c>
       <c r="D1328" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1328" s="5">
         <v>40</v>
       </c>
       <c r="F1328" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1328" s="5" t="s">
-        <v>550</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="1329" spans="1:7">
       <c r="A1329" s="3" t="s">
-        <v>498</v>
+        <v>2655</v>
       </c>
       <c r="B1329" s="4" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="C1329" s="5">
         <v>45054</v>
       </c>
       <c r="D1329" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1329" s="5">
         <v>40</v>
       </c>
       <c r="F1329" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1329" s="5" t="s">
-        <v>2655</v>
+        <v>550</v>
       </c>
     </row>
     <row r="1330" spans="1:7">
       <c r="A1330" s="3" t="s">
         <v>498</v>
       </c>
       <c r="B1330" s="4" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="C1330" s="5">
-        <v>45059</v>
+        <v>45054</v>
       </c>
       <c r="D1330" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1330" s="5">
         <v>40</v>
       </c>
       <c r="F1330" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1330" s="5" t="s">
-        <v>790</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="1331" spans="1:7">
       <c r="A1331" s="3" t="s">
-        <v>365</v>
+        <v>498</v>
       </c>
       <c r="B1331" s="4" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="C1331" s="5">
         <v>45059</v>
       </c>
       <c r="D1331" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1331" s="5">
         <v>40</v>
       </c>
       <c r="F1331" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1331" s="5" t="s">
-        <v>2658</v>
+        <v>790</v>
       </c>
     </row>
     <row r="1332" spans="1:7">
       <c r="A1332" s="3" t="s">
-        <v>498</v>
+        <v>365</v>
       </c>
       <c r="B1332" s="4" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="C1332" s="5">
-        <v>45062</v>
+        <v>45059</v>
       </c>
       <c r="D1332" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1332" s="5">
         <v>40</v>
       </c>
       <c r="F1332" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1332" s="5" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="1333" spans="1:7">
       <c r="A1333" s="3" t="s">
-        <v>2661</v>
+        <v>498</v>
       </c>
       <c r="B1333" s="4" t="s">
-        <v>2659</v>
+        <v>2662</v>
       </c>
       <c r="C1333" s="5">
         <v>45062</v>
       </c>
       <c r="D1333" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1333" s="5">
         <v>40</v>
       </c>
       <c r="F1333" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1333" s="5" t="s">
-        <v>936</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="1334" spans="1:7">
       <c r="A1334" s="3" t="s">
-        <v>1914</v>
+        <v>2664</v>
       </c>
       <c r="B1334" s="4" t="s">
         <v>2662</v>
       </c>
       <c r="C1334" s="5">
-        <v>45087</v>
+        <v>45062</v>
       </c>
       <c r="D1334" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1334" s="5">
         <v>40</v>
       </c>
       <c r="F1334" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1334" s="5" t="s">
-        <v>256</v>
+        <v>936</v>
       </c>
     </row>
     <row r="1335" spans="1:7">
       <c r="A1335" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1335" s="4" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="C1335" s="5">
         <v>45087</v>
       </c>
       <c r="D1335" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1335" s="5">
         <v>40</v>
       </c>
       <c r="F1335" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1335" s="5" t="s">
-        <v>148</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1336" spans="1:7">
       <c r="A1336" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1336" s="4" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
       <c r="C1336" s="5">
         <v>45087</v>
       </c>
       <c r="D1336" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1336" s="5">
         <v>40</v>
       </c>
       <c r="F1336" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1336" s="5" t="s">
-        <v>1557</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1337" spans="1:7">
       <c r="A1337" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1337" s="4" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="C1337" s="5">
-        <v>45094</v>
+        <v>45087</v>
       </c>
       <c r="D1337" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1337" s="5">
         <v>40</v>
       </c>
       <c r="F1337" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1337" s="5" t="s">
-        <v>590</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="1338" spans="1:7">
       <c r="A1338" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1338" s="4" t="s">
-        <v>2665</v>
+        <v>2668</v>
       </c>
       <c r="C1338" s="5">
         <v>45094</v>
       </c>
       <c r="D1338" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1338" s="5">
         <v>40</v>
       </c>
       <c r="F1338" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1338" s="5" t="s">
-        <v>112</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1339" spans="1:7">
       <c r="A1339" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1339" s="4" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="C1339" s="5">
         <v>45094</v>
       </c>
       <c r="D1339" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1339" s="5">
         <v>40</v>
       </c>
       <c r="F1339" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1339" s="5" t="s">
-        <v>141</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1340" spans="1:7">
       <c r="A1340" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1340" s="4" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
       <c r="C1340" s="5">
-        <v>45107</v>
+        <v>45094</v>
       </c>
       <c r="D1340" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1340" s="5">
         <v>40</v>
       </c>
       <c r="F1340" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1340" s="5" t="s">
-        <v>404</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1341" spans="1:7">
       <c r="A1341" s="3" t="s">
-        <v>2668</v>
+        <v>1914</v>
       </c>
       <c r="B1341" s="4" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="C1341" s="5">
         <v>45107</v>
       </c>
       <c r="D1341" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1341" s="5">
         <v>40</v>
       </c>
       <c r="F1341" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1341" s="5" t="s">
-        <v>2670</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1342" spans="1:7">
       <c r="A1342" s="3" t="s">
-        <v>498</v>
+        <v>2671</v>
       </c>
       <c r="B1342" s="4" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="C1342" s="5">
-        <v>45119</v>
+        <v>45107</v>
       </c>
       <c r="D1342" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1342" s="5">
         <v>40</v>
       </c>
       <c r="F1342" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1342" s="5" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="1343" spans="1:7">
       <c r="A1343" s="3" t="s">
-        <v>1859</v>
+        <v>498</v>
       </c>
       <c r="B1343" s="4" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="C1343" s="5">
         <v>45119</v>
       </c>
       <c r="D1343" s="4" t="s">
-        <v>719</v>
+        <v>14</v>
       </c>
       <c r="E1343" s="5">
         <v>40</v>
       </c>
       <c r="F1343" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1343" s="5" t="s">
-        <v>2118</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="1344" spans="1:7">
       <c r="A1344" s="3" t="s">
-        <v>498</v>
+        <v>1859</v>
       </c>
       <c r="B1344" s="4" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="C1344" s="5">
-        <v>45122</v>
+        <v>45119</v>
       </c>
       <c r="D1344" s="4" t="s">
-        <v>14</v>
+        <v>719</v>
       </c>
       <c r="E1344" s="5">
         <v>40</v>
       </c>
       <c r="F1344" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1344" s="5" t="s">
-        <v>1617</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="1345" spans="1:7">
       <c r="A1345" s="3" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B1345" s="4" t="s">
-        <v>2673</v>
+        <v>2676</v>
       </c>
       <c r="C1345" s="5">
         <v>45122</v>
       </c>
       <c r="D1345" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1345" s="5">
         <v>40</v>
       </c>
       <c r="F1345" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1345" s="5" t="s">
-        <v>477</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="1346" spans="1:7">
       <c r="A1346" s="3" t="s">
-        <v>1914</v>
+        <v>494</v>
       </c>
       <c r="B1346" s="4" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="C1346" s="5">
-        <v>45124</v>
+        <v>45122</v>
       </c>
       <c r="D1346" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1346" s="5">
         <v>40</v>
       </c>
       <c r="F1346" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1346" s="5" t="s">
-        <v>1790</v>
+        <v>477</v>
       </c>
     </row>
     <row r="1347" spans="1:7">
       <c r="A1347" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1347" s="4" t="s">
-        <v>2674</v>
+        <v>2677</v>
       </c>
       <c r="C1347" s="5">
         <v>45124</v>
       </c>
       <c r="D1347" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1347" s="5">
         <v>40</v>
       </c>
       <c r="F1347" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1347" s="5" t="s">
-        <v>319</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="1348" spans="1:7">
       <c r="A1348" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1348" s="4" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="C1348" s="5">
         <v>45124</v>
       </c>
       <c r="D1348" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1348" s="5">
         <v>40</v>
       </c>
       <c r="F1348" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1348" s="5" t="s">
-        <v>2676</v>
+        <v>319</v>
       </c>
     </row>
     <row r="1349" spans="1:7">
       <c r="A1349" s="3" t="s">
-        <v>1886</v>
+        <v>1914</v>
       </c>
       <c r="B1349" s="4" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="C1349" s="5">
-        <v>45125</v>
+        <v>45124</v>
       </c>
       <c r="D1349" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1349" s="5">
         <v>40</v>
       </c>
       <c r="F1349" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1349" s="5" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="1350" spans="1:7">
       <c r="A1350" s="3" t="s">
-        <v>1205</v>
+        <v>1886</v>
       </c>
       <c r="B1350" s="4" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="C1350" s="5">
-        <v>45127</v>
+        <v>45125</v>
       </c>
       <c r="D1350" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1350" s="5">
         <v>40</v>
       </c>
       <c r="F1350" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1350" s="5" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="1351" spans="1:7">
       <c r="A1351" s="3" t="s">
-        <v>2681</v>
+        <v>1205</v>
       </c>
       <c r="B1351" s="4" t="s">
         <v>2682</v>
       </c>
       <c r="C1351" s="5">
-        <v>45140</v>
+        <v>45127</v>
       </c>
       <c r="D1351" s="4" t="s">
-        <v>719</v>
+        <v>14</v>
       </c>
       <c r="E1351" s="5">
         <v>40</v>
       </c>
       <c r="F1351" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1351" s="5" t="s">
-        <v>781</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="1352" spans="1:7">
       <c r="A1352" s="3" t="s">
-        <v>498</v>
+        <v>2684</v>
       </c>
       <c r="B1352" s="4" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="C1352" s="5">
-        <v>45149</v>
+        <v>45140</v>
       </c>
       <c r="D1352" s="4" t="s">
-        <v>14</v>
+        <v>719</v>
       </c>
       <c r="E1352" s="5">
         <v>40</v>
       </c>
       <c r="F1352" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1352" s="5" t="s">
-        <v>2684</v>
+        <v>781</v>
       </c>
     </row>
     <row r="1353" spans="1:7">
       <c r="A1353" s="3" t="s">
         <v>498</v>
       </c>
       <c r="B1353" s="4" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="C1353" s="5">
-        <v>45156</v>
+        <v>45149</v>
       </c>
       <c r="D1353" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1353" s="5">
         <v>40</v>
       </c>
       <c r="F1353" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1353" s="5" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="1354" spans="1:7">
       <c r="A1354" s="3" t="s">
         <v>498</v>
       </c>
       <c r="B1354" s="4" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="C1354" s="5">
-        <v>45157</v>
+        <v>45156</v>
       </c>
       <c r="D1354" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1354" s="5">
         <v>40</v>
       </c>
       <c r="F1354" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1354" s="5" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="1355" spans="1:7">
       <c r="A1355" s="3" t="s">
         <v>498</v>
       </c>
       <c r="B1355" s="4" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="C1355" s="5">
-        <v>45901</v>
+        <v>45157</v>
       </c>
       <c r="D1355" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1355" s="5">
         <v>40</v>
       </c>
       <c r="F1355" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1355" s="5" t="s">
-        <v>2414</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="1356" spans="1:7">
       <c r="A1356" s="3" t="s">
-        <v>2690</v>
+        <v>498</v>
       </c>
       <c r="B1356" s="4" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="C1356" s="5">
-        <v>45160</v>
+        <v>45901</v>
       </c>
       <c r="D1356" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1356" s="5">
         <v>40</v>
       </c>
       <c r="F1356" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1356" s="5" t="s">
-        <v>2692</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="1357" spans="1:7">
       <c r="A1357" s="3" t="s">
-        <v>1914</v>
+        <v>2693</v>
       </c>
       <c r="B1357" s="4" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="C1357" s="5">
-        <v>45163</v>
+        <v>45160</v>
       </c>
       <c r="D1357" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1357" s="5">
         <v>40</v>
       </c>
       <c r="F1357" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1357" s="5" t="s">
-        <v>2605</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="1358" spans="1:7">
       <c r="A1358" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1358" s="4" t="s">
-        <v>2694</v>
+        <v>2696</v>
       </c>
       <c r="C1358" s="5">
-        <v>45168</v>
+        <v>45163</v>
       </c>
       <c r="D1358" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1358" s="5">
         <v>40</v>
       </c>
       <c r="F1358" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1358" s="5" t="s">
-        <v>606</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="1359" spans="1:7">
       <c r="A1359" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1359" s="4" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
       <c r="C1359" s="5">
         <v>45168</v>
       </c>
       <c r="D1359" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1359" s="5">
         <v>40</v>
       </c>
       <c r="F1359" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1359" s="5" t="s">
-        <v>585</v>
+        <v>606</v>
       </c>
     </row>
     <row r="1360" spans="1:7">
       <c r="A1360" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1360" s="4" t="s">
-        <v>2696</v>
+        <v>2698</v>
       </c>
       <c r="C1360" s="5">
-        <v>45175</v>
+        <v>45168</v>
       </c>
       <c r="D1360" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1360" s="5">
         <v>40</v>
       </c>
       <c r="F1360" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1360" s="5" t="s">
-        <v>1426</v>
+        <v>585</v>
       </c>
     </row>
     <row r="1361" spans="1:7">
       <c r="A1361" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1361" s="4" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
       <c r="C1361" s="5">
         <v>45175</v>
       </c>
       <c r="D1361" s="4" t="s">
         <v>69</v>
       </c>
       <c r="E1361" s="5">
         <v>40</v>
       </c>
       <c r="F1361" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1361" s="5" t="s">
-        <v>1983</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="1362" spans="1:7">
       <c r="A1362" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1362" s="4" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
       <c r="C1362" s="5">
-        <v>45177</v>
+        <v>45175</v>
       </c>
       <c r="D1362" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1362" s="5">
         <v>40</v>
       </c>
       <c r="F1362" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1362" s="5" t="s">
-        <v>372</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="1363" spans="1:7">
       <c r="A1363" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1363" s="4" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
       <c r="C1363" s="5">
         <v>45177</v>
       </c>
       <c r="D1363" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1363" s="5">
         <v>40</v>
       </c>
       <c r="F1363" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1363" s="5" t="s">
-        <v>210</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1364" spans="1:7">
       <c r="A1364" s="3" t="s">
-        <v>1886</v>
+        <v>1914</v>
       </c>
       <c r="B1364" s="4" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
       <c r="C1364" s="5">
-        <v>45182</v>
+        <v>45177</v>
       </c>
       <c r="D1364" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1364" s="5">
         <v>40</v>
       </c>
       <c r="F1364" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1364" s="5" t="s">
-        <v>2701</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1365" spans="1:7">
       <c r="A1365" s="3" t="s">
-        <v>1914</v>
+        <v>1886</v>
       </c>
       <c r="B1365" s="4" t="s">
-        <v>2700</v>
+        <v>2703</v>
       </c>
       <c r="C1365" s="5">
         <v>45182</v>
       </c>
       <c r="D1365" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1365" s="5">
         <v>40</v>
       </c>
       <c r="F1365" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1365" s="5" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="1366" spans="1:7">
       <c r="A1366" s="3" t="s">
-        <v>498</v>
+        <v>1914</v>
       </c>
       <c r="B1366" s="4" t="s">
         <v>2703</v>
       </c>
       <c r="C1366" s="5">
-        <v>45189</v>
+        <v>45182</v>
       </c>
       <c r="D1366" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1366" s="5">
         <v>40</v>
       </c>
       <c r="F1366" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1366" s="5" t="s">
-        <v>821</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="1367" spans="1:7">
       <c r="A1367" s="3" t="s">
-        <v>1914</v>
+        <v>498</v>
       </c>
       <c r="B1367" s="4" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
       <c r="C1367" s="5">
-        <v>45191</v>
+        <v>45189</v>
       </c>
       <c r="D1367" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1367" s="5">
         <v>40</v>
       </c>
       <c r="F1367" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1367" s="5" t="s">
-        <v>723</v>
+        <v>821</v>
       </c>
     </row>
     <row r="1368" spans="1:7">
       <c r="A1368" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1368" s="4" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
       <c r="C1368" s="5">
-        <v>45193</v>
+        <v>45191</v>
       </c>
       <c r="D1368" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1368" s="5">
         <v>40</v>
       </c>
       <c r="F1368" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1368" s="5" t="s">
-        <v>486</v>
+        <v>723</v>
       </c>
     </row>
     <row r="1369" spans="1:7">
       <c r="A1369" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1369" s="4" t="s">
-        <v>2705</v>
+        <v>2708</v>
       </c>
       <c r="C1369" s="5">
         <v>45193</v>
       </c>
       <c r="D1369" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1369" s="5">
         <v>40</v>
       </c>
       <c r="F1369" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1369" s="5" t="s">
-        <v>66</v>
+        <v>486</v>
       </c>
     </row>
     <row r="1370" spans="1:7">
       <c r="A1370" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1370" s="4" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
       <c r="C1370" s="5">
         <v>45193</v>
       </c>
       <c r="D1370" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1370" s="5">
         <v>40</v>
       </c>
       <c r="F1370" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1370" s="5" t="s">
-        <v>2707</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1371" spans="1:7">
       <c r="A1371" s="3" t="s">
-        <v>1892</v>
+        <v>1914</v>
       </c>
       <c r="B1371" s="4" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="C1371" s="5">
-        <v>45195</v>
+        <v>45193</v>
       </c>
       <c r="D1371" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1371" s="5">
         <v>40</v>
       </c>
       <c r="F1371" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1371" s="5" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="1372" spans="1:7">
       <c r="A1372" s="3" t="s">
-        <v>498</v>
+        <v>1892</v>
       </c>
       <c r="B1372" s="4" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="C1372" s="5">
-        <v>45196</v>
+        <v>45195</v>
       </c>
       <c r="D1372" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1372" s="5">
         <v>40</v>
       </c>
       <c r="F1372" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1372" s="5" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="1373" spans="1:7">
       <c r="A1373" s="3" t="s">
-        <v>2712</v>
+        <v>498</v>
       </c>
       <c r="B1373" s="4" t="s">
         <v>2713</v>
       </c>
       <c r="C1373" s="5">
         <v>45196</v>
       </c>
       <c r="D1373" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1373" s="5">
         <v>40</v>
       </c>
       <c r="F1373" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1373" s="5" t="s">
         <v>2714</v>
       </c>
     </row>
     <row r="1374" spans="1:7">
       <c r="A1374" s="3" t="s">
-        <v>1914</v>
+        <v>2715</v>
       </c>
       <c r="B1374" s="4" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="C1374" s="5">
-        <v>45200</v>
+        <v>45196</v>
       </c>
       <c r="D1374" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1374" s="5">
         <v>40</v>
       </c>
       <c r="F1374" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1374" s="5" t="s">
-        <v>1952</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="1375" spans="1:7">
       <c r="A1375" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1375" s="4" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="C1375" s="5">
         <v>45200</v>
       </c>
       <c r="D1375" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1375" s="5">
         <v>40</v>
       </c>
       <c r="F1375" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1375" s="5" t="s">
-        <v>2076</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="1376" spans="1:7">
       <c r="A1376" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1376" s="4" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
       <c r="C1376" s="5">
         <v>45200</v>
       </c>
       <c r="D1376" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1376" s="5">
         <v>40</v>
       </c>
       <c r="F1376" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1376" s="5" t="s">
-        <v>160</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="1377" spans="1:7">
       <c r="A1377" s="3" t="s">
         <v>1914</v>
       </c>
       <c r="B1377" s="4" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
       <c r="C1377" s="5">
         <v>45200</v>
       </c>
       <c r="D1377" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1377" s="5">
         <v>40</v>
       </c>
       <c r="F1377" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1377" s="5" t="s">
-        <v>1197</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1378" spans="1:7">
       <c r="A1378" s="3" t="s">
-        <v>498</v>
+        <v>1914</v>
       </c>
       <c r="B1378" s="4" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="C1378" s="5">
-        <v>45203</v>
+        <v>45200</v>
       </c>
       <c r="D1378" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1378" s="5">
         <v>40</v>
       </c>
       <c r="F1378" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1378" s="5" t="s">
-        <v>559</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="1379" spans="1:7">
       <c r="A1379" s="3" t="s">
-        <v>2718</v>
+        <v>498</v>
       </c>
       <c r="B1379" s="4" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="C1379" s="5">
-        <v>46004</v>
+        <v>45203</v>
       </c>
       <c r="D1379" s="4" t="s">
-        <v>719</v>
+        <v>14</v>
       </c>
       <c r="E1379" s="5">
         <v>40</v>
       </c>
       <c r="F1379" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1379" s="5" t="s">
-        <v>2195</v>
+        <v>559</v>
       </c>
     </row>
     <row r="1380" spans="1:7">
       <c r="A1380" s="3" t="s">
-        <v>182</v>
+        <v>2721</v>
       </c>
       <c r="B1380" s="4" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="C1380" s="5">
-        <v>46011</v>
+        <v>46004</v>
       </c>
       <c r="D1380" s="4" t="s">
-        <v>14</v>
+        <v>719</v>
       </c>
       <c r="E1380" s="5">
         <v>40</v>
       </c>
       <c r="F1380" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1380" s="5" t="s">
-        <v>135</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1381" spans="1:7">
       <c r="A1381" s="3" t="s">
-        <v>2721</v>
+        <v>182</v>
       </c>
       <c r="B1381" s="4" t="s">
-        <v>2720</v>
+        <v>2723</v>
       </c>
       <c r="C1381" s="5">
         <v>46011</v>
       </c>
       <c r="D1381" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1381" s="5">
         <v>40</v>
       </c>
       <c r="F1381" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1381" s="5" t="s">
-        <v>2722</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1382" spans="1:7">
       <c r="A1382" s="3" t="s">
-        <v>1335</v>
+        <v>2724</v>
       </c>
       <c r="B1382" s="4" t="s">
         <v>2723</v>
       </c>
       <c r="C1382" s="5">
-        <v>46018</v>
+        <v>46011</v>
       </c>
       <c r="D1382" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1382" s="5">
         <v>40</v>
       </c>
       <c r="F1382" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1382" s="5" t="s">
-        <v>550</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="1383" spans="1:7">
       <c r="A1383" s="3" t="s">
-        <v>182</v>
+        <v>1335</v>
       </c>
       <c r="B1383" s="4" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
       <c r="C1383" s="5">
-        <v>46019</v>
+        <v>46018</v>
       </c>
       <c r="D1383" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1383" s="5">
         <v>40</v>
       </c>
       <c r="F1383" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1383" s="5" t="s">
-        <v>2725</v>
+        <v>550</v>
       </c>
     </row>
     <row r="1384" spans="1:7">
       <c r="A1384" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B1384" s="4" t="s">
-        <v>2724</v>
+        <v>2727</v>
       </c>
       <c r="C1384" s="5">
         <v>46019</v>
       </c>
       <c r="D1384" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1384" s="5">
         <v>40</v>
       </c>
       <c r="F1384" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1384" s="5" t="s">
-        <v>101</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="1385" spans="1:7">
       <c r="A1385" s="3" t="s">
-        <v>2726</v>
+        <v>182</v>
       </c>
       <c r="B1385" s="4" t="s">
         <v>2727</v>
       </c>
       <c r="C1385" s="5">
-        <v>46021</v>
+        <v>46019</v>
       </c>
       <c r="D1385" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1385" s="5">
         <v>40</v>
       </c>
       <c r="F1385" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1385" s="5" t="s">
-        <v>1957</v>
+        <v>101</v>
       </c>
     </row>
     <row r="1386" spans="1:7">
       <c r="A1386" s="3" t="s">
-        <v>182</v>
+        <v>2729</v>
       </c>
       <c r="B1386" s="4" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
       <c r="C1386" s="5">
-        <v>46027</v>
+        <v>46021</v>
       </c>
       <c r="D1386" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1386" s="5">
         <v>40</v>
       </c>
       <c r="F1386" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1386" s="5" t="s">
-        <v>2729</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="1387" spans="1:7">
       <c r="A1387" s="3" t="s">
-        <v>2730</v>
+        <v>182</v>
       </c>
       <c r="B1387" s="4" t="s">
         <v>2731</v>
       </c>
       <c r="C1387" s="5">
-        <v>46031</v>
+        <v>46027</v>
       </c>
       <c r="D1387" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1387" s="5">
         <v>40</v>
       </c>
       <c r="F1387" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1387" s="5" t="s">
-        <v>1913</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="1388" spans="1:7">
       <c r="A1388" s="3" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="B1388" s="4" t="s">
-        <v>2731</v>
+        <v>2734</v>
       </c>
       <c r="C1388" s="5">
         <v>46031</v>
       </c>
       <c r="D1388" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1388" s="5">
         <v>40</v>
       </c>
       <c r="F1388" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1388" s="5" t="s">
-        <v>2733</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="1389" spans="1:7">
       <c r="A1389" s="3" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="B1389" s="4" t="s">
         <v>2734</v>
       </c>
       <c r="C1389" s="5">
-        <v>46038</v>
+        <v>46031</v>
       </c>
       <c r="D1389" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1389" s="5">
         <v>40</v>
       </c>
       <c r="F1389" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1389" s="5" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="1390" spans="1:7">
       <c r="A1390" s="3" t="s">
-        <v>57</v>
+        <v>2735</v>
       </c>
       <c r="B1390" s="4" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="C1390" s="5">
         <v>46038</v>
       </c>
       <c r="D1390" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1390" s="5">
         <v>40</v>
       </c>
       <c r="F1390" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1390" s="5" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="1391" spans="1:7">
       <c r="A1391" s="3" t="s">
-        <v>247</v>
+        <v>57</v>
       </c>
       <c r="B1391" s="4" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="C1391" s="5">
-        <v>46044</v>
+        <v>46038</v>
       </c>
       <c r="D1391" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1391" s="5">
         <v>40</v>
       </c>
       <c r="F1391" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1391" s="5" t="s">
-        <v>636</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="1392" spans="1:7">
       <c r="A1392" s="3" t="s">
         <v>247</v>
       </c>
       <c r="B1392" s="4" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
       <c r="C1392" s="5">
         <v>46044</v>
       </c>
       <c r="D1392" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1392" s="5">
         <v>40</v>
       </c>
       <c r="F1392" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1392" s="5" t="s">
-        <v>2739</v>
+        <v>636</v>
       </c>
     </row>
     <row r="1393" spans="1:7">
       <c r="A1393" s="3" t="s">
-        <v>57</v>
+        <v>247</v>
       </c>
       <c r="B1393" s="4" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="C1393" s="5">
         <v>46044</v>
       </c>
       <c r="D1393" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1393" s="5">
         <v>40</v>
       </c>
       <c r="F1393" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1393" s="5" t="s">
-        <v>1379</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="1394" spans="1:7">
       <c r="A1394" s="3" t="s">
-        <v>182</v>
+        <v>57</v>
       </c>
       <c r="B1394" s="4" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
       <c r="C1394" s="5">
-        <v>46070</v>
+        <v>46044</v>
       </c>
       <c r="D1394" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1394" s="5">
         <v>40</v>
       </c>
       <c r="F1394" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1394" s="5" t="s">
-        <v>2688</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="1395" spans="1:7">
       <c r="A1395" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B1395" s="4" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
       <c r="C1395" s="5">
         <v>46070</v>
       </c>
       <c r="D1395" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1395" s="5">
         <v>40</v>
       </c>
       <c r="F1395" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1395" s="5" t="s">
-        <v>2743</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="1396" spans="1:7">
       <c r="A1396" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B1396" s="4" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="C1396" s="5">
         <v>46070</v>
       </c>
       <c r="D1396" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1396" s="5">
         <v>40</v>
       </c>
       <c r="F1396" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1396" s="5" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="1397" spans="1:7">
       <c r="A1397" s="3" t="s">
-        <v>2746</v>
+        <v>182</v>
       </c>
       <c r="B1397" s="4" t="s">
         <v>2747</v>
       </c>
       <c r="C1397" s="5">
-        <v>46072</v>
+        <v>46070</v>
       </c>
       <c r="D1397" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1397" s="5">
         <v>40</v>
       </c>
       <c r="F1397" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1397" s="5" t="s">
         <v>2748</v>
       </c>
     </row>
     <row r="1398" spans="1:7">
       <c r="A1398" s="3" t="s">
-        <v>2721</v>
+        <v>2749</v>
       </c>
       <c r="B1398" s="4" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="C1398" s="5">
-        <v>46073</v>
+        <v>46072</v>
       </c>
       <c r="D1398" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1398" s="5">
         <v>40</v>
       </c>
       <c r="F1398" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1398" s="5" t="s">
-        <v>324</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="1399" spans="1:7">
       <c r="A1399" s="3" t="s">
-        <v>2721</v>
+        <v>2724</v>
       </c>
       <c r="B1399" s="4" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="C1399" s="5">
-        <v>46076</v>
+        <v>46073</v>
       </c>
       <c r="D1399" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1399" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1399" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1399" s="5" t="s">
-        <v>2012</v>
+        <v>324</v>
       </c>
     </row>
     <row r="1400" spans="1:7">
       <c r="A1400" s="3" t="s">
-        <v>57</v>
+        <v>2724</v>
       </c>
       <c r="B1400" s="4" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
       <c r="C1400" s="5">
-        <v>46080</v>
+        <v>46076</v>
       </c>
       <c r="D1400" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1400" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1400" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1400" s="5" t="s">
-        <v>2752</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="1401" spans="1:7">
       <c r="A1401" s="3" t="s">
-        <v>2753</v>
+        <v>57</v>
       </c>
       <c r="B1401" s="4" t="s">
         <v>2754</v>
       </c>
       <c r="C1401" s="5">
-        <v>46083</v>
+        <v>46080</v>
       </c>
       <c r="D1401" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1401" s="5">
         <v>40</v>
       </c>
       <c r="F1401" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1401" s="5" t="s">
         <v>2755</v>
       </c>
     </row>
     <row r="1402" spans="1:7">
       <c r="A1402" s="3" t="s">
         <v>2756</v>
       </c>
       <c r="B1402" s="4" t="s">
         <v>2757</v>
       </c>
       <c r="C1402" s="5">
-        <v>46092</v>
+        <v>46083</v>
       </c>
       <c r="D1402" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1402" s="5">
         <v>40</v>
       </c>
       <c r="F1402" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1402" s="5" t="s">
-        <v>415</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="1403" spans="1:7">
       <c r="A1403" s="3" t="s">
-        <v>562</v>
+        <v>2759</v>
       </c>
       <c r="B1403" s="4" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="C1403" s="5">
-        <v>46107</v>
+        <v>46092</v>
       </c>
       <c r="D1403" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1403" s="5">
         <v>40</v>
       </c>
       <c r="F1403" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1403" s="5" t="s">
-        <v>2759</v>
+        <v>415</v>
       </c>
     </row>
     <row r="1404" spans="1:7">
       <c r="A1404" s="3" t="s">
-        <v>2760</v>
+        <v>562</v>
       </c>
       <c r="B1404" s="4" t="s">
         <v>2761</v>
       </c>
       <c r="C1404" s="5">
-        <v>46109</v>
+        <v>46107</v>
       </c>
       <c r="D1404" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1404" s="5">
         <v>40</v>
       </c>
       <c r="F1404" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1404" s="5" t="s">
-        <v>273</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="1405" spans="1:7">
       <c r="A1405" s="3" t="s">
-        <v>2732</v>
+        <v>2763</v>
       </c>
       <c r="B1405" s="4" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="C1405" s="5">
         <v>46109</v>
       </c>
       <c r="D1405" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1405" s="5">
         <v>40</v>
       </c>
       <c r="F1405" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1405" s="5" t="s">
-        <v>1377</v>
+        <v>273</v>
       </c>
     </row>
     <row r="1406" spans="1:7">
       <c r="A1406" s="3" t="s">
-        <v>1335</v>
+        <v>2735</v>
       </c>
       <c r="B1406" s="4" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
       <c r="C1406" s="5">
-        <v>46111</v>
+        <v>46109</v>
       </c>
       <c r="D1406" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1406" s="5">
         <v>40</v>
       </c>
       <c r="F1406" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1406" s="5" t="s">
-        <v>2147</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="1407" spans="1:7">
       <c r="A1407" s="3" t="s">
-        <v>182</v>
+        <v>1335</v>
       </c>
       <c r="B1407" s="4" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
       <c r="C1407" s="5">
         <v>46111</v>
       </c>
       <c r="D1407" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1407" s="5">
         <v>40</v>
       </c>
       <c r="F1407" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1407" s="5" t="s">
-        <v>559</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="1408" spans="1:7">
       <c r="A1408" s="3" t="s">
-        <v>2732</v>
+        <v>182</v>
       </c>
       <c r="B1408" s="4" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="C1408" s="5">
         <v>46111</v>
       </c>
       <c r="D1408" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1408" s="5">
         <v>40</v>
       </c>
       <c r="F1408" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1408" s="5" t="s">
-        <v>2766</v>
+        <v>559</v>
       </c>
     </row>
     <row r="1409" spans="1:7">
       <c r="A1409" s="3" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="B1409" s="4" t="s">
-        <v>2765</v>
+        <v>2768</v>
       </c>
       <c r="C1409" s="5">
         <v>46111</v>
       </c>
       <c r="D1409" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1409" s="5">
         <v>40</v>
       </c>
       <c r="F1409" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1409" s="5" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="1410" spans="1:7">
       <c r="A1410" s="3" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B1410" s="4" t="s">
         <v>2768</v>
       </c>
-      <c r="B1410" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1410" s="5">
-        <v>46098</v>
+        <v>46111</v>
       </c>
       <c r="D1410" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1410" s="5">
         <v>40</v>
       </c>
       <c r="F1410" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1410" s="5" t="s">
         <v>2770</v>
       </c>
     </row>
     <row r="1411" spans="1:7">
       <c r="A1411" s="3" t="s">
-        <v>247</v>
+        <v>2771</v>
       </c>
       <c r="B1411" s="4" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="C1411" s="5">
-        <v>46099</v>
+        <v>46098</v>
       </c>
       <c r="D1411" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1411" s="5">
         <v>40</v>
       </c>
       <c r="F1411" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1411" s="5" t="s">
-        <v>1997</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="1412" spans="1:7">
       <c r="A1412" s="3" t="s">
-        <v>2772</v>
+        <v>247</v>
       </c>
       <c r="B1412" s="4" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
       <c r="C1412" s="5">
-        <v>46105</v>
+        <v>46099</v>
       </c>
       <c r="D1412" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1412" s="5">
         <v>40</v>
       </c>
       <c r="F1412" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1412" s="5" t="s">
-        <v>141</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="1413" spans="1:7">
       <c r="A1413" s="3" t="s">
-        <v>2721</v>
+        <v>2775</v>
       </c>
       <c r="B1413" s="4" t="s">
-        <v>2773</v>
+        <v>2776</v>
       </c>
       <c r="C1413" s="5">
         <v>46105</v>
       </c>
       <c r="D1413" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1413" s="5">
         <v>40</v>
       </c>
       <c r="F1413" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1413" s="5" t="s">
-        <v>1767</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1414" spans="1:7">
       <c r="A1414" s="3" t="s">
-        <v>562</v>
+        <v>2724</v>
       </c>
       <c r="B1414" s="4" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
       <c r="C1414" s="5">
         <v>46105</v>
       </c>
       <c r="D1414" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1414" s="5">
         <v>40</v>
       </c>
       <c r="F1414" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1414" s="5" t="s">
-        <v>2775</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="1415" spans="1:7">
       <c r="A1415" s="3" t="s">
-        <v>2776</v>
+        <v>562</v>
       </c>
       <c r="B1415" s="4" t="s">
         <v>2777</v>
       </c>
       <c r="C1415" s="5">
-        <v>46118</v>
+        <v>46105</v>
       </c>
       <c r="D1415" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1415" s="5">
         <v>40</v>
       </c>
       <c r="F1415" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1415" s="5" t="s">
-        <v>1617</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="1416" spans="1:7">
       <c r="A1416" s="3" t="s">
-        <v>354</v>
+        <v>2779</v>
       </c>
       <c r="B1416" s="4" t="s">
-        <v>2777</v>
+        <v>2780</v>
       </c>
       <c r="C1416" s="5">
         <v>46118</v>
       </c>
       <c r="D1416" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1416" s="5">
         <v>40</v>
       </c>
       <c r="F1416" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1416" s="5" t="s">
-        <v>2778</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="1417" spans="1:7">
       <c r="A1417" s="3" t="s">
-        <v>182</v>
+        <v>354</v>
       </c>
       <c r="B1417" s="4" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="C1417" s="5">
-        <v>46128</v>
+        <v>46118</v>
       </c>
       <c r="D1417" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1417" s="5">
         <v>40</v>
       </c>
       <c r="F1417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1417" s="5" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="1418" spans="1:7">
       <c r="A1418" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B1418" s="4" t="s">
-        <v>2779</v>
+        <v>2782</v>
       </c>
       <c r="C1418" s="5">
         <v>46128</v>
       </c>
       <c r="D1418" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1418" s="5">
         <v>40</v>
       </c>
       <c r="F1418" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1418" s="5" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="1419" spans="1:7">
       <c r="A1419" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B1419" s="4" t="s">
         <v>2782</v>
       </c>
       <c r="C1419" s="5">
-        <v>46136</v>
+        <v>46128</v>
       </c>
       <c r="D1419" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1419" s="5">
         <v>40</v>
       </c>
       <c r="F1419" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1419" s="5" t="s">
-        <v>2684</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="1420" spans="1:7">
       <c r="A1420" s="3" t="s">
-        <v>247</v>
+        <v>182</v>
       </c>
       <c r="B1420" s="4" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="C1420" s="5">
-        <v>46144</v>
+        <v>46136</v>
       </c>
       <c r="D1420" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1420" s="5">
         <v>40</v>
       </c>
       <c r="F1420" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1420" s="5" t="s">
-        <v>787</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="1421" spans="1:7">
       <c r="A1421" s="3" t="s">
-        <v>2732</v>
+        <v>247</v>
       </c>
       <c r="B1421" s="4" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="C1421" s="5">
-        <v>46147</v>
+        <v>46144</v>
       </c>
       <c r="D1421" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1421" s="5">
         <v>40</v>
       </c>
       <c r="F1421" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1421" s="5" t="s">
-        <v>2785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="1422" spans="1:7">
       <c r="A1422" s="3" t="s">
-        <v>182</v>
+        <v>2735</v>
       </c>
       <c r="B1422" s="4" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="C1422" s="5">
-        <v>46156</v>
+        <v>46147</v>
       </c>
       <c r="D1422" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1422" s="5">
         <v>40</v>
       </c>
       <c r="F1422" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1422" s="5" t="s">
-        <v>1088</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="1423" spans="1:7">
       <c r="A1423" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B1423" s="4" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="C1423" s="5">
         <v>46156</v>
       </c>
       <c r="D1423" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1423" s="5">
         <v>40</v>
       </c>
       <c r="F1423" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1423" s="5" t="s">
-        <v>2316</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="1424" spans="1:7">
       <c r="A1424" s="3" t="s">
-        <v>57</v>
+        <v>182</v>
       </c>
       <c r="B1424" s="4" t="s">
-        <v>2787</v>
+        <v>2790</v>
       </c>
       <c r="C1424" s="5">
         <v>46156</v>
       </c>
       <c r="D1424" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1424" s="5">
         <v>40</v>
       </c>
       <c r="F1424" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1424" s="5" t="s">
-        <v>138</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="1425" spans="1:7">
       <c r="A1425" s="3" t="s">
-        <v>2721</v>
+        <v>57</v>
       </c>
       <c r="B1425" s="4" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="C1425" s="5">
-        <v>46157</v>
+        <v>46156</v>
       </c>
       <c r="D1425" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1425" s="5">
         <v>40</v>
       </c>
       <c r="F1425" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1425" s="5" t="s">
-        <v>565</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1426" spans="1:7">
       <c r="A1426" s="3" t="s">
-        <v>2721</v>
+        <v>2724</v>
       </c>
       <c r="B1426" s="4" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
       <c r="C1426" s="5">
-        <v>46150</v>
+        <v>46157</v>
       </c>
       <c r="D1426" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1426" s="5">
         <v>40</v>
       </c>
       <c r="F1426" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1426" s="5" t="s">
-        <v>2328</v>
+        <v>565</v>
       </c>
     </row>
     <row r="1427" spans="1:7">
       <c r="A1427" s="3" t="s">
-        <v>2746</v>
+        <v>2724</v>
       </c>
       <c r="B1427" s="4" t="s">
-        <v>2790</v>
+        <v>2792</v>
       </c>
       <c r="C1427" s="5">
-        <v>46170</v>
+        <v>46150</v>
       </c>
       <c r="D1427" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1427" s="5">
         <v>40</v>
       </c>
       <c r="F1427" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1427" s="5" t="s">
-        <v>2791</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="1428" spans="1:7">
       <c r="A1428" s="3" t="s">
-        <v>182</v>
+        <v>2749</v>
       </c>
       <c r="B1428" s="4" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="C1428" s="5">
-        <v>46172</v>
+        <v>46170</v>
       </c>
       <c r="D1428" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1428" s="5">
         <v>40</v>
       </c>
       <c r="F1428" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1428" s="5" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="1429" spans="1:7">
       <c r="A1429" s="3" t="s">
-        <v>21</v>
+        <v>182</v>
       </c>
       <c r="B1429" s="4" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="C1429" s="5">
-        <v>46189</v>
+        <v>46172</v>
       </c>
       <c r="D1429" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1429" s="5">
         <v>40</v>
       </c>
       <c r="F1429" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1429" s="5" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="1430" spans="1:7">
       <c r="A1430" s="3" t="s">
-        <v>2796</v>
+        <v>21</v>
       </c>
       <c r="B1430" s="4" t="s">
         <v>2797</v>
       </c>
       <c r="C1430" s="5">
-        <v>46194</v>
+        <v>46189</v>
       </c>
       <c r="D1430" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1430" s="5">
         <v>40</v>
       </c>
       <c r="F1430" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1430" s="5" t="s">
         <v>2798</v>
       </c>
     </row>
     <row r="1431" spans="1:7">
       <c r="A1431" s="3" t="s">
-        <v>2721</v>
+        <v>2799</v>
       </c>
       <c r="B1431" s="4" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="C1431" s="5">
-        <v>46204</v>
+        <v>46194</v>
       </c>
       <c r="D1431" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1431" s="5">
         <v>40</v>
       </c>
       <c r="F1431" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1431" s="5" t="s">
-        <v>1714</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="1432" spans="1:7">
       <c r="A1432" s="3" t="s">
-        <v>2796</v>
+        <v>2724</v>
       </c>
       <c r="B1432" s="4" t="s">
-        <v>2799</v>
+        <v>2802</v>
       </c>
       <c r="C1432" s="5">
         <v>46204</v>
       </c>
       <c r="D1432" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1432" s="5">
         <v>40</v>
       </c>
       <c r="F1432" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1432" s="5" t="s">
-        <v>303</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="1433" spans="1:7">
       <c r="A1433" s="3" t="s">
-        <v>244</v>
+        <v>2799</v>
       </c>
       <c r="B1433" s="4" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="C1433" s="5">
-        <v>46213</v>
+        <v>46204</v>
       </c>
       <c r="D1433" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1433" s="5">
         <v>40</v>
       </c>
       <c r="F1433" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1433" s="5" t="s">
-        <v>2801</v>
+        <v>303</v>
       </c>
     </row>
     <row r="1434" spans="1:7">
       <c r="A1434" s="3" t="s">
-        <v>57</v>
+        <v>244</v>
       </c>
       <c r="B1434" s="4" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="C1434" s="5">
         <v>46213</v>
       </c>
       <c r="D1434" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1434" s="5">
         <v>40</v>
       </c>
       <c r="F1434" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1434" s="5" t="s">
-        <v>120</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="1435" spans="1:7">
       <c r="A1435" s="3" t="s">
-        <v>244</v>
+        <v>57</v>
       </c>
       <c r="B1435" s="4" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
       <c r="C1435" s="5">
-        <v>46214</v>
+        <v>46213</v>
       </c>
       <c r="D1435" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1435" s="5">
         <v>40</v>
       </c>
       <c r="F1435" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1435" s="5" t="s">
-        <v>2230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1436" spans="1:7">
       <c r="A1436" s="3" t="s">
-        <v>2732</v>
+        <v>244</v>
       </c>
       <c r="B1436" s="4" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
       <c r="C1436" s="5">
-        <v>46229</v>
+        <v>46214</v>
       </c>
       <c r="D1436" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1436" s="5">
         <v>40</v>
       </c>
       <c r="F1436" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1436" s="5" t="s">
-        <v>2805</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="1437" spans="1:7">
       <c r="A1437" s="3" t="s">
-        <v>2806</v>
+        <v>2735</v>
       </c>
       <c r="B1437" s="4" t="s">
         <v>2807</v>
       </c>
       <c r="C1437" s="5">
-        <v>46232</v>
+        <v>46229</v>
       </c>
       <c r="D1437" s="4" t="s">
-        <v>719</v>
+        <v>14</v>
       </c>
       <c r="E1437" s="5">
         <v>40</v>
       </c>
       <c r="F1437" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1437" s="5" t="s">
-        <v>404</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="1438" spans="1:7">
       <c r="A1438" s="3" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="B1438" s="4" t="s">
-        <v>2807</v>
+        <v>2810</v>
       </c>
       <c r="C1438" s="5">
         <v>46232</v>
       </c>
       <c r="D1438" s="4" t="s">
-        <v>14</v>
+        <v>719</v>
       </c>
       <c r="E1438" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1438" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1438" s="5" t="s">
-        <v>2809</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1439" spans="1:7">
       <c r="A1439" s="3" t="s">
-        <v>2721</v>
+        <v>2811</v>
       </c>
       <c r="B1439" s="4" t="s">
         <v>2810</v>
       </c>
       <c r="C1439" s="5">
-        <v>46233</v>
+        <v>46232</v>
       </c>
       <c r="D1439" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1439" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1439" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1439" s="5" t="s">
-        <v>590</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="1440" spans="1:7">
       <c r="A1440" s="3" t="s">
-        <v>2721</v>
+        <v>2724</v>
       </c>
       <c r="B1440" s="4" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
       <c r="C1440" s="5">
-        <v>46238</v>
+        <v>46233</v>
       </c>
       <c r="D1440" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1440" s="5">
         <v>40</v>
       </c>
       <c r="F1440" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1440" s="5" t="s">
-        <v>1379</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1441" spans="1:7">
       <c r="A1441" s="3" t="s">
-        <v>182</v>
+        <v>2724</v>
       </c>
       <c r="B1441" s="4" t="s">
-        <v>2812</v>
+        <v>2814</v>
       </c>
       <c r="C1441" s="5">
-        <v>46244</v>
+        <v>46238</v>
       </c>
       <c r="D1441" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1441" s="5">
         <v>40</v>
       </c>
       <c r="F1441" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1441" s="5" t="s">
-        <v>2813</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="1442" spans="1:7">
       <c r="A1442" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B1442" s="4" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="C1442" s="5">
         <v>46244</v>
       </c>
       <c r="D1442" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1442" s="5">
         <v>40</v>
       </c>
       <c r="F1442" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1442" s="5" t="s">
-        <v>267</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="1443" spans="1:7">
       <c r="A1443" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B1443" s="4" t="s">
-        <v>2815</v>
+        <v>2817</v>
       </c>
       <c r="C1443" s="5">
-        <v>46246</v>
+        <v>46244</v>
       </c>
       <c r="D1443" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1443" s="5">
         <v>40</v>
       </c>
       <c r="F1443" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1443" s="5" t="s">
-        <v>106</v>
+        <v>267</v>
       </c>
     </row>
     <row r="1444" spans="1:7">
       <c r="A1444" s="3" t="s">
-        <v>1335</v>
+        <v>182</v>
       </c>
       <c r="B1444" s="4" t="s">
-        <v>2816</v>
+        <v>2818</v>
       </c>
       <c r="C1444" s="5">
-        <v>46247</v>
+        <v>46246</v>
       </c>
       <c r="D1444" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1444" s="5">
         <v>40</v>
       </c>
       <c r="F1444" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1444" s="5" t="s">
-        <v>267</v>
+        <v>106</v>
       </c>
     </row>
     <row r="1445" spans="1:7">
       <c r="A1445" s="3" t="s">
-        <v>244</v>
+        <v>1335</v>
       </c>
       <c r="B1445" s="4" t="s">
-        <v>2817</v>
+        <v>2819</v>
       </c>
       <c r="C1445" s="5">
-        <v>46249</v>
+        <v>46247</v>
       </c>
       <c r="D1445" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1445" s="5">
         <v>40</v>
       </c>
       <c r="F1445" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1445" s="5" t="s">
-        <v>2041</v>
+        <v>267</v>
       </c>
     </row>
     <row r="1446" spans="1:7">
       <c r="A1446" s="3" t="s">
-        <v>2818</v>
+        <v>244</v>
       </c>
       <c r="B1446" s="4" t="s">
-        <v>2817</v>
+        <v>2820</v>
       </c>
       <c r="C1446" s="5">
         <v>46249</v>
       </c>
       <c r="D1446" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1446" s="5">
         <v>40</v>
       </c>
       <c r="F1446" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1446" s="5" t="s">
-        <v>116</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="1447" spans="1:7">
       <c r="A1447" s="3" t="s">
-        <v>182</v>
+        <v>2821</v>
       </c>
       <c r="B1447" s="4" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
       <c r="C1447" s="5">
-        <v>46250</v>
+        <v>46249</v>
       </c>
       <c r="D1447" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1447" s="5">
         <v>40</v>
       </c>
       <c r="F1447" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1447" s="5" t="s">
-        <v>2820</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1448" spans="1:7">
       <c r="A1448" s="3" t="s">
-        <v>2732</v>
+        <v>182</v>
       </c>
       <c r="B1448" s="4" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
       <c r="C1448" s="5">
-        <v>46254</v>
+        <v>46250</v>
       </c>
       <c r="D1448" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1448" s="5">
         <v>40</v>
       </c>
       <c r="F1448" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1448" s="5" t="s">
-        <v>1002</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="1449" spans="1:7">
       <c r="A1449" s="3" t="s">
-        <v>21</v>
+        <v>2735</v>
       </c>
       <c r="B1449" s="4" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
       <c r="C1449" s="5">
-        <v>46145</v>
+        <v>46254</v>
       </c>
       <c r="D1449" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1449" s="5">
         <v>40</v>
       </c>
       <c r="F1449" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1449" s="5" t="s">
-        <v>2823</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="1450" spans="1:7">
       <c r="A1450" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="B1450" s="4" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="C1450" s="5">
-        <v>46146</v>
+        <v>46145</v>
       </c>
       <c r="D1450" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1450" s="5">
         <v>40</v>
       </c>
       <c r="F1450" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1450" s="5" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="1451" spans="1:7">
       <c r="A1451" s="3" t="s">
-        <v>1335</v>
+        <v>44</v>
       </c>
       <c r="B1451" s="4" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="C1451" s="5">
-        <v>46262</v>
+        <v>46146</v>
       </c>
       <c r="D1451" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1451" s="5">
         <v>40</v>
       </c>
       <c r="F1451" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1451" s="5" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="1452" spans="1:7">
       <c r="A1452" s="3" t="s">
-        <v>2760</v>
+        <v>1335</v>
       </c>
       <c r="B1452" s="4" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="C1452" s="5">
-        <v>46902</v>
+        <v>46262</v>
       </c>
       <c r="D1452" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1452" s="5">
         <v>40</v>
       </c>
       <c r="F1452" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1452" s="5" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1453" spans="1:7">
       <c r="A1453" s="3" t="s">
-        <v>2830</v>
+        <v>2763</v>
       </c>
       <c r="B1453" s="4" t="s">
         <v>2831</v>
       </c>
       <c r="C1453" s="5">
-        <v>47004</v>
+        <v>46902</v>
       </c>
       <c r="D1453" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1453" s="5">
         <v>40</v>
       </c>
       <c r="F1453" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1453" s="5" t="s">
         <v>2832</v>
       </c>
     </row>
     <row r="1454" spans="1:7">
       <c r="A1454" s="3" t="s">
         <v>2833</v>
       </c>
       <c r="B1454" s="4" t="s">
         <v>2834</v>
       </c>
       <c r="C1454" s="5">
-        <v>47023</v>
+        <v>47004</v>
       </c>
       <c r="D1454" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1454" s="5">
         <v>40</v>
       </c>
       <c r="F1454" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1454" s="5" t="s">
         <v>2835</v>
       </c>
     </row>
     <row r="1455" spans="1:7">
       <c r="A1455" s="3" t="s">
-        <v>918</v>
+        <v>2836</v>
       </c>
       <c r="B1455" s="4" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="C1455" s="5">
-        <v>47039</v>
+        <v>47023</v>
       </c>
       <c r="D1455" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1455" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1455" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1455" s="5" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="1456" spans="1:7">
       <c r="A1456" s="3" t="s">
-        <v>462</v>
+        <v>918</v>
       </c>
       <c r="B1456" s="4" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="C1456" s="5">
-        <v>47043</v>
+        <v>47039</v>
       </c>
       <c r="D1456" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1456" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1456" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1456" s="5" t="s">
-        <v>837</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="1457" spans="1:7">
       <c r="A1457" s="3" t="s">
-        <v>1832</v>
+        <v>462</v>
       </c>
       <c r="B1457" s="4" t="s">
-        <v>2839</v>
+        <v>2841</v>
       </c>
       <c r="C1457" s="5">
-        <v>47045</v>
+        <v>47043</v>
       </c>
       <c r="D1457" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1457" s="5">
         <v>40</v>
       </c>
       <c r="F1457" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1457" s="5" t="s">
-        <v>590</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1458" spans="1:7">
       <c r="A1458" s="3" t="s">
-        <v>462</v>
+        <v>1832</v>
       </c>
       <c r="B1458" s="4" t="s">
-        <v>2840</v>
+        <v>2842</v>
       </c>
       <c r="C1458" s="5">
         <v>47045</v>
       </c>
       <c r="D1458" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1458" s="5">
         <v>40</v>
       </c>
       <c r="F1458" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1458" s="5" t="s">
-        <v>673</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1459" spans="1:7">
       <c r="A1459" s="3" t="s">
-        <v>918</v>
+        <v>462</v>
       </c>
       <c r="B1459" s="4" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
       <c r="C1459" s="5">
-        <v>47047</v>
+        <v>47045</v>
       </c>
       <c r="D1459" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1459" s="5">
         <v>40</v>
       </c>
       <c r="F1459" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1459" s="5" t="s">
-        <v>2842</v>
+        <v>673</v>
       </c>
     </row>
     <row r="1460" spans="1:7">
       <c r="A1460" s="3" t="s">
-        <v>854</v>
+        <v>918</v>
       </c>
       <c r="B1460" s="4" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="C1460" s="5">
-        <v>47055</v>
+        <v>47047</v>
       </c>
       <c r="D1460" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1460" s="5">
         <v>40</v>
       </c>
       <c r="F1460" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1460" s="5" t="s">
-        <v>1689</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="1461" spans="1:7">
       <c r="A1461" s="3" t="s">
-        <v>2223</v>
+        <v>854</v>
       </c>
       <c r="B1461" s="4" t="s">
-        <v>2844</v>
+        <v>2846</v>
       </c>
       <c r="C1461" s="5">
-        <v>47070</v>
+        <v>47055</v>
       </c>
       <c r="D1461" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1461" s="5">
         <v>40</v>
       </c>
       <c r="F1461" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1461" s="5" t="s">
-        <v>2845</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="1462" spans="1:7">
       <c r="A1462" s="3" t="s">
-        <v>2846</v>
+        <v>2223</v>
       </c>
       <c r="B1462" s="4" t="s">
         <v>2847</v>
       </c>
       <c r="C1462" s="5">
-        <v>47079</v>
+        <v>47070</v>
       </c>
       <c r="D1462" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1462" s="5">
         <v>40</v>
       </c>
       <c r="F1462" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1462" s="5" t="s">
-        <v>2410</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="1463" spans="1:7">
       <c r="A1463" s="3" t="s">
-        <v>984</v>
+        <v>2849</v>
       </c>
       <c r="B1463" s="4" t="s">
-        <v>2848</v>
+        <v>2850</v>
       </c>
       <c r="C1463" s="5">
-        <v>47085</v>
+        <v>47079</v>
       </c>
       <c r="D1463" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1463" s="5">
         <v>40</v>
       </c>
       <c r="F1463" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1463" s="5" t="s">
-        <v>360</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="1464" spans="1:7">
       <c r="A1464" s="3" t="s">
-        <v>918</v>
+        <v>984</v>
       </c>
       <c r="B1464" s="4" t="s">
-        <v>2849</v>
+        <v>2851</v>
       </c>
       <c r="C1464" s="5">
-        <v>47143</v>
+        <v>47085</v>
       </c>
       <c r="D1464" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1464" s="5">
         <v>40</v>
       </c>
       <c r="F1464" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1464" s="5" t="s">
-        <v>2299</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1465" spans="1:7">
       <c r="A1465" s="3" t="s">
-        <v>2850</v>
+        <v>918</v>
       </c>
       <c r="B1465" s="4" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="C1465" s="5">
-        <v>47163</v>
+        <v>47143</v>
       </c>
       <c r="D1465" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1465" s="5">
         <v>40</v>
       </c>
       <c r="F1465" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1465" s="5" t="s">
-        <v>2852</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="1466" spans="1:7">
       <c r="A1466" s="3" t="s">
-        <v>462</v>
+        <v>2853</v>
       </c>
       <c r="B1466" s="4" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="C1466" s="5">
-        <v>47165</v>
+        <v>47163</v>
       </c>
       <c r="D1466" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1466" s="5">
         <v>40</v>
       </c>
       <c r="F1466" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1466" s="5" t="s">
-        <v>1983</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="1467" spans="1:7">
       <c r="A1467" s="3" t="s">
-        <v>918</v>
+        <v>462</v>
       </c>
       <c r="B1467" s="4" t="s">
-        <v>2854</v>
+        <v>2856</v>
       </c>
       <c r="C1467" s="5">
-        <v>47170</v>
+        <v>47165</v>
       </c>
       <c r="D1467" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1467" s="5">
         <v>40</v>
       </c>
       <c r="F1467" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1467" s="5" t="s">
-        <v>1099</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="1468" spans="1:7">
       <c r="A1468" s="3" t="s">
-        <v>1892</v>
+        <v>918</v>
       </c>
       <c r="B1468" s="4" t="s">
-        <v>2855</v>
+        <v>2857</v>
       </c>
       <c r="C1468" s="5">
-        <v>47178</v>
+        <v>47170</v>
       </c>
       <c r="D1468" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1468" s="5">
         <v>40</v>
       </c>
       <c r="F1468" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1468" s="5" t="s">
-        <v>2272</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="1469" spans="1:7">
       <c r="A1469" s="3" t="s">
-        <v>981</v>
+        <v>1892</v>
       </c>
       <c r="B1469" s="4" t="s">
-        <v>2856</v>
+        <v>2858</v>
       </c>
       <c r="C1469" s="5">
-        <v>47183</v>
+        <v>47178</v>
       </c>
       <c r="D1469" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1469" s="5">
         <v>40</v>
       </c>
       <c r="F1469" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1469" s="5" t="s">
-        <v>2857</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="1470" spans="1:7">
       <c r="A1470" s="3" t="s">
-        <v>2858</v>
+        <v>981</v>
       </c>
       <c r="B1470" s="4" t="s">
         <v>2859</v>
       </c>
       <c r="C1470" s="5">
-        <v>47195</v>
+        <v>47183</v>
       </c>
       <c r="D1470" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1470" s="5">
         <v>40</v>
       </c>
       <c r="F1470" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1470" s="5" t="s">
         <v>2860</v>
       </c>
     </row>
     <row r="1471" spans="1:7">
       <c r="A1471" s="3" t="s">
-        <v>948</v>
+        <v>2861</v>
       </c>
       <c r="B1471" s="4" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="C1471" s="5">
-        <v>47206</v>
+        <v>47195</v>
       </c>
       <c r="D1471" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1471" s="5">
         <v>40</v>
       </c>
       <c r="F1471" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1471" s="5" t="s">
-        <v>49</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="1472" spans="1:7">
       <c r="A1472" s="3" t="s">
-        <v>767</v>
+        <v>948</v>
       </c>
       <c r="B1472" s="4" t="s">
-        <v>2862</v>
+        <v>2864</v>
       </c>
       <c r="C1472" s="5">
-        <v>47211</v>
+        <v>47206</v>
       </c>
       <c r="D1472" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1472" s="5">
         <v>40</v>
       </c>
       <c r="F1472" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1472" s="5" t="s">
-        <v>2863</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1473" spans="1:7">
       <c r="A1473" s="3" t="s">
-        <v>813</v>
+        <v>767</v>
       </c>
       <c r="B1473" s="4" t="s">
-        <v>2864</v>
-[...1 lines deleted...]
-      <c r="C1473" s="5" t="s">
         <v>2865</v>
       </c>
+      <c r="C1473" s="5">
+        <v>47211</v>
+      </c>
       <c r="D1473" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1473" s="5">
         <v>40</v>
       </c>
       <c r="F1473" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1473" s="5" t="s">
-        <v>2067</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="1474" spans="1:7">
       <c r="A1474" s="3" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="B1474" s="4" t="s">
-        <v>2864</v>
+        <v>2867</v>
       </c>
       <c r="C1474" s="5" t="s">
-        <v>2865</v>
+        <v>2868</v>
       </c>
       <c r="D1474" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1474" s="5">
         <v>40</v>
       </c>
       <c r="F1474" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1474" s="5" t="s">
-        <v>2866</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="1475" spans="1:7">
       <c r="A1475" s="3" t="s">
         <v>810</v>
       </c>
       <c r="B1475" s="4" t="s">
-        <v>2864</v>
+        <v>2867</v>
       </c>
       <c r="C1475" s="5" t="s">
-        <v>2865</v>
+        <v>2868</v>
       </c>
       <c r="D1475" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1475" s="5">
         <v>40</v>
       </c>
       <c r="F1475" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1475" s="5" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="1476" spans="1:7">
       <c r="A1476" s="3" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
       <c r="B1476" s="4" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C1476" s="5" t="s">
         <v>2868</v>
       </c>
-      <c r="C1476" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1476" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1476" s="5">
         <v>40</v>
       </c>
       <c r="F1476" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1476" s="5" t="s">
-        <v>428</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="1477" spans="1:7">
       <c r="A1477" s="3" t="s">
         <v>819</v>
       </c>
       <c r="B1477" s="4" t="s">
-        <v>2868</v>
+        <v>2871</v>
       </c>
       <c r="C1477" s="5" t="s">
-        <v>2869</v>
+        <v>2872</v>
       </c>
       <c r="D1477" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1477" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1477" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1477" s="5" t="s">
-        <v>2449</v>
+        <v>428</v>
       </c>
     </row>
     <row r="1478" spans="1:7">
       <c r="A1478" s="3" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="B1478" s="4" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="C1478" s="5" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
       <c r="D1478" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1478" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1478" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1478" s="5" t="s">
-        <v>2872</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="1479" spans="1:7">
       <c r="A1479" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="B1479" s="4" t="s">
         <v>2873</v>
       </c>
-      <c r="B1479" s="4" t="s">
+      <c r="C1479" s="5" t="s">
         <v>2874</v>
       </c>
-      <c r="C1479" s="5" t="s">
+      <c r="D1479" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1479" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1479" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1479" s="5" t="s">
         <v>2875</v>
-      </c>
-[...10 lines deleted...]
-        <v>2876</v>
       </c>
     </row>
     <row r="1480" spans="1:7">
       <c r="A1480" s="3" t="s">
-        <v>494</v>
+        <v>2876</v>
       </c>
       <c r="B1480" s="4" t="s">
-        <v>2874</v>
+        <v>2877</v>
       </c>
       <c r="C1480" s="5" t="s">
-        <v>2875</v>
+        <v>2878</v>
       </c>
       <c r="D1480" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1480" s="5">
         <v>40</v>
       </c>
       <c r="F1480" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1480" s="5" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="1481" spans="1:7">
       <c r="A1481" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="B1481" s="4" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C1481" s="5" t="s">
         <v>2878</v>
       </c>
-      <c r="B1481" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C1481" s="5" t="s">
+      <c r="D1481" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1481" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1481" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1481" s="5" t="s">
         <v>2880</v>
-      </c>
-[...10 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="1482" spans="1:7">
       <c r="A1482" s="3" t="s">
-        <v>810</v>
+        <v>2881</v>
       </c>
       <c r="B1482" s="4" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="C1482" s="5" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="D1482" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1482" s="5">
         <v>40</v>
       </c>
       <c r="F1482" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1482" s="5" t="s">
-        <v>2883</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1483" spans="1:7">
       <c r="A1483" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="B1483" s="4" t="s">
         <v>2884</v>
       </c>
-      <c r="B1483" s="4" t="s">
+      <c r="C1483" s="5" t="s">
         <v>2885</v>
       </c>
-      <c r="C1483" s="5" t="s">
+      <c r="D1483" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1483" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1483" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1483" s="5" t="s">
         <v>2886</v>
-      </c>
-[...10 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="1484" spans="1:7">
       <c r="A1484" s="3" t="s">
         <v>2887</v>
       </c>
       <c r="B1484" s="4" t="s">
         <v>2888</v>
       </c>
       <c r="C1484" s="5" t="s">
         <v>2889</v>
       </c>
       <c r="D1484" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1484" s="5">
         <v>40</v>
       </c>
       <c r="F1484" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1484" s="5" t="s">
-        <v>559</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="1485" spans="1:7">
       <c r="A1485" s="3" t="s">
-        <v>810</v>
+        <v>2890</v>
       </c>
       <c r="B1485" s="4" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="C1485" s="5" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="D1485" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1485" s="5">
         <v>40</v>
       </c>
       <c r="F1485" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1485" s="5" t="s">
-        <v>2892</v>
+        <v>559</v>
       </c>
     </row>
     <row r="1486" spans="1:7">
       <c r="A1486" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="B1486" s="4" t="s">
         <v>2893</v>
       </c>
-      <c r="B1486" s="4" t="s">
+      <c r="C1486" s="5" t="s">
         <v>2894</v>
       </c>
-      <c r="C1486" s="5" t="s">
+      <c r="D1486" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1486" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1486" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1486" s="5" t="s">
         <v>2895</v>
-      </c>
-[...10 lines deleted...]
-        <v>2896</v>
       </c>
     </row>
     <row r="1487" spans="1:7">
       <c r="A1487" s="3" t="s">
-        <v>835</v>
+        <v>2896</v>
       </c>
       <c r="B1487" s="4" t="s">
         <v>2897</v>
       </c>
       <c r="C1487" s="5" t="s">
-        <v>2871</v>
+        <v>2898</v>
       </c>
       <c r="D1487" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1487" s="5">
         <v>40</v>
       </c>
       <c r="F1487" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1487" s="5" t="s">
-        <v>593</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="1488" spans="1:7">
       <c r="A1488" s="3" t="s">
-        <v>2898</v>
+        <v>835</v>
       </c>
       <c r="B1488" s="4" t="s">
-        <v>2897</v>
+        <v>2900</v>
       </c>
       <c r="C1488" s="5" t="s">
-        <v>2871</v>
+        <v>2874</v>
       </c>
       <c r="D1488" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1488" s="5">
         <v>40</v>
       </c>
       <c r="F1488" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1488" s="5" t="s">
-        <v>2899</v>
+        <v>593</v>
       </c>
     </row>
     <row r="1489" spans="1:7">
       <c r="A1489" s="3" t="s">
-        <v>810</v>
+        <v>2901</v>
       </c>
       <c r="B1489" s="4" t="s">
         <v>2900</v>
       </c>
       <c r="C1489" s="5" t="s">
-        <v>2871</v>
+        <v>2874</v>
       </c>
       <c r="D1489" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1489" s="5">
         <v>40</v>
       </c>
       <c r="F1489" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1489" s="5" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="1490" spans="1:7">
       <c r="A1490" s="3" t="s">
-        <v>2878</v>
+        <v>810</v>
       </c>
       <c r="B1490" s="4" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="C1490" s="5" t="s">
-        <v>2903</v>
+        <v>2874</v>
       </c>
       <c r="D1490" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1490" s="5">
         <v>40</v>
       </c>
       <c r="F1490" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1490" s="5" t="s">
         <v>2904</v>
       </c>
     </row>
     <row r="1491" spans="1:7">
       <c r="A1491" s="3" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B1491" s="4" t="s">
         <v>2905</v>
       </c>
-      <c r="B1491" s="4" t="s">
+      <c r="C1491" s="5" t="s">
         <v>2906</v>
       </c>
-      <c r="C1491" s="5" t="s">
+      <c r="D1491" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1491" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1491" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1491" s="5" t="s">
         <v>2907</v>
-      </c>
-[...10 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="1492" spans="1:7">
       <c r="A1492" s="3" t="s">
-        <v>810</v>
+        <v>2908</v>
       </c>
       <c r="B1492" s="4" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="C1492" s="5" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="D1492" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1492" s="5">
         <v>40</v>
       </c>
       <c r="F1492" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1492" s="5" t="s">
-        <v>1209</v>
+        <v>681</v>
       </c>
     </row>
     <row r="1493" spans="1:7">
       <c r="A1493" s="3" t="s">
         <v>810</v>
       </c>
       <c r="B1493" s="4" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="C1493" s="5" t="s">
-        <v>2909</v>
+        <v>2912</v>
       </c>
       <c r="D1493" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1493" s="5">
         <v>40</v>
       </c>
       <c r="F1493" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1493" s="5" t="s">
-        <v>1060</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="1494" spans="1:7">
       <c r="A1494" s="3" t="s">
         <v>810</v>
       </c>
       <c r="B1494" s="4" t="s">
-        <v>2911</v>
+        <v>2913</v>
       </c>
       <c r="C1494" s="5" t="s">
         <v>2912</v>
       </c>
       <c r="D1494" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1494" s="5">
         <v>40</v>
       </c>
       <c r="F1494" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1494" s="5" t="s">
-        <v>1209</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="1495" spans="1:7">
       <c r="A1495" s="3" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="B1495" s="4" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="C1495" s="5" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="D1495" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1495" s="5">
         <v>40</v>
       </c>
       <c r="F1495" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1495" s="5" t="s">
-        <v>2915</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="1496" spans="1:7">
       <c r="A1496" s="3" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="B1496" s="4" t="s">
         <v>2916</v>
       </c>
       <c r="C1496" s="5" t="s">
-        <v>2914</v>
+        <v>2917</v>
       </c>
       <c r="D1496" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1496" s="5">
         <v>40</v>
       </c>
       <c r="F1496" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1496" s="5" t="s">
-        <v>2049</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="1497" spans="1:7">
       <c r="A1497" s="3" t="s">
         <v>810</v>
       </c>
       <c r="B1497" s="4" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C1497" s="5" t="s">
         <v>2917</v>
       </c>
-      <c r="C1497" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1497" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1497" s="5">
         <v>40</v>
       </c>
       <c r="F1497" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1497" s="5" t="s">
-        <v>2919</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="1498" spans="1:7">
       <c r="A1498" s="3" t="s">
         <v>810</v>
       </c>
       <c r="B1498" s="4" t="s">
         <v>2920</v>
       </c>
       <c r="C1498" s="5" t="s">
         <v>2921</v>
       </c>
       <c r="D1498" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1498" s="5">
         <v>40</v>
       </c>
       <c r="F1498" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1498" s="5" t="s">
         <v>2922</v>
       </c>
     </row>
     <row r="1499" spans="1:7">
       <c r="A1499" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="B1499" s="4" t="s">
         <v>2923</v>
       </c>
-      <c r="B1499" s="4" t="s">
+      <c r="C1499" s="5" t="s">
         <v>2924</v>
       </c>
-      <c r="C1499" s="5" t="s">
+      <c r="D1499" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1499" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1499" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1499" s="5" t="s">
         <v>2925</v>
-      </c>
-[...10 lines deleted...]
-        <v>2926</v>
       </c>
     </row>
     <row r="1500" spans="1:7">
       <c r="A1500" s="3" t="s">
-        <v>810</v>
+        <v>2926</v>
       </c>
       <c r="B1500" s="4" t="s">
         <v>2927</v>
       </c>
       <c r="C1500" s="5" t="s">
-        <v>2925</v>
+        <v>2928</v>
       </c>
       <c r="D1500" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1500" s="5">
         <v>40</v>
       </c>
       <c r="F1500" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1500" s="5" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="1501" spans="1:7">
       <c r="A1501" s="3" t="s">
-        <v>2873</v>
+        <v>810</v>
       </c>
       <c r="B1501" s="4" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="C1501" s="5" t="s">
-        <v>2930</v>
+        <v>2928</v>
       </c>
       <c r="D1501" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1501" s="5">
         <v>40</v>
       </c>
       <c r="F1501" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1501" s="5" t="s">
-        <v>1157</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="1502" spans="1:7">
       <c r="A1502" s="3" t="s">
-        <v>474</v>
+        <v>2876</v>
       </c>
       <c r="B1502" s="4" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="C1502" s="5" t="s">
-        <v>2886</v>
+        <v>2933</v>
       </c>
       <c r="D1502" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1502" s="5">
         <v>40</v>
       </c>
       <c r="F1502" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1502" s="5" t="s">
-        <v>2767</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="1503" spans="1:7">
       <c r="A1503" s="3" t="s">
-        <v>2873</v>
+        <v>474</v>
       </c>
       <c r="B1503" s="4" t="s">
-        <v>2932</v>
+        <v>2934</v>
       </c>
       <c r="C1503" s="5" t="s">
-        <v>2933</v>
+        <v>2889</v>
       </c>
       <c r="D1503" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1503" s="5">
         <v>40</v>
       </c>
       <c r="F1503" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1503" s="5" t="s">
-        <v>2934</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="1504" spans="1:7">
       <c r="A1504" s="3" t="s">
-        <v>1237</v>
+        <v>2876</v>
       </c>
       <c r="B1504" s="4" t="s">
         <v>2935</v>
       </c>
-      <c r="C1504" s="5">
-        <v>50025</v>
+      <c r="C1504" s="5" t="s">
+        <v>2936</v>
       </c>
       <c r="D1504" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1504" s="5">
         <v>40</v>
       </c>
       <c r="F1504" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1504" s="5" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="1505" spans="1:7">
       <c r="A1505" s="3" t="s">
-        <v>494</v>
+        <v>1237</v>
       </c>
       <c r="B1505" s="4" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="C1505" s="5">
-        <v>50032</v>
+        <v>50025</v>
       </c>
       <c r="D1505" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1505" s="5">
         <v>40</v>
       </c>
       <c r="F1505" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1505" s="5" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="1506" spans="1:7">
       <c r="A1506" s="3" t="s">
         <v>494</v>
       </c>
       <c r="B1506" s="4" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="C1506" s="5">
-        <v>50038</v>
+        <v>50032</v>
       </c>
       <c r="D1506" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1506" s="5">
         <v>40</v>
       </c>
       <c r="F1506" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1506" s="5" t="s">
-        <v>1651</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="1507" spans="1:7">
       <c r="A1507" s="3" t="s">
-        <v>1237</v>
+        <v>494</v>
       </c>
       <c r="B1507" s="4" t="s">
-        <v>2940</v>
+        <v>2942</v>
       </c>
       <c r="C1507" s="5">
         <v>50038</v>
       </c>
       <c r="D1507" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1507" s="5">
         <v>40</v>
       </c>
       <c r="F1507" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1507" s="5" t="s">
-        <v>2941</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="1508" spans="1:7">
       <c r="A1508" s="3" t="s">
-        <v>2142</v>
+        <v>1237</v>
       </c>
       <c r="B1508" s="4" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="C1508" s="5">
-        <v>50045</v>
+        <v>50038</v>
       </c>
       <c r="D1508" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1508" s="5">
         <v>40</v>
       </c>
       <c r="F1508" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1508" s="5" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1509" spans="1:7">
       <c r="A1509" s="3" t="s">
-        <v>1444</v>
+        <v>2142</v>
       </c>
       <c r="B1509" s="4" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="C1509" s="5">
-        <v>50054</v>
+        <v>50045</v>
       </c>
       <c r="D1509" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1509" s="5">
         <v>40</v>
       </c>
       <c r="F1509" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1509" s="5" t="s">
-        <v>642</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="1510" spans="1:7">
       <c r="A1510" s="3" t="s">
-        <v>1237</v>
+        <v>1444</v>
       </c>
       <c r="B1510" s="4" t="s">
-        <v>2945</v>
+        <v>2947</v>
       </c>
       <c r="C1510" s="5">
-        <v>50055</v>
+        <v>50054</v>
       </c>
       <c r="D1510" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1510" s="5">
         <v>40</v>
       </c>
       <c r="F1510" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1510" s="5" t="s">
-        <v>2946</v>
+        <v>642</v>
       </c>
     </row>
     <row r="1511" spans="1:7">
       <c r="A1511" s="3" t="s">
         <v>1237</v>
       </c>
       <c r="B1511" s="4" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="C1511" s="5">
         <v>50055</v>
       </c>
       <c r="D1511" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1511" s="5">
         <v>40</v>
       </c>
       <c r="F1511" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1511" s="5" t="s">
-        <v>2946</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="1512" spans="1:7">
       <c r="A1512" s="3" t="s">
-        <v>1558</v>
+        <v>1237</v>
       </c>
       <c r="B1512" s="4" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="C1512" s="5">
-        <v>50095</v>
+        <v>50055</v>
       </c>
       <c r="D1512" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1512" s="5">
         <v>40</v>
       </c>
       <c r="F1512" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1512" s="5" t="s">
         <v>2949</v>
       </c>
     </row>
     <row r="1513" spans="1:7">
       <c r="A1513" s="3" t="s">
-        <v>2142</v>
+        <v>1558</v>
       </c>
       <c r="B1513" s="4" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="C1513" s="5">
         <v>50095</v>
       </c>
       <c r="D1513" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1513" s="5">
         <v>40</v>
       </c>
       <c r="F1513" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1513" s="5" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="1514" spans="1:7">
       <c r="A1514" s="3" t="s">
-        <v>1237</v>
+        <v>2142</v>
       </c>
       <c r="B1514" s="4" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="C1514" s="5">
-        <v>50099</v>
+        <v>50095</v>
       </c>
       <c r="D1514" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1514" s="5">
         <v>40</v>
       </c>
       <c r="F1514" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1514" s="5" t="s">
-        <v>821</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="1515" spans="1:7">
       <c r="A1515" s="3" t="s">
-        <v>2953</v>
+        <v>1237</v>
       </c>
       <c r="B1515" s="4" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="C1515" s="5">
-        <v>50101</v>
+        <v>50099</v>
       </c>
       <c r="D1515" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1515" s="5">
         <v>40</v>
       </c>
       <c r="F1515" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1515" s="5" t="s">
-        <v>2955</v>
+        <v>821</v>
       </c>
     </row>
     <row r="1516" spans="1:7">
       <c r="A1516" s="3" t="s">
-        <v>1540</v>
+        <v>2956</v>
       </c>
       <c r="B1516" s="4" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="C1516" s="5">
-        <v>50102</v>
+        <v>50101</v>
       </c>
       <c r="D1516" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1516" s="5">
         <v>40</v>
       </c>
       <c r="F1516" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1516" s="5" t="s">
-        <v>1985</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="1517" spans="1:7">
       <c r="A1517" s="3" t="s">
-        <v>2142</v>
+        <v>1540</v>
       </c>
       <c r="B1517" s="4" t="s">
-        <v>2956</v>
+        <v>2959</v>
       </c>
       <c r="C1517" s="5">
         <v>50102</v>
       </c>
       <c r="D1517" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1517" s="5">
         <v>40</v>
       </c>
       <c r="F1517" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1517" s="5" t="s">
-        <v>1651</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1518" spans="1:7">
       <c r="A1518" s="3" t="s">
-        <v>2571</v>
+        <v>2142</v>
       </c>
       <c r="B1518" s="4" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
       <c r="C1518" s="5">
-        <v>50104</v>
+        <v>50102</v>
       </c>
       <c r="D1518" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1518" s="5">
         <v>40</v>
       </c>
       <c r="F1518" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1518" s="5" t="s">
-        <v>1794</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="1519" spans="1:7">
       <c r="A1519" s="3" t="s">
-        <v>167</v>
+        <v>2571</v>
       </c>
       <c r="B1519" s="4" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
       <c r="C1519" s="5">
-        <v>50111</v>
+        <v>50104</v>
       </c>
       <c r="D1519" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1519" s="5">
         <v>40</v>
       </c>
       <c r="F1519" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1519" s="5" t="s">
-        <v>2340</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="1520" spans="1:7">
       <c r="A1520" s="3" t="s">
-        <v>2571</v>
+        <v>167</v>
       </c>
       <c r="B1520" s="4" t="s">
-        <v>2959</v>
+        <v>2961</v>
       </c>
       <c r="C1520" s="5">
-        <v>50115</v>
+        <v>50111</v>
       </c>
       <c r="D1520" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1520" s="5">
         <v>40</v>
       </c>
       <c r="F1520" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1520" s="5" t="s">
-        <v>2960</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="1521" spans="1:7">
       <c r="A1521" s="3" t="s">
-        <v>2142</v>
+        <v>2571</v>
       </c>
       <c r="B1521" s="4" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="C1521" s="5">
-        <v>50136</v>
+        <v>50115</v>
       </c>
       <c r="D1521" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1521" s="5">
         <v>40</v>
       </c>
       <c r="F1521" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1521" s="5" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="1522" spans="1:7">
       <c r="A1522" s="3" t="s">
-        <v>167</v>
+        <v>2142</v>
       </c>
       <c r="B1522" s="4" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="C1522" s="5">
         <v>50136</v>
       </c>
       <c r="D1522" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1522" s="5">
         <v>40</v>
       </c>
       <c r="F1522" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1522" s="5" t="s">
-        <v>636</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="1523" spans="1:7">
       <c r="A1523" s="3" t="s">
-        <v>2571</v>
+        <v>167</v>
       </c>
       <c r="B1523" s="4" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="C1523" s="5">
-        <v>50143</v>
+        <v>50136</v>
       </c>
       <c r="D1523" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1523" s="5">
         <v>40</v>
       </c>
       <c r="F1523" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1523" s="5" t="s">
-        <v>1273</v>
+        <v>636</v>
       </c>
     </row>
     <row r="1524" spans="1:7">
       <c r="A1524" s="3" t="s">
         <v>2571</v>
       </c>
       <c r="B1524" s="4" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
       <c r="C1524" s="5">
-        <v>50154</v>
+        <v>50143</v>
       </c>
       <c r="D1524" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1524" s="5">
         <v>40</v>
       </c>
       <c r="F1524" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1524" s="5" t="s">
-        <v>418</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="1525" spans="1:7">
       <c r="A1525" s="3" t="s">
-        <v>981</v>
+        <v>2571</v>
       </c>
       <c r="B1525" s="4" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
       <c r="C1525" s="5">
-        <v>50159</v>
+        <v>50154</v>
       </c>
       <c r="D1525" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1525" s="5">
         <v>40</v>
       </c>
       <c r="F1525" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1525" s="5" t="s">
-        <v>2967</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1526" spans="1:7">
       <c r="A1526" s="3" t="s">
-        <v>1540</v>
+        <v>981</v>
       </c>
       <c r="B1526" s="4" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="C1526" s="5">
-        <v>50165</v>
+        <v>50159</v>
       </c>
       <c r="D1526" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1526" s="5">
         <v>40</v>
       </c>
       <c r="F1526" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1526" s="5" t="s">
-        <v>639</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="1527" spans="1:7">
       <c r="A1527" s="3" t="s">
-        <v>494</v>
+        <v>1540</v>
       </c>
       <c r="B1527" s="4" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
       <c r="C1527" s="5">
-        <v>50170</v>
+        <v>50165</v>
       </c>
       <c r="D1527" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1527" s="5">
         <v>40</v>
       </c>
       <c r="F1527" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1527" s="5" t="s">
-        <v>1601</v>
+        <v>639</v>
       </c>
     </row>
     <row r="1528" spans="1:7">
       <c r="A1528" s="3" t="s">
-        <v>632</v>
+        <v>494</v>
       </c>
       <c r="B1528" s="4" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
       <c r="C1528" s="5">
-        <v>50189</v>
+        <v>50170</v>
       </c>
       <c r="D1528" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1528" s="5">
         <v>40</v>
       </c>
       <c r="F1528" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1528" s="5" t="s">
-        <v>1985</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="1529" spans="1:7">
       <c r="A1529" s="3" t="s">
-        <v>981</v>
+        <v>632</v>
       </c>
       <c r="B1529" s="4" t="s">
-        <v>2971</v>
+        <v>2973</v>
       </c>
       <c r="C1529" s="5">
-        <v>50190</v>
+        <v>50189</v>
       </c>
       <c r="D1529" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1529" s="5">
         <v>40</v>
       </c>
       <c r="F1529" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1529" s="5" t="s">
-        <v>2972</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1530" spans="1:7">
       <c r="A1530" s="3" t="s">
-        <v>167</v>
+        <v>981</v>
       </c>
       <c r="B1530" s="4" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="C1530" s="5">
-        <v>50206</v>
+        <v>50190</v>
       </c>
       <c r="D1530" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1530" s="5">
         <v>40</v>
       </c>
       <c r="F1530" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1530" s="5" t="s">
-        <v>936</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="1531" spans="1:7">
       <c r="A1531" s="3" t="s">
-        <v>494</v>
+        <v>167</v>
       </c>
       <c r="B1531" s="4" t="s">
-        <v>2974</v>
+        <v>2976</v>
       </c>
       <c r="C1531" s="5">
-        <v>50208</v>
+        <v>50206</v>
       </c>
       <c r="D1531" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1531" s="5">
         <v>40</v>
       </c>
       <c r="F1531" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1531" s="5" t="s">
-        <v>2975</v>
+        <v>936</v>
       </c>
     </row>
     <row r="1532" spans="1:7">
       <c r="A1532" s="3" t="s">
-        <v>1237</v>
+        <v>494</v>
       </c>
       <c r="B1532" s="4" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="C1532" s="5">
-        <v>50211</v>
+        <v>50208</v>
       </c>
       <c r="D1532" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1532" s="5">
         <v>40</v>
       </c>
       <c r="F1532" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1532" s="5" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="1533" spans="1:7">
       <c r="A1533" s="3" t="s">
         <v>1237</v>
       </c>
       <c r="B1533" s="4" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="C1533" s="5">
-        <v>50216</v>
+        <v>50211</v>
       </c>
       <c r="D1533" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1533" s="5">
         <v>40</v>
       </c>
       <c r="F1533" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1533" s="5" t="s">
-        <v>2177</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="1534" spans="1:7">
       <c r="A1534" s="3" t="s">
-        <v>2142</v>
+        <v>1237</v>
       </c>
       <c r="B1534" s="4" t="s">
-        <v>2979</v>
+        <v>2981</v>
       </c>
       <c r="C1534" s="5">
-        <v>50218</v>
+        <v>50216</v>
       </c>
       <c r="D1534" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1534" s="5">
         <v>40</v>
       </c>
       <c r="F1534" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1534" s="5" t="s">
-        <v>593</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="1535" spans="1:7">
       <c r="A1535" s="3" t="s">
         <v>2142</v>
       </c>
       <c r="B1535" s="4" t="s">
-        <v>2980</v>
+        <v>2982</v>
       </c>
       <c r="C1535" s="5">
-        <v>50222</v>
+        <v>50218</v>
       </c>
       <c r="D1535" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1535" s="5">
         <v>40</v>
       </c>
       <c r="F1535" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1535" s="5" t="s">
-        <v>2981</v>
+        <v>593</v>
       </c>
     </row>
     <row r="1536" spans="1:7">
       <c r="A1536" s="3" t="s">
         <v>2142</v>
       </c>
       <c r="B1536" s="4" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="C1536" s="5">
-        <v>50224</v>
+        <v>50222</v>
       </c>
       <c r="D1536" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1536" s="5">
         <v>40</v>
       </c>
       <c r="F1536" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1536" s="5" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="1537" spans="1:7">
       <c r="A1537" s="3" t="s">
-        <v>494</v>
+        <v>2142</v>
       </c>
       <c r="B1537" s="4" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="C1537" s="5">
-        <v>50240</v>
+        <v>50224</v>
       </c>
       <c r="D1537" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1537" s="5">
         <v>40</v>
       </c>
       <c r="F1537" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1537" s="5" t="s">
-        <v>670</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="1538" spans="1:7">
       <c r="A1538" s="3" t="s">
         <v>494</v>
       </c>
       <c r="B1538" s="4" t="s">
-        <v>2985</v>
+        <v>2987</v>
       </c>
       <c r="C1538" s="5">
-        <v>50243</v>
+        <v>50240</v>
       </c>
       <c r="D1538" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1538" s="5">
         <v>40</v>
       </c>
       <c r="F1538" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1538" s="5" t="s">
-        <v>2986</v>
+        <v>670</v>
       </c>
     </row>
     <row r="1539" spans="1:7">
       <c r="A1539" s="3" t="s">
         <v>494</v>
       </c>
       <c r="B1539" s="4" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="C1539" s="5">
-        <v>50244</v>
+        <v>50243</v>
       </c>
       <c r="D1539" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1539" s="5">
         <v>40</v>
       </c>
       <c r="F1539" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1539" s="5" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="1540" spans="1:7">
       <c r="A1540" s="3" t="s">
-        <v>2125</v>
+        <v>494</v>
       </c>
       <c r="B1540" s="4" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="C1540" s="5">
-        <v>50252</v>
+        <v>50244</v>
       </c>
       <c r="D1540" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1540" s="5">
         <v>40</v>
       </c>
       <c r="F1540" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1540" s="5" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="1541" spans="1:7">
       <c r="A1541" s="3" t="s">
-        <v>1558</v>
+        <v>2125</v>
       </c>
       <c r="B1541" s="4" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
       <c r="C1541" s="5">
         <v>50252</v>
       </c>
       <c r="D1541" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1541" s="5">
         <v>40</v>
       </c>
       <c r="F1541" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1541" s="5" t="s">
-        <v>2183</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="1542" spans="1:7">
       <c r="A1542" s="3" t="s">
-        <v>2142</v>
+        <v>1558</v>
       </c>
       <c r="B1542" s="4" t="s">
-        <v>2992</v>
+        <v>2994</v>
       </c>
       <c r="C1542" s="5">
-        <v>50267</v>
+        <v>50252</v>
       </c>
       <c r="D1542" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1542" s="5">
         <v>40</v>
       </c>
       <c r="F1542" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1542" s="5" t="s">
-        <v>2993</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1543" spans="1:7">
       <c r="A1543" s="3" t="s">
         <v>2142</v>
       </c>
       <c r="B1543" s="4" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="C1543" s="5">
-        <v>50271</v>
+        <v>50267</v>
       </c>
       <c r="D1543" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1543" s="5">
         <v>40</v>
       </c>
       <c r="F1543" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1543" s="5" t="s">
-        <v>565</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="1544" spans="1:7">
       <c r="A1544" s="3" t="s">
-        <v>2571</v>
+        <v>2142</v>
       </c>
       <c r="B1544" s="4" t="s">
-        <v>2995</v>
+        <v>2997</v>
       </c>
       <c r="C1544" s="5">
-        <v>50294</v>
+        <v>50271</v>
       </c>
       <c r="D1544" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1544" s="5">
         <v>40</v>
       </c>
       <c r="F1544" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1544" s="5" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
     </row>
     <row r="1545" spans="1:7">
       <c r="A1545" s="3" t="s">
-        <v>1558</v>
+        <v>2571</v>
       </c>
       <c r="B1545" s="4" t="s">
-        <v>2996</v>
+        <v>2998</v>
       </c>
       <c r="C1545" s="5">
-        <v>50297</v>
+        <v>50294</v>
       </c>
       <c r="D1545" s="4" t="s">
-        <v>719</v>
+        <v>14</v>
       </c>
       <c r="E1545" s="5">
         <v>40</v>
       </c>
       <c r="F1545" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1545" s="5" t="s">
-        <v>2997</v>
+        <v>560</v>
       </c>
     </row>
     <row r="1546" spans="1:7">
       <c r="A1546" s="3" t="s">
-        <v>2998</v>
+        <v>1558</v>
       </c>
       <c r="B1546" s="4" t="s">
         <v>2999</v>
       </c>
       <c r="C1546" s="5">
         <v>50297</v>
       </c>
       <c r="D1546" s="4" t="s">
-        <v>14</v>
+        <v>719</v>
       </c>
       <c r="E1546" s="5">
         <v>40</v>
       </c>
       <c r="F1546" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1546" s="5" t="s">
         <v>3000</v>
       </c>
     </row>
     <row r="1547" spans="1:7">
       <c r="A1547" s="3" t="s">
-        <v>2571</v>
+        <v>3001</v>
       </c>
       <c r="B1547" s="4" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="C1547" s="5">
         <v>50297</v>
       </c>
       <c r="D1547" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1547" s="5">
         <v>40</v>
       </c>
       <c r="F1547" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1547" s="5" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="1548" spans="1:7">
       <c r="A1548" s="3" t="s">
-        <v>2142</v>
+        <v>2571</v>
       </c>
       <c r="B1548" s="4" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="C1548" s="5">
         <v>50297</v>
       </c>
       <c r="D1548" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1548" s="5">
         <v>40</v>
       </c>
       <c r="F1548" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1548" s="5" t="s">
-        <v>2187</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="1549" spans="1:7">
       <c r="A1549" s="3" t="s">
-        <v>2571</v>
+        <v>2142</v>
       </c>
       <c r="B1549" s="4" t="s">
-        <v>3004</v>
+        <v>3006</v>
       </c>
       <c r="C1549" s="5">
-        <v>50298</v>
+        <v>50297</v>
       </c>
       <c r="D1549" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1549" s="5">
         <v>40</v>
       </c>
       <c r="F1549" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1549" s="5" t="s">
-        <v>3005</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="1550" spans="1:7">
       <c r="A1550" s="3" t="s">
-        <v>3006</v>
+        <v>2571</v>
       </c>
       <c r="B1550" s="4" t="s">
         <v>3007</v>
       </c>
       <c r="C1550" s="5">
-        <v>49006</v>
+        <v>50298</v>
       </c>
       <c r="D1550" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1550" s="5">
         <v>40</v>
       </c>
       <c r="F1550" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1550" s="5" t="s">
         <v>3008</v>
       </c>
     </row>
     <row r="1551" spans="1:7">
       <c r="A1551" s="3" t="s">
         <v>3009</v>
       </c>
       <c r="B1551" s="4" t="s">
-        <v>3007</v>
+        <v>3010</v>
       </c>
       <c r="C1551" s="5">
         <v>49006</v>
       </c>
       <c r="D1551" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1551" s="5">
         <v>40</v>
       </c>
       <c r="F1551" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1551" s="5" t="s">
-        <v>412</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="1552" spans="1:7">
       <c r="A1552" s="3" t="s">
-        <v>462</v>
+        <v>3012</v>
       </c>
       <c r="B1552" s="4" t="s">
         <v>3010</v>
       </c>
       <c r="C1552" s="5">
-        <v>49008</v>
+        <v>49006</v>
       </c>
       <c r="D1552" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1552" s="5">
         <v>40</v>
       </c>
       <c r="F1552" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1552" s="5" t="s">
-        <v>2801</v>
+        <v>412</v>
       </c>
     </row>
     <row r="1553" spans="1:7">
       <c r="A1553" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B1553" s="4" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="C1553" s="5">
-        <v>49016</v>
+        <v>49008</v>
       </c>
       <c r="D1553" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1553" s="5">
         <v>40</v>
       </c>
       <c r="F1553" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1553" s="5" t="s">
-        <v>441</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="1554" spans="1:7">
       <c r="A1554" s="3" t="s">
-        <v>3012</v>
+        <v>462</v>
       </c>
       <c r="B1554" s="4" t="s">
-        <v>3011</v>
+        <v>3014</v>
       </c>
       <c r="C1554" s="5">
         <v>49016</v>
       </c>
       <c r="D1554" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1554" s="5">
         <v>40</v>
       </c>
       <c r="F1554" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1554" s="5" t="s">
-        <v>3013</v>
+        <v>441</v>
       </c>
     </row>
     <row r="1555" spans="1:7">
       <c r="A1555" s="3" t="s">
-        <v>3012</v>
+        <v>3015</v>
       </c>
       <c r="B1555" s="4" t="s">
         <v>3014</v>
       </c>
       <c r="C1555" s="5">
-        <v>49021</v>
+        <v>49016</v>
       </c>
       <c r="D1555" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1555" s="5">
         <v>40</v>
       </c>
       <c r="F1555" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1555" s="5" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="1556" spans="1:7">
       <c r="A1556" s="3" t="s">
-        <v>462</v>
+        <v>3015</v>
       </c>
       <c r="B1556" s="4" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="C1556" s="5">
-        <v>49022</v>
+        <v>49021</v>
       </c>
       <c r="D1556" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1556" s="5">
         <v>40</v>
       </c>
       <c r="F1556" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1556" s="5" t="s">
-        <v>169</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="1557" spans="1:7">
       <c r="A1557" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B1557" s="4" t="s">
-        <v>3017</v>
+        <v>3019</v>
       </c>
       <c r="C1557" s="5">
-        <v>49026</v>
+        <v>49022</v>
       </c>
       <c r="D1557" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1557" s="5">
         <v>40</v>
       </c>
       <c r="F1557" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1557" s="5" t="s">
-        <v>1785</v>
+        <v>169</v>
       </c>
     </row>
     <row r="1558" spans="1:7">
       <c r="A1558" s="3" t="s">
-        <v>3018</v>
+        <v>462</v>
       </c>
       <c r="B1558" s="4" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="C1558" s="5">
-        <v>49036</v>
+        <v>49026</v>
       </c>
       <c r="D1558" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1558" s="5">
         <v>40</v>
       </c>
       <c r="F1558" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1558" s="5" t="s">
-        <v>3020</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="1559" spans="1:7">
       <c r="A1559" s="3" t="s">
-        <v>462</v>
+        <v>3021</v>
       </c>
       <c r="B1559" s="4" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
       <c r="C1559" s="5">
         <v>49036</v>
       </c>
       <c r="D1559" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1559" s="5">
         <v>40</v>
       </c>
       <c r="F1559" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1559" s="5" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="1560" spans="1:7">
       <c r="A1560" s="3" t="s">
-        <v>3018</v>
+        <v>462</v>
       </c>
       <c r="B1560" s="4" t="s">
-        <v>3021</v>
+        <v>3024</v>
       </c>
       <c r="C1560" s="5">
         <v>49036</v>
       </c>
       <c r="D1560" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1560" s="5">
         <v>40</v>
       </c>
       <c r="F1560" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1560" s="5" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1561" spans="1:7">
       <c r="A1561" s="3" t="s">
-        <v>474</v>
+        <v>3021</v>
       </c>
       <c r="B1561" s="4" t="s">
         <v>3024</v>
       </c>
       <c r="C1561" s="5">
-        <v>49037</v>
+        <v>49036</v>
       </c>
       <c r="D1561" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1561" s="5">
         <v>40</v>
       </c>
       <c r="F1561" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1561" s="5" t="s">
-        <v>642</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="1562" spans="1:7">
       <c r="A1562" s="3" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="B1562" s="4" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
       <c r="C1562" s="5">
-        <v>49040</v>
+        <v>49037</v>
       </c>
       <c r="D1562" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1562" s="5">
         <v>40</v>
       </c>
       <c r="F1562" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1562" s="5" t="s">
-        <v>3026</v>
+        <v>642</v>
       </c>
     </row>
     <row r="1563" spans="1:7">
       <c r="A1563" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B1563" s="4" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="C1563" s="5">
-        <v>49041</v>
+        <v>49040</v>
       </c>
       <c r="D1563" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1563" s="5">
         <v>40</v>
       </c>
       <c r="F1563" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1563" s="5" t="s">
-        <v>1273</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="1564" spans="1:7">
       <c r="A1564" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B1564" s="4" t="s">
-        <v>3027</v>
+        <v>3030</v>
       </c>
       <c r="C1564" s="5">
         <v>49041</v>
       </c>
       <c r="D1564" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1564" s="5">
         <v>40</v>
       </c>
       <c r="F1564" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1564" s="5" t="s">
         <v>1273</v>
       </c>
     </row>
     <row r="1565" spans="1:7">
       <c r="A1565" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B1565" s="4" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
       <c r="C1565" s="5">
-        <v>49053</v>
+        <v>49041</v>
       </c>
       <c r="D1565" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1565" s="5">
         <v>40</v>
       </c>
       <c r="F1565" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1565" s="5" t="s">
-        <v>990</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="1566" spans="1:7">
       <c r="A1566" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B1566" s="4" t="s">
-        <v>3029</v>
+        <v>3031</v>
       </c>
       <c r="C1566" s="5">
-        <v>49056</v>
+        <v>49053</v>
       </c>
       <c r="D1566" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1566" s="5">
         <v>40</v>
       </c>
       <c r="F1566" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1566" s="5" t="s">
-        <v>2470</v>
+        <v>990</v>
       </c>
     </row>
     <row r="1567" spans="1:7">
       <c r="A1567" s="3" t="s">
-        <v>3012</v>
+        <v>462</v>
       </c>
       <c r="B1567" s="4" t="s">
-        <v>3029</v>
+        <v>3032</v>
       </c>
       <c r="C1567" s="5">
         <v>49056</v>
       </c>
       <c r="D1567" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1567" s="5">
         <v>40</v>
       </c>
       <c r="F1567" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1567" s="5" t="s">
-        <v>3030</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="1568" spans="1:7">
       <c r="A1568" s="3" t="s">
-        <v>3031</v>
+        <v>3015</v>
       </c>
       <c r="B1568" s="4" t="s">
         <v>3032</v>
       </c>
       <c r="C1568" s="5">
-        <v>49064</v>
+        <v>49056</v>
       </c>
       <c r="D1568" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1568" s="5">
         <v>40</v>
       </c>
       <c r="F1568" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1568" s="5" t="s">
-        <v>2256</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="1569" spans="1:7">
       <c r="A1569" s="3" t="s">
-        <v>3018</v>
+        <v>3034</v>
       </c>
       <c r="B1569" s="4" t="s">
-        <v>3033</v>
+        <v>3035</v>
       </c>
       <c r="C1569" s="5">
-        <v>49065</v>
+        <v>49064</v>
       </c>
       <c r="D1569" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1569" s="5">
         <v>40</v>
       </c>
       <c r="F1569" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1569" s="5" t="s">
-        <v>3034</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="1570" spans="1:7">
       <c r="A1570" s="3" t="s">
-        <v>3018</v>
+        <v>3021</v>
       </c>
       <c r="B1570" s="4" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="C1570" s="5">
         <v>49065</v>
       </c>
       <c r="D1570" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1570" s="5">
         <v>40</v>
       </c>
       <c r="F1570" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1570" s="5" t="s">
-        <v>642</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="1571" spans="1:7">
       <c r="A1571" s="3" t="s">
-        <v>3018</v>
+        <v>3021</v>
       </c>
       <c r="B1571" s="4" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
       <c r="C1571" s="5">
-        <v>49069</v>
+        <v>49065</v>
       </c>
       <c r="D1571" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1571" s="5">
         <v>40</v>
       </c>
       <c r="F1571" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1571" s="5" t="s">
-        <v>1104</v>
+        <v>642</v>
       </c>
     </row>
     <row r="1572" spans="1:7">
       <c r="A1572" s="3" t="s">
-        <v>3018</v>
+        <v>3021</v>
       </c>
       <c r="B1572" s="4" t="s">
-        <v>3037</v>
+        <v>3039</v>
       </c>
       <c r="C1572" s="5">
-        <v>49071</v>
+        <v>49069</v>
       </c>
       <c r="D1572" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1572" s="5">
         <v>40</v>
       </c>
       <c r="F1572" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1572" s="5" t="s">
-        <v>3038</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="1573" spans="1:7">
       <c r="A1573" s="3" t="s">
-        <v>3012</v>
+        <v>3021</v>
       </c>
       <c r="B1573" s="4" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="C1573" s="5">
-        <v>49077</v>
+        <v>49071</v>
       </c>
       <c r="D1573" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1573" s="5">
         <v>40</v>
       </c>
       <c r="F1573" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1573" s="5" t="s">
-        <v>1449</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="1574" spans="1:7">
       <c r="A1574" s="3" t="s">
-        <v>462</v>
+        <v>3015</v>
       </c>
       <c r="B1574" s="4" t="s">
-        <v>3040</v>
+        <v>3042</v>
       </c>
       <c r="C1574" s="5">
         <v>49077</v>
       </c>
       <c r="D1574" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1574" s="5">
         <v>40</v>
       </c>
       <c r="F1574" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1574" s="5" t="s">
-        <v>360</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="1575" spans="1:7">
       <c r="A1575" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B1575" s="4" t="s">
-        <v>3041</v>
+        <v>3043</v>
       </c>
       <c r="C1575" s="5">
-        <v>49081</v>
+        <v>49077</v>
       </c>
       <c r="D1575" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1575" s="5">
         <v>40</v>
       </c>
       <c r="F1575" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1575" s="5" t="s">
-        <v>1088</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1576" spans="1:7">
       <c r="A1576" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B1576" s="4" t="s">
-        <v>3042</v>
+        <v>3044</v>
       </c>
       <c r="C1576" s="5">
-        <v>49083</v>
+        <v>49081</v>
       </c>
       <c r="D1576" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1576" s="5">
         <v>40</v>
       </c>
       <c r="F1576" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1576" s="5" t="s">
-        <v>1891</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="1577" spans="1:7">
       <c r="A1577" s="3" t="s">
-        <v>167</v>
+        <v>462</v>
       </c>
       <c r="B1577" s="4" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
       <c r="C1577" s="5">
-        <v>49087</v>
+        <v>49083</v>
       </c>
       <c r="D1577" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1577" s="5">
         <v>40</v>
       </c>
       <c r="F1577" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1577" s="5" t="s">
-        <v>3044</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="1578" spans="1:7">
       <c r="A1578" s="3" t="s">
-        <v>3045</v>
+        <v>167</v>
       </c>
       <c r="B1578" s="4" t="s">
         <v>3046</v>
       </c>
       <c r="C1578" s="5">
-        <v>49095</v>
+        <v>49087</v>
       </c>
       <c r="D1578" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1578" s="5">
         <v>40</v>
       </c>
       <c r="F1578" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1578" s="5" t="s">
         <v>3047</v>
       </c>
     </row>
     <row r="1579" spans="1:7">
       <c r="A1579" s="3" t="s">
-        <v>3012</v>
+        <v>3048</v>
       </c>
       <c r="B1579" s="4" t="s">
-        <v>3046</v>
+        <v>3049</v>
       </c>
       <c r="C1579" s="5">
         <v>49095</v>
       </c>
       <c r="D1579" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1579" s="5">
         <v>40</v>
       </c>
       <c r="F1579" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1579" s="5" t="s">
-        <v>1965</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="1580" spans="1:7">
       <c r="A1580" s="3" t="s">
-        <v>462</v>
+        <v>3015</v>
       </c>
       <c r="B1580" s="4" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="C1580" s="5">
-        <v>49096</v>
+        <v>49095</v>
       </c>
       <c r="D1580" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1580" s="5">
         <v>40</v>
       </c>
       <c r="F1580" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1580" s="5" t="s">
-        <v>3049</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="1581" spans="1:7">
       <c r="A1581" s="3" t="s">
-        <v>3012</v>
+        <v>462</v>
       </c>
       <c r="B1581" s="4" t="s">
-        <v>3048</v>
+        <v>3051</v>
       </c>
       <c r="C1581" s="5">
         <v>49096</v>
       </c>
       <c r="D1581" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1581" s="5">
         <v>40</v>
       </c>
       <c r="F1581" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1581" s="5" t="s">
-        <v>3050</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="1582" spans="1:7">
       <c r="A1582" s="3" t="s">
-        <v>462</v>
+        <v>3015</v>
       </c>
       <c r="B1582" s="4" t="s">
         <v>3051</v>
       </c>
       <c r="C1582" s="5">
-        <v>49101</v>
+        <v>49096</v>
       </c>
       <c r="D1582" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1582" s="5">
         <v>40</v>
       </c>
       <c r="F1582" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1582" s="5" t="s">
-        <v>461</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="1583" spans="1:7">
       <c r="A1583" s="3" t="s">
-        <v>3012</v>
+        <v>462</v>
       </c>
       <c r="B1583" s="4" t="s">
-        <v>3052</v>
+        <v>3054</v>
       </c>
       <c r="C1583" s="5">
-        <v>49102</v>
+        <v>49101</v>
       </c>
       <c r="D1583" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1583" s="5">
         <v>40</v>
       </c>
       <c r="F1583" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1583" s="5" t="s">
-        <v>197</v>
+        <v>461</v>
       </c>
     </row>
     <row r="1584" spans="1:7">
       <c r="A1584" s="3" t="s">
-        <v>462</v>
+        <v>3015</v>
       </c>
       <c r="B1584" s="4" t="s">
-        <v>3053</v>
+        <v>3055</v>
       </c>
       <c r="C1584" s="5">
-        <v>49103</v>
+        <v>49102</v>
       </c>
       <c r="D1584" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1584" s="5">
         <v>40</v>
       </c>
       <c r="F1584" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1584" s="5" t="s">
-        <v>154</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1585" spans="1:7">
       <c r="A1585" s="3" t="s">
-        <v>1803</v>
+        <v>462</v>
       </c>
       <c r="B1585" s="4" t="s">
-        <v>3054</v>
+        <v>3056</v>
       </c>
       <c r="C1585" s="5">
-        <v>49112</v>
+        <v>49103</v>
       </c>
       <c r="D1585" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1585" s="5">
         <v>40</v>
       </c>
       <c r="F1585" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1585" s="5" t="s">
-        <v>3055</v>
+        <v>154</v>
       </c>
     </row>
     <row r="1586" spans="1:7">
       <c r="A1586" s="3" t="s">
-        <v>1830</v>
+        <v>1803</v>
       </c>
       <c r="B1586" s="4" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="C1586" s="5">
-        <v>49117</v>
+        <v>49112</v>
       </c>
       <c r="D1586" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1586" s="5">
         <v>40</v>
       </c>
       <c r="F1586" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1586" s="5" t="s">
-        <v>1762</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="1587" spans="1:7">
       <c r="A1587" s="3" t="s">
-        <v>3018</v>
+        <v>1830</v>
       </c>
       <c r="B1587" s="4" t="s">
-        <v>3057</v>
+        <v>3059</v>
       </c>
       <c r="C1587" s="5">
-        <v>49121</v>
+        <v>49117</v>
       </c>
       <c r="D1587" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1587" s="5">
         <v>40</v>
       </c>
       <c r="F1587" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1587" s="5" t="s">
-        <v>298</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="1588" spans="1:7">
       <c r="A1588" s="3" t="s">
-        <v>3009</v>
+        <v>3021</v>
       </c>
       <c r="B1588" s="4" t="s">
-        <v>3058</v>
+        <v>3060</v>
       </c>
       <c r="C1588" s="5">
-        <v>49122</v>
+        <v>49121</v>
       </c>
       <c r="D1588" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1588" s="5">
         <v>40</v>
       </c>
       <c r="F1588" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1588" s="5" t="s">
-        <v>723</v>
+        <v>298</v>
       </c>
     </row>
     <row r="1589" spans="1:7">
       <c r="A1589" s="3" t="s">
-        <v>462</v>
+        <v>3012</v>
       </c>
       <c r="B1589" s="4" t="s">
-        <v>3059</v>
+        <v>3061</v>
       </c>
       <c r="C1589" s="5">
-        <v>49123</v>
+        <v>49122</v>
       </c>
       <c r="D1589" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1589" s="5">
         <v>40</v>
       </c>
       <c r="F1589" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1589" s="5" t="s">
-        <v>3060</v>
+        <v>723</v>
       </c>
     </row>
     <row r="1590" spans="1:7">
       <c r="A1590" s="3" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="B1590" s="4" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="C1590" s="5">
-        <v>49138</v>
+        <v>49123</v>
       </c>
       <c r="D1590" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1590" s="5">
         <v>40</v>
       </c>
       <c r="F1590" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1590" s="5" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="1591" spans="1:7">
       <c r="A1591" s="3" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="B1591" s="4" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="C1591" s="5">
-        <v>49141</v>
+        <v>49138</v>
       </c>
       <c r="D1591" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1591" s="5">
         <v>40</v>
       </c>
       <c r="F1591" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1591" s="5" t="s">
-        <v>1863</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="1592" spans="1:7">
       <c r="A1592" s="3" t="s">
-        <v>1892</v>
+        <v>462</v>
       </c>
       <c r="B1592" s="4" t="s">
-        <v>3064</v>
+        <v>3066</v>
       </c>
       <c r="C1592" s="5">
-        <v>49145</v>
+        <v>49141</v>
       </c>
       <c r="D1592" s="4" t="s">
-        <v>326</v>
+        <v>14</v>
       </c>
       <c r="E1592" s="5">
         <v>40</v>
       </c>
       <c r="F1592" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1592" s="5" t="s">
-        <v>2416</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="1593" spans="1:7">
       <c r="A1593" s="3" t="s">
-        <v>462</v>
+        <v>1892</v>
       </c>
       <c r="B1593" s="4" t="s">
-        <v>3065</v>
+        <v>3067</v>
       </c>
       <c r="C1593" s="5">
-        <v>49146</v>
+        <v>49145</v>
       </c>
       <c r="D1593" s="4" t="s">
-        <v>14</v>
+        <v>326</v>
       </c>
       <c r="E1593" s="5">
         <v>40</v>
       </c>
       <c r="F1593" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1593" s="5" t="s">
-        <v>3066</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="1594" spans="1:7">
       <c r="A1594" s="3" t="s">
-        <v>3012</v>
+        <v>462</v>
       </c>
       <c r="B1594" s="4" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
       <c r="C1594" s="5">
-        <v>49149</v>
+        <v>49146</v>
       </c>
       <c r="D1594" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1594" s="5">
         <v>40</v>
       </c>
       <c r="F1594" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1594" s="5" t="s">
-        <v>49</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="1595" spans="1:7">
       <c r="A1595" s="3" t="s">
-        <v>462</v>
+        <v>3015</v>
       </c>
       <c r="B1595" s="4" t="s">
-        <v>3068</v>
+        <v>3070</v>
       </c>
       <c r="C1595" s="5">
-        <v>49151</v>
+        <v>49149</v>
       </c>
       <c r="D1595" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1595" s="5">
         <v>40</v>
       </c>
       <c r="F1595" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1595" s="5" t="s">
-        <v>514</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1596" spans="1:7">
       <c r="A1596" s="3" t="s">
-        <v>3018</v>
+        <v>462</v>
       </c>
       <c r="B1596" s="4" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
       <c r="C1596" s="5">
-        <v>49152</v>
+        <v>49151</v>
       </c>
       <c r="D1596" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1596" s="5">
         <v>40</v>
       </c>
       <c r="F1596" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1596" s="5" t="s">
-        <v>3070</v>
+        <v>514</v>
       </c>
     </row>
     <row r="1597" spans="1:7">
       <c r="A1597" s="3" t="s">
-        <v>3012</v>
+        <v>3021</v>
       </c>
       <c r="B1597" s="4" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="C1597" s="5">
         <v>49152</v>
       </c>
       <c r="D1597" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1597" s="5">
         <v>40</v>
       </c>
       <c r="F1597" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1597" s="5" t="s">
-        <v>2582</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="1598" spans="1:7">
       <c r="A1598" s="3" t="s">
-        <v>3009</v>
+        <v>3015</v>
       </c>
       <c r="B1598" s="4" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="C1598" s="5">
         <v>49152</v>
       </c>
       <c r="D1598" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1598" s="5">
         <v>40</v>
       </c>
       <c r="F1598" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1598" s="5" t="s">
-        <v>827</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="1599" spans="1:7">
       <c r="A1599" s="3" t="s">
-        <v>3073</v>
+        <v>3012</v>
       </c>
       <c r="B1599" s="4" t="s">
-        <v>3072</v>
+        <v>3075</v>
       </c>
       <c r="C1599" s="5">
         <v>49152</v>
       </c>
       <c r="D1599" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1599" s="5">
         <v>40</v>
       </c>
       <c r="F1599" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1599" s="5" t="s">
-        <v>1471</v>
+        <v>827</v>
       </c>
     </row>
     <row r="1600" spans="1:7">
       <c r="A1600" s="3" t="s">
-        <v>462</v>
+        <v>3076</v>
       </c>
       <c r="B1600" s="4" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="C1600" s="5">
-        <v>49156</v>
+        <v>49152</v>
       </c>
       <c r="D1600" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1600" s="5">
         <v>40</v>
       </c>
       <c r="F1600" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1600" s="5" t="s">
-        <v>2876</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="1601" spans="1:7">
       <c r="A1601" s="3" t="s">
-        <v>3012</v>
+        <v>462</v>
       </c>
       <c r="B1601" s="4" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
       <c r="C1601" s="5">
-        <v>49160</v>
+        <v>49156</v>
       </c>
       <c r="D1601" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1601" s="5">
         <v>40</v>
       </c>
       <c r="F1601" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1601" s="5" t="s">
-        <v>1636</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="1602" spans="1:7">
       <c r="A1602" s="3" t="s">
-        <v>1830</v>
+        <v>3015</v>
       </c>
       <c r="B1602" s="4" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="C1602" s="5">
-        <v>49171</v>
+        <v>49160</v>
       </c>
       <c r="D1602" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1602" s="5">
         <v>40</v>
       </c>
       <c r="F1602" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1602" s="5" t="s">
-        <v>1398</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="1603" spans="1:7">
       <c r="A1603" s="3" t="s">
-        <v>3012</v>
+        <v>1830</v>
       </c>
       <c r="B1603" s="4" t="s">
-        <v>3077</v>
+        <v>3079</v>
       </c>
       <c r="C1603" s="5">
-        <v>49172</v>
+        <v>49171</v>
       </c>
       <c r="D1603" s="4" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E1603" s="5">
         <v>40</v>
       </c>
       <c r="F1603" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1603" s="5" t="s">
-        <v>3078</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="1604" spans="1:7">
       <c r="A1604" s="3" t="s">
-        <v>474</v>
+        <v>3015</v>
       </c>
       <c r="B1604" s="4" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
       <c r="C1604" s="5">
-        <v>49173</v>
+        <v>49172</v>
       </c>
       <c r="D1604" s="4" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E1604" s="5">
         <v>40</v>
       </c>
       <c r="F1604" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1604" s="5" t="s">
-        <v>96</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="1605" spans="1:7">
       <c r="A1605" s="3" t="s">
-        <v>1830</v>
+        <v>474</v>
       </c>
       <c r="B1605" s="4" t="s">
-        <v>3080</v>
+        <v>3082</v>
       </c>
       <c r="C1605" s="5">
-        <v>49175</v>
+        <v>49173</v>
       </c>
       <c r="D1605" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1605" s="5">
         <v>40</v>
       </c>
       <c r="F1605" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1605" s="5" t="s">
-        <v>2067</v>
+        <v>96</v>
       </c>
     </row>
     <row r="1606" spans="1:7">
       <c r="A1606" s="3" t="s">
-        <v>3018</v>
+        <v>1830</v>
       </c>
       <c r="B1606" s="4" t="s">
-        <v>3081</v>
+        <v>3083</v>
       </c>
       <c r="C1606" s="5">
-        <v>49176</v>
+        <v>49175</v>
       </c>
       <c r="D1606" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1606" s="5">
         <v>40</v>
       </c>
       <c r="F1606" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1606" s="5" t="s">
-        <v>1837</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="1607" spans="1:7">
       <c r="A1607" s="3" t="s">
-        <v>474</v>
+        <v>3021</v>
       </c>
       <c r="B1607" s="4" t="s">
-        <v>3082</v>
+        <v>3084</v>
       </c>
       <c r="C1607" s="5">
-        <v>49180</v>
+        <v>49176</v>
       </c>
       <c r="D1607" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1607" s="5">
         <v>40</v>
       </c>
       <c r="F1607" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1607" s="5" t="s">
-        <v>1394</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="1608" spans="1:7">
       <c r="A1608" s="3" t="s">
-        <v>3012</v>
+        <v>474</v>
       </c>
       <c r="B1608" s="4" t="s">
-        <v>3083</v>
+        <v>3085</v>
       </c>
       <c r="C1608" s="5">
-        <v>49186</v>
+        <v>49180</v>
       </c>
       <c r="D1608" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1608" s="5">
         <v>40</v>
       </c>
       <c r="F1608" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1608" s="5" t="s">
-        <v>1938</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="1609" spans="1:7">
       <c r="A1609" s="3" t="s">
-        <v>3018</v>
+        <v>3015</v>
       </c>
       <c r="B1609" s="4" t="s">
-        <v>3084</v>
+        <v>3086</v>
       </c>
       <c r="C1609" s="5">
-        <v>49208</v>
+        <v>49186</v>
       </c>
       <c r="D1609" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1609" s="5">
         <v>40</v>
       </c>
       <c r="F1609" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1609" s="5" t="s">
-        <v>3085</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="1610" spans="1:7">
       <c r="A1610" s="3" t="s">
-        <v>1830</v>
+        <v>3021</v>
       </c>
       <c r="B1610" s="4" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="C1610" s="5">
-        <v>49207</v>
+        <v>49208</v>
       </c>
       <c r="D1610" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1610" s="5">
         <v>40</v>
       </c>
       <c r="F1610" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1610" s="5" t="s">
-        <v>1079</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="1611" spans="1:7">
       <c r="A1611" s="3" t="s">
-        <v>3018</v>
+        <v>1830</v>
       </c>
       <c r="B1611" s="4" t="s">
-        <v>3087</v>
+        <v>3089</v>
       </c>
       <c r="C1611" s="5">
-        <v>49214</v>
+        <v>49207</v>
       </c>
       <c r="D1611" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1611" s="5">
         <v>40</v>
       </c>
       <c r="F1611" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1611" s="5" t="s">
-        <v>3088</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="1612" spans="1:7">
       <c r="A1612" s="3" t="s">
-        <v>3012</v>
+        <v>3021</v>
       </c>
       <c r="B1612" s="4" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
       <c r="C1612" s="5">
-        <v>49219</v>
+        <v>49214</v>
       </c>
       <c r="D1612" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1612" s="5">
         <v>40</v>
       </c>
       <c r="F1612" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1612" s="5" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
     </row>
     <row r="1613" spans="1:7">
       <c r="A1613" s="3" t="s">
-        <v>819</v>
+        <v>3015</v>
       </c>
       <c r="B1613" s="4" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="C1613" s="5">
         <v>49219</v>
       </c>
       <c r="D1613" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1613" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1613" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1613" s="5" t="s">
-        <v>815</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="1614" spans="1:7">
       <c r="A1614" s="3" t="s">
-        <v>3018</v>
+        <v>819</v>
       </c>
       <c r="B1614" s="4" t="s">
-        <v>3092</v>
+        <v>3094</v>
       </c>
       <c r="C1614" s="5">
-        <v>49223</v>
+        <v>49219</v>
       </c>
       <c r="D1614" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1614" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1614" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1614" s="5" t="s">
-        <v>2320</v>
+        <v>815</v>
       </c>
     </row>
     <row r="1615" spans="1:7">
       <c r="A1615" s="3" t="s">
-        <v>462</v>
+        <v>3021</v>
       </c>
       <c r="B1615" s="4" t="s">
-        <v>3093</v>
+        <v>3095</v>
       </c>
       <c r="C1615" s="5">
-        <v>49240</v>
+        <v>49223</v>
       </c>
       <c r="D1615" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1615" s="5">
         <v>40</v>
       </c>
       <c r="F1615" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1615" s="5" t="s">
-        <v>3094</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="1616" spans="1:7">
       <c r="A1616" s="3" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="B1616" s="4" t="s">
-        <v>3093</v>
+        <v>3096</v>
       </c>
       <c r="C1616" s="5">
         <v>49240</v>
       </c>
       <c r="D1616" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1616" s="5">
         <v>40</v>
       </c>
       <c r="F1616" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1616" s="5" t="s">
-        <v>3095</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="1617" spans="1:7">
       <c r="A1617" s="3" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="B1617" s="4" t="s">
         <v>3096</v>
       </c>
       <c r="C1617" s="5">
-        <v>49241</v>
+        <v>49240</v>
       </c>
       <c r="D1617" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1617" s="5">
         <v>40</v>
       </c>
       <c r="F1617" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1617" s="5" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="1618" spans="1:7">
       <c r="A1618" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B1618" s="4" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
       <c r="C1618" s="5">
-        <v>49247</v>
+        <v>49241</v>
       </c>
       <c r="D1618" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1618" s="5">
         <v>40</v>
       </c>
       <c r="F1618" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1618" s="5" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="1619" spans="1:7">
       <c r="A1619" s="3" t="s">
-        <v>3012</v>
+        <v>462</v>
       </c>
       <c r="B1619" s="4" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="C1619" s="5">
-        <v>49251</v>
+        <v>49247</v>
       </c>
       <c r="D1619" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1619" s="5">
         <v>40</v>
       </c>
       <c r="F1619" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1619" s="5" t="s">
-        <v>1418</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="1620" spans="1:7">
       <c r="A1620" s="3" t="s">
-        <v>462</v>
+        <v>3015</v>
       </c>
       <c r="B1620" s="4" t="s">
-        <v>3101</v>
+        <v>3103</v>
       </c>
       <c r="C1620" s="5">
-        <v>49262</v>
+        <v>49251</v>
       </c>
       <c r="D1620" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1620" s="5">
         <v>40</v>
       </c>
       <c r="F1620" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1620" s="5" t="s">
-        <v>372</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="1621" spans="1:7">
       <c r="A1621" s="3" t="s">
-        <v>3102</v>
+        <v>462</v>
       </c>
       <c r="B1621" s="4" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
       <c r="C1621" s="5">
-        <v>49275</v>
+        <v>49262</v>
       </c>
       <c r="D1621" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1621" s="5">
         <v>40</v>
       </c>
       <c r="F1621" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1621" s="5" t="s">
-        <v>3104</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1622" spans="1:7">
       <c r="A1622" s="3" t="s">
-        <v>2335</v>
+        <v>3105</v>
       </c>
       <c r="B1622" s="4" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
       <c r="C1622" s="5">
         <v>49275</v>
       </c>
       <c r="D1622" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1622" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1622" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1622" s="5" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:7">
+      <c r="A1623" s="3" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B1623" s="4" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1623" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D1623" s="4" t="s">
         <v>719</v>
       </c>
-      <c r="E1622" s="5">
-[...5 lines deleted...]
-      <c r="G1622" s="5" t="s">
+      <c r="E1623" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1623" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1623" s="5" t="s">
         <v>2118</v>
       </c>
     </row>
-    <row r="1623" spans="1:7">
-[...4 lines deleted...]
-      <c r="G1623" s="1"/>
+    <row r="1624" spans="1:7">
+      <c r="A1624" s="2"/>
+      <c r="C1624" s="1"/>
+      <c r="E1624" s="1"/>
+      <c r="F1624" s="1"/>
+      <c r="G1624" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">