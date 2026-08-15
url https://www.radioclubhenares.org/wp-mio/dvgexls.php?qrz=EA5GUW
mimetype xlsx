--- v3 (2026-05-30)
+++ v4 (2026-08-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3109">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5GUW</t>
   </si>
   <si>
     <t>1.436 Referencias DVGE - 1.618 QSO encontrados - 1.169 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #679 (30-05-2026 14:22)</t>
+    <t>Ranking #679 (15-08-2026 18:00)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5GPC/M</t>
   </si>