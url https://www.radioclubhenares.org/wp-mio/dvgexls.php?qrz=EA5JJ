--- v5 (2026-08-07)
+++ v6 (2026-09-21)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5JJ</t>
   </si>
   <si>
-    <t>75 Referencias DVGE - 79 QSO encontrados - 68 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #4057 (07-08-2026 07:42)</t>
+    <t>76 Referencias DVGE - 80 QSO encontrados - 69 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #4057 (21-09-2026 14:23)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>
@@ -104,56 +104,56 @@
   <si>
     <t>03043</t>
   </si>
   <si>
     <t>07/10/2015</t>
   </si>
   <si>
     <t>VGA-033</t>
   </si>
   <si>
     <t>03051</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>EA5GOR</t>
   </si>
   <si>
     <t>VGA-046</t>
   </si>
   <si>
     <t>03064</t>
   </si>
   <si>
+    <t>RTTY</t>
+  </si>
+  <si>
     <t>11/01/2020</t>
   </si>
   <si>
-    <t>RTTY</t>
-[...1 lines deleted...]
-  <si>
     <t>VGA-052</t>
   </si>
   <si>
     <t>03065</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>VGA-064</t>
   </si>
   <si>
     <t>03079</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>VGA-076</t>
   </si>
   <si>
     <t>03089</t>
   </si>
   <si>
     <t>15/04/2023</t>
@@ -173,65 +173,65 @@
   <si>
     <t>04/09/2021</t>
   </si>
   <si>
     <t>EA5RCI/P</t>
   </si>
   <si>
     <t>VGA-095</t>
   </si>
   <si>
     <t>03105</t>
   </si>
   <si>
     <t>15/01/2017</t>
   </si>
   <si>
     <t>VGA-106</t>
   </si>
   <si>
     <t>03121</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
+    <t>EA5RM/P</t>
+  </si>
+  <si>
     <t>VGA-109</t>
   </si>
   <si>
     <t>03123</t>
   </si>
   <si>
+    <t>04/03/2007</t>
+  </si>
+  <si>
     <t>05/03/2020</t>
   </si>
   <si>
-    <t>EA5RM/P</t>
-[...4 lines deleted...]
-  <si>
     <t>VGA-134</t>
   </si>
   <si>
     <t>03140</t>
   </si>
   <si>
     <t>07/08/2021</t>
   </si>
   <si>
     <t>VGA-135</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>VGAB-045</t>
   </si>
   <si>
     <t>02009</t>
   </si>
   <si>
     <t>24/07/2021</t>
   </si>
   <si>
     <t>VGAB-046</t>
@@ -633,50 +633,56 @@
     <t>EA4FTV/P</t>
   </si>
   <si>
     <t>VGTO-323</t>
   </si>
   <si>
     <t>19/10/2010</t>
   </si>
   <si>
     <t>VGV-080</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>EA5ON</t>
   </si>
   <si>
     <t>VGV-100</t>
   </si>
   <si>
     <t>VGV-101</t>
   </si>
   <si>
     <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>VGV-125</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
   </si>
   <si>
     <t>EA5RKE/P</t>
   </si>
   <si>
     <t>VGV-127</t>
   </si>
   <si>
     <t>EA5JJ/QRP</t>
   </si>
   <si>
     <t>06/10/2019</t>
   </si>
   <si>
     <t>EC5AHA</t>
   </si>
   <si>
     <t>VGV-131</t>
   </si>
   <si>
     <t>EA5HUS/P</t>
   </si>
   <si>
     <t>VGV-190</t>
   </si>
@@ -1183,51 +1189,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G85"/>
+  <dimension ref="A1:G86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -1353,80 +1359,80 @@
       </c>
       <c r="E9" s="5">
         <v>40</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="5">
         <v>40</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>34</v>
       </c>
     </row>
@@ -1548,80 +1554,80 @@
     <row r="18" spans="1:7">
       <c r="A18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="5">
         <v>40</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="3" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="5">
         <v>40</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="3" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="5">
         <v>40</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="4" t="s">
@@ -1755,51 +1761,51 @@
     <row r="27" spans="1:7">
       <c r="A27" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="5">
         <v>40</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="3" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="5">
         <v>40</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B29" s="4" t="s">
@@ -2790,330 +2796,353 @@
     <row r="72" spans="1:7">
       <c r="A72" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C72" s="5">
         <v>46128</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E72" s="5">
         <v>40</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B73" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="B73" s="4" t="s">
+      <c r="C73" s="5">
+        <v>46167</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E73" s="5">
+        <v>40</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G73" s="5" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C74" s="5">
+        <v>46170</v>
+      </c>
+      <c r="D74" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="B74" s="4" t="s">
+      <c r="E74" s="5">
+        <v>40</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G74" s="5" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>214</v>
       </c>
       <c r="C75" s="5">
-        <v>46231</v>
+        <v>46172</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="5">
         <v>40</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G75" s="5" t="s">
-        <v>215</v>
+        <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="3" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>216</v>
       </c>
       <c r="C76" s="5">
-        <v>46247</v>
+        <v>46231</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E76" s="5">
         <v>40</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G76" s="5" t="s">
-        <v>125</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="3" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>218</v>
       </c>
       <c r="C77" s="5">
-        <v>47017</v>
+        <v>46247</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E77" s="5">
         <v>40</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>219</v>
+        <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B78" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="B78" s="4" t="s">
+      <c r="C78" s="5">
+        <v>47017</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="5">
+        <v>40</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G78" s="5" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C79" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="B79" s="4" t="s">
+      <c r="D79" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="5">
+        <v>40</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G79" s="5" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="3" t="s">
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="B80" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C80" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="C80" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D80" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E80" s="5">
         <v>40</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="5" t="s">
-        <v>117</v>
+        <v>229</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="3" t="s">
-        <v>229</v>
+        <v>187</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>230</v>
       </c>
       <c r="C81" s="5">
-        <v>50222</v>
+        <v>50115</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E81" s="5">
         <v>40</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="5" t="s">
-        <v>166</v>
+        <v>117</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>232</v>
       </c>
       <c r="C82" s="5">
-        <v>49151</v>
+        <v>50222</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E82" s="5">
         <v>40</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="5" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="3" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C83" s="5">
-        <v>49152</v>
+        <v>49151</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E83" s="5">
         <v>40</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G83" s="5" t="s">
-        <v>234</v>
+        <v>144</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B84" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="B84" s="4" t="s">
+      <c r="C84" s="5">
+        <v>49152</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="5">
+        <v>40</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G84" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="C84" s="5">
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C85" s="5">
         <v>49268</v>
       </c>
-      <c r="D84" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G85" s="1"/>
+      <c r="D85" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" s="5">
+        <v>40</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="2"/>
+      <c r="C86" s="1"/>
+      <c r="E86" s="1"/>
+      <c r="F86" s="1"/>
+      <c r="G86" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">