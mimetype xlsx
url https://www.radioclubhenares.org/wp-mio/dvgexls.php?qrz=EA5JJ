--- v6 (2026-09-21)
+++ v7 (2026-11-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5JJ</t>
   </si>
   <si>
     <t>76 Referencias DVGE - 80 QSO encontrados - 69 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #4057 (21-09-2026 14:23)</t>
+    <t>Ranking #4058 (06-11-2026 01:05)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>