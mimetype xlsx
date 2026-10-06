--- v8 (2026-08-20)
+++ v9 (2026-10-06)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1630">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1634">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5RKS</t>
   </si>
   <si>
-    <t>817 Referencias DVGE - 1.029 QSO encontrados - 736 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #1122 (20-08-2026 13:31)</t>
+    <t>819 Referencias DVGE - 1.031 QSO encontrados - 738 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #1122 (06-10-2026 04:21)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>
@@ -4376,75 +4376,87 @@
   <si>
     <t>VGV-075</t>
   </si>
   <si>
     <t>VGV-076</t>
   </si>
   <si>
     <t>VGV-079</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>VGV-080</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>VGV-082</t>
   </si>
   <si>
     <t>30/05/2021</t>
   </si>
   <si>
+    <t>VGV-088</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
     <t>VGV-090</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
     <t>EA3HVE</t>
   </si>
   <si>
     <t>VGV-093</t>
   </si>
   <si>
     <t>VGV-099</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>VGV-100</t>
   </si>
   <si>
     <t>VGV-101</t>
   </si>
   <si>
     <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>VGV-125</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
   </si>
   <si>
     <t>EA5RKE/P</t>
   </si>
   <si>
     <t>VGV-128</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>29/11/2020</t>
   </si>
   <si>
     <t>VGV-136</t>
   </si>
   <si>
     <t>VGV-146</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>VGV-152</t>
   </si>
@@ -5359,51 +5371,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1035"/>
+  <dimension ref="A1:G1037"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -26010,3136 +26022,3182 @@
     <row r="900" spans="1:7">
       <c r="A900" s="3" t="s">
         <v>1429</v>
       </c>
       <c r="B900" s="4" t="s">
         <v>1452</v>
       </c>
       <c r="C900" s="5">
         <v>46098</v>
       </c>
       <c r="D900" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E900" s="5">
         <v>40</v>
       </c>
       <c r="F900" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G900" s="5" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" s="3" t="s">
-        <v>808</v>
+        <v>11</v>
       </c>
       <c r="B901" s="4" t="s">
         <v>1454</v>
       </c>
       <c r="C901" s="5">
-        <v>46105</v>
+        <v>46099</v>
       </c>
       <c r="D901" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E901" s="5">
         <v>40</v>
       </c>
       <c r="F901" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G901" s="5" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="B902" s="4" t="s">
         <v>1456</v>
       </c>
-      <c r="B902" s="4" t="s">
+      <c r="C902" s="5">
+        <v>46105</v>
+      </c>
+      <c r="D902" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E902" s="5">
+        <v>40</v>
+      </c>
+      <c r="F902" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G902" s="5" t="s">
         <v>1457</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" s="3" t="s">
-        <v>11</v>
+        <v>1458</v>
       </c>
       <c r="B903" s="4" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="C903" s="5">
-        <v>46124</v>
+        <v>46115</v>
       </c>
       <c r="D903" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E903" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F903" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G903" s="5" t="s">
-        <v>1459</v>
+        <v>89</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B904" s="4" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C904" s="5">
         <v>46124</v>
       </c>
       <c r="D904" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E904" s="5">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F904" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G904" s="5" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B905" s="4" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C905" s="5">
         <v>46124</v>
       </c>
       <c r="D905" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E905" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F905" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G905" s="5" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B906" s="4" t="s">
         <v>1460</v>
       </c>
       <c r="C906" s="5">
-        <v>46128</v>
+        <v>46124</v>
       </c>
       <c r="D906" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E906" s="5">
         <v>40</v>
       </c>
       <c r="F906" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G906" s="5" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B907" s="4" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="C907" s="5">
         <v>46128</v>
       </c>
       <c r="D907" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E907" s="5">
         <v>40</v>
       </c>
       <c r="F907" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G907" s="5" t="s">
-        <v>1462</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B908" s="4" t="s">
         <v>1463</v>
       </c>
-      <c r="B908" s="4" t="s">
+      <c r="C908" s="5">
+        <v>46128</v>
+      </c>
+      <c r="D908" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E908" s="5">
+        <v>40</v>
+      </c>
+      <c r="F908" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G908" s="5" t="s">
         <v>1464</v>
-      </c>
-[...13 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909" s="3" t="s">
-        <v>635</v>
+        <v>11</v>
       </c>
       <c r="B909" s="4" t="s">
-        <v>1467</v>
+        <v>1465</v>
       </c>
       <c r="C909" s="5">
-        <v>46181</v>
+        <v>46167</v>
       </c>
       <c r="D909" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E909" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F909" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G909" s="5" t="s">
-        <v>886</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910" s="3" t="s">
-        <v>11</v>
+        <v>1467</v>
       </c>
       <c r="B910" s="4" t="s">
         <v>1468</v>
       </c>
       <c r="C910" s="5">
-        <v>46189</v>
+        <v>46170</v>
       </c>
       <c r="D910" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E910" s="5">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="F910" s="5" t="s">
-        <v>15</v>
+        <v>1469</v>
       </c>
       <c r="G910" s="5" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911" s="3" t="s">
-        <v>11</v>
+        <v>635</v>
       </c>
       <c r="B911" s="4" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C911" s="5">
-        <v>46200</v>
+        <v>46181</v>
       </c>
       <c r="D911" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E911" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F911" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G911" s="5" t="s">
-        <v>1471</v>
+        <v>886</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912" s="3" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="B912" s="4" t="s">
         <v>1472</v>
       </c>
       <c r="C912" s="5">
-        <v>46206</v>
+        <v>46189</v>
       </c>
       <c r="D912" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E912" s="5">
         <v>40</v>
       </c>
       <c r="F912" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G912" s="5" t="s">
-        <v>314</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913" s="3" t="s">
-        <v>635</v>
+        <v>11</v>
       </c>
       <c r="B913" s="4" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C913" s="5">
-        <v>46213</v>
+        <v>46200</v>
       </c>
       <c r="D913" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E913" s="5">
         <v>40</v>
       </c>
       <c r="F913" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G913" s="5" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914" s="3" t="s">
-        <v>635</v>
+        <v>143</v>
       </c>
       <c r="B914" s="4" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="C914" s="5">
-        <v>46213</v>
+        <v>46206</v>
       </c>
       <c r="D914" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E914" s="5">
         <v>40</v>
       </c>
       <c r="F914" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G914" s="5" t="s">
-        <v>545</v>
+        <v>314</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915" s="3" t="s">
         <v>635</v>
       </c>
       <c r="B915" s="4" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="C915" s="5">
         <v>46213</v>
       </c>
       <c r="D915" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E915" s="5">
         <v>40</v>
       </c>
       <c r="F915" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G915" s="5" t="s">
-        <v>243</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916" s="3" t="s">
-        <v>1477</v>
+        <v>635</v>
       </c>
       <c r="B916" s="4" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="C916" s="5">
-        <v>46235</v>
+        <v>46213</v>
       </c>
       <c r="D916" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E916" s="5">
         <v>40</v>
       </c>
       <c r="F916" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G916" s="5" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917" s="3" t="s">
-        <v>1436</v>
+        <v>635</v>
       </c>
       <c r="B917" s="4" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="C917" s="5">
-        <v>46244</v>
+        <v>46213</v>
       </c>
       <c r="D917" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E917" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F917" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G917" s="5" t="s">
-        <v>1480</v>
+        <v>243</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918" s="3" t="s">
-        <v>635</v>
+        <v>1481</v>
       </c>
       <c r="B918" s="4" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C918" s="5">
-        <v>46246</v>
+        <v>46235</v>
       </c>
       <c r="D918" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E918" s="5">
         <v>40</v>
       </c>
       <c r="F918" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G918" s="5" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919" s="3" t="s">
-        <v>143</v>
+        <v>1436</v>
       </c>
       <c r="B919" s="4" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="C919" s="5">
-        <v>46257</v>
+        <v>46244</v>
       </c>
       <c r="D919" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E919" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F919" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G919" s="5" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920" s="3" t="s">
-        <v>11</v>
+        <v>635</v>
       </c>
       <c r="B920" s="4" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C920" s="5">
-        <v>46145</v>
+        <v>46246</v>
       </c>
       <c r="D920" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E920" s="5">
         <v>40</v>
       </c>
       <c r="F920" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G920" s="5" t="s">
-        <v>1485</v>
+        <v>547</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921" s="3" t="s">
-        <v>301</v>
+        <v>143</v>
       </c>
       <c r="B921" s="4" t="s">
         <v>1486</v>
       </c>
       <c r="C921" s="5">
-        <v>47004</v>
+        <v>46257</v>
       </c>
       <c r="D921" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E921" s="5">
         <v>40</v>
       </c>
       <c r="F921" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G921" s="5" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922" s="3" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="B922" s="4" t="s">
         <v>1488</v>
       </c>
       <c r="C922" s="5">
-        <v>47008</v>
+        <v>46145</v>
       </c>
       <c r="D922" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E922" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F922" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G922" s="5" t="s">
-        <v>292</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B923" s="4" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C923" s="5">
-        <v>47021</v>
+        <v>47004</v>
       </c>
       <c r="D923" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E923" s="5">
         <v>40</v>
       </c>
       <c r="F923" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G923" s="5" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924" s="3" t="s">
-        <v>143</v>
+        <v>289</v>
       </c>
       <c r="B924" s="4" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="C924" s="5">
-        <v>47044</v>
+        <v>47008</v>
       </c>
       <c r="D924" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E924" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F924" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G924" s="5" t="s">
-        <v>941</v>
+        <v>292</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B925" s="4" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="C925" s="5">
-        <v>47045</v>
+        <v>47021</v>
       </c>
       <c r="D925" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E925" s="5">
         <v>40</v>
       </c>
       <c r="F925" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G925" s="5" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926" s="3" t="s">
-        <v>492</v>
+        <v>143</v>
       </c>
       <c r="B926" s="4" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="C926" s="5">
-        <v>47058</v>
+        <v>47044</v>
       </c>
       <c r="D926" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E926" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F926" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G926" s="5" t="s">
-        <v>155</v>
+        <v>941</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927" s="3" t="s">
-        <v>143</v>
+        <v>301</v>
       </c>
       <c r="B927" s="4" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="C927" s="5">
-        <v>47058</v>
+        <v>47045</v>
       </c>
       <c r="D927" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E927" s="5">
         <v>40</v>
       </c>
       <c r="F927" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G927" s="5" t="s">
-        <v>927</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="A928" s="3" t="s">
-        <v>143</v>
+        <v>492</v>
       </c>
       <c r="B928" s="4" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="C928" s="5">
-        <v>47071</v>
+        <v>47058</v>
       </c>
       <c r="D928" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E928" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F928" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G928" s="5" t="s">
-        <v>527</v>
+        <v>155</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B929" s="4" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="C929" s="5">
-        <v>47086</v>
+        <v>47058</v>
       </c>
       <c r="D929" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E929" s="5">
         <v>40</v>
       </c>
       <c r="F929" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G929" s="5" t="s">
-        <v>1497</v>
+        <v>927</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930" s="3" t="s">
-        <v>1498</v>
+        <v>143</v>
       </c>
       <c r="B930" s="4" t="s">
         <v>1499</v>
       </c>
       <c r="C930" s="5">
-        <v>47091</v>
+        <v>47071</v>
       </c>
       <c r="D930" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E930" s="5">
         <v>40</v>
       </c>
       <c r="F930" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G930" s="5" t="s">
-        <v>155</v>
+        <v>527</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931" s="3" t="s">
-        <v>289</v>
+        <v>143</v>
       </c>
       <c r="B931" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="C931" s="5">
-        <v>47097</v>
+        <v>47086</v>
       </c>
       <c r="D931" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E931" s="5">
         <v>40</v>
       </c>
       <c r="F931" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G931" s="5" t="s">
         <v>1501</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="A932" s="3" t="s">
-        <v>289</v>
+        <v>1502</v>
       </c>
       <c r="B932" s="4" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="C932" s="5">
-        <v>47111</v>
+        <v>47091</v>
       </c>
       <c r="D932" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E932" s="5">
         <v>40</v>
       </c>
       <c r="F932" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G932" s="5" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="A933" s="3" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="B933" s="4" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="C933" s="5">
-        <v>47143</v>
+        <v>47097</v>
       </c>
       <c r="D933" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E933" s="5">
         <v>40</v>
       </c>
       <c r="F933" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G933" s="5" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="A934" s="3" t="s">
-        <v>143</v>
+        <v>289</v>
       </c>
       <c r="B934" s="4" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C934" s="5">
-        <v>47153</v>
+        <v>47111</v>
       </c>
       <c r="D934" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E934" s="5">
         <v>40</v>
       </c>
       <c r="F934" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G934" s="5" t="s">
-        <v>927</v>
+        <v>157</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="A935" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B935" s="4" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C935" s="5">
-        <v>47166</v>
+        <v>47143</v>
       </c>
       <c r="D935" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E935" s="5">
         <v>40</v>
       </c>
       <c r="F935" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G935" s="5" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="A936" s="3" t="s">
-        <v>301</v>
+        <v>143</v>
       </c>
       <c r="B936" s="4" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="C936" s="5">
-        <v>47178</v>
+        <v>47153</v>
       </c>
       <c r="D936" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E936" s="5">
         <v>40</v>
       </c>
       <c r="F936" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G936" s="5" t="s">
-        <v>658</v>
+        <v>927</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="A937" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B937" s="4" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C937" s="5">
-        <v>47195</v>
+        <v>47166</v>
       </c>
       <c r="D937" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E937" s="5">
         <v>40</v>
       </c>
       <c r="F937" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G937" s="5" t="s">
-        <v>63</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="A938" s="3" t="s">
-        <v>143</v>
+        <v>301</v>
       </c>
       <c r="B938" s="4" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="C938" s="5">
-        <v>47197</v>
+        <v>47178</v>
       </c>
       <c r="D938" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E938" s="5">
         <v>40</v>
       </c>
       <c r="F938" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G938" s="5" t="s">
-        <v>1497</v>
+        <v>658</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="A939" s="3" t="s">
-        <v>1498</v>
+        <v>264</v>
       </c>
       <c r="B939" s="4" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="C939" s="5">
-        <v>47198</v>
+        <v>47195</v>
       </c>
       <c r="D939" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E939" s="5">
         <v>40</v>
       </c>
       <c r="F939" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G939" s="5" t="s">
-        <v>155</v>
+        <v>63</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="A940" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B940" s="4" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="C940" s="5">
-        <v>47212</v>
+        <v>47197</v>
       </c>
       <c r="D940" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E940" s="5">
         <v>40</v>
       </c>
       <c r="F940" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G940" s="5" t="s">
-        <v>941</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="A941" s="3" t="s">
-        <v>143</v>
+        <v>1502</v>
       </c>
       <c r="B941" s="4" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="C941" s="5">
-        <v>47216</v>
+        <v>47198</v>
       </c>
       <c r="D941" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E941" s="5">
         <v>40</v>
       </c>
       <c r="F941" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G941" s="5" t="s">
-        <v>527</v>
+        <v>155</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="A942" s="3" t="s">
-        <v>492</v>
+        <v>143</v>
       </c>
       <c r="B942" s="4" t="s">
-        <v>1514</v>
-[...2 lines deleted...]
-        <v>1515</v>
+        <v>1516</v>
+      </c>
+      <c r="C942" s="5">
+        <v>47212</v>
       </c>
       <c r="D942" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E942" s="5">
         <v>40</v>
       </c>
       <c r="F942" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G942" s="5" t="s">
-        <v>1516</v>
+        <v>941</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="A943" s="3" t="s">
-        <v>492</v>
+        <v>143</v>
       </c>
       <c r="B943" s="4" t="s">
         <v>1517</v>
       </c>
-      <c r="C943" s="5" t="s">
-        <v>1515</v>
+      <c r="C943" s="5">
+        <v>47216</v>
       </c>
       <c r="D943" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E943" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F943" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G943" s="5" t="s">
-        <v>1518</v>
+        <v>527</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="A944" s="3" t="s">
-        <v>289</v>
+        <v>492</v>
       </c>
       <c r="B944" s="4" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C944" s="5" t="s">
         <v>1519</v>
       </c>
-      <c r="C944" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D944" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E944" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F944" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G944" s="5" t="s">
-        <v>615</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="A945" s="3" t="s">
-        <v>264</v>
+        <v>492</v>
       </c>
       <c r="B945" s="4" t="s">
-        <v>1520</v>
-[...2 lines deleted...]
-        <v>50008</v>
+        <v>1521</v>
+      </c>
+      <c r="C945" s="5" t="s">
+        <v>1519</v>
       </c>
       <c r="D945" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E945" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F945" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G945" s="5" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="A946" s="3" t="s">
-        <v>1018</v>
+        <v>289</v>
       </c>
       <c r="B946" s="4" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="C946" s="5">
-        <v>50018</v>
+        <v>50001</v>
       </c>
       <c r="D946" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E946" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F946" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G946" s="5" t="s">
-        <v>366</v>
+        <v>615</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="A947" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B947" s="4" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C947" s="5">
-        <v>50022</v>
+        <v>50008</v>
       </c>
       <c r="D947" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E947" s="5">
         <v>40</v>
       </c>
       <c r="F947" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G947" s="5" t="s">
-        <v>823</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="A948" s="3" t="s">
-        <v>1524</v>
+        <v>1018</v>
       </c>
       <c r="B948" s="4" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="C948" s="5">
-        <v>50023</v>
+        <v>50018</v>
       </c>
       <c r="D948" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E948" s="5">
         <v>40</v>
       </c>
       <c r="F948" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G948" s="5" t="s">
-        <v>1299</v>
+        <v>366</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="A949" s="3" t="s">
-        <v>1524</v>
+        <v>264</v>
       </c>
       <c r="B949" s="4" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="C949" s="5">
-        <v>50023</v>
+        <v>50022</v>
       </c>
       <c r="D949" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E949" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F949" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G949" s="5" t="s">
-        <v>1299</v>
+        <v>823</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="A950" s="3" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="B950" s="4" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
       <c r="C950" s="5">
         <v>50023</v>
       </c>
       <c r="D950" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E950" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F950" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G950" s="5" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="A951" s="3" t="s">
-        <v>264</v>
+        <v>1528</v>
       </c>
       <c r="B951" s="4" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="C951" s="5">
-        <v>50028</v>
+        <v>50023</v>
       </c>
       <c r="D951" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E951" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F951" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G951" s="5" t="s">
-        <v>1527</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="A952" s="3" t="s">
         <v>1528</v>
       </c>
       <c r="B952" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="C952" s="5">
-        <v>50065</v>
+        <v>50023</v>
       </c>
       <c r="D952" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E952" s="5">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F952" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G952" s="5" t="s">
-        <v>1004</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="A953" s="3" t="s">
-        <v>1528</v>
+        <v>264</v>
       </c>
       <c r="B953" s="4" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C953" s="5">
-        <v>50065</v>
+        <v>50028</v>
       </c>
       <c r="D953" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E953" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F953" s="5" t="s">
-        <v>386</v>
+        <v>15</v>
       </c>
       <c r="G953" s="5" t="s">
-        <v>1004</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="A954" s="3" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="B954" s="4" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="C954" s="5">
         <v>50065</v>
       </c>
       <c r="D954" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E954" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F954" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G954" s="5" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="A955" s="3" t="s">
-        <v>264</v>
+        <v>1532</v>
       </c>
       <c r="B955" s="4" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="C955" s="5">
-        <v>50074</v>
+        <v>50065</v>
       </c>
       <c r="D955" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E955" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F955" s="5" t="s">
-        <v>15</v>
+        <v>386</v>
       </c>
       <c r="G955" s="5" t="s">
-        <v>1036</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="A956" s="3" t="s">
-        <v>264</v>
+        <v>1532</v>
       </c>
       <c r="B956" s="4" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C956" s="5">
-        <v>50074</v>
+        <v>50065</v>
       </c>
       <c r="D956" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E956" s="5">
         <v>40</v>
       </c>
       <c r="F956" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G956" s="5" t="s">
-        <v>1036</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="A957" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B957" s="4" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="C957" s="5">
-        <v>50113</v>
+        <v>50074</v>
       </c>
       <c r="D957" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E957" s="5">
         <v>40</v>
       </c>
       <c r="F957" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G957" s="5" t="s">
-        <v>259</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="A958" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B958" s="4" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="C958" s="5">
-        <v>50118</v>
+        <v>50074</v>
       </c>
       <c r="D958" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E958" s="5">
         <v>40</v>
       </c>
       <c r="F958" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G958" s="5" t="s">
-        <v>1534</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="A959" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B959" s="4" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="C959" s="5">
-        <v>50119</v>
+        <v>50113</v>
       </c>
       <c r="D959" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E959" s="5">
         <v>40</v>
       </c>
       <c r="F959" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G959" s="5" t="s">
-        <v>1536</v>
+        <v>259</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="A960" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B960" s="4" t="s">
         <v>1537</v>
       </c>
-      <c r="B960" s="4" t="s">
+      <c r="C960" s="5">
+        <v>50118</v>
+      </c>
+      <c r="D960" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E960" s="5">
+        <v>40</v>
+      </c>
+      <c r="F960" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G960" s="5" t="s">
         <v>1538</v>
-      </c>
-[...13 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="A961" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B961" s="4" t="s">
         <v>1539</v>
       </c>
       <c r="C961" s="5">
-        <v>50131</v>
+        <v>50119</v>
       </c>
       <c r="D961" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E961" s="5">
         <v>40</v>
       </c>
       <c r="F961" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G961" s="5" t="s">
-        <v>426</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="A962" s="3" t="s">
-        <v>264</v>
+        <v>1541</v>
       </c>
       <c r="B962" s="4" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="C962" s="5">
-        <v>50136</v>
+        <v>50126</v>
       </c>
       <c r="D962" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E962" s="5">
         <v>40</v>
       </c>
       <c r="F962" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G962" s="5" t="s">
-        <v>1541</v>
+        <v>979</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="A963" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B963" s="4" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="C963" s="5">
-        <v>50148</v>
+        <v>50131</v>
       </c>
       <c r="D963" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E963" s="5">
         <v>40</v>
       </c>
       <c r="F963" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G963" s="5" t="s">
-        <v>1543</v>
+        <v>426</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="A964" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B964" s="4" t="s">
         <v>1544</v>
       </c>
       <c r="C964" s="5">
-        <v>50153</v>
+        <v>50136</v>
       </c>
       <c r="D964" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E964" s="5">
         <v>40</v>
       </c>
       <c r="F964" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G964" s="5" t="s">
-        <v>259</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="A965" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B965" s="4" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="C965" s="5">
-        <v>50179</v>
+        <v>50148</v>
       </c>
       <c r="D965" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E965" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F965" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G965" s="5" t="s">
-        <v>748</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="A966" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B966" s="4" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="C966" s="5">
-        <v>50223</v>
+        <v>50153</v>
       </c>
       <c r="D966" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E966" s="5">
         <v>40</v>
       </c>
       <c r="F966" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G966" s="5" t="s">
-        <v>1521</v>
+        <v>259</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="A967" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B967" s="4" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="C967" s="5">
-        <v>50224</v>
+        <v>50179</v>
       </c>
       <c r="D967" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E967" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F967" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G967" s="5" t="s">
-        <v>1527</v>
+        <v>748</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="A968" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B968" s="4" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="C968" s="5">
-        <v>50271</v>
+        <v>50223</v>
       </c>
       <c r="D968" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E968" s="5">
         <v>40</v>
       </c>
       <c r="F968" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G968" s="5" t="s">
-        <v>1549</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="A969" s="3" t="s">
-        <v>289</v>
+        <v>264</v>
       </c>
       <c r="B969" s="4" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="C969" s="5">
-        <v>50297</v>
+        <v>50224</v>
       </c>
       <c r="D969" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E969" s="5">
         <v>40</v>
       </c>
       <c r="F969" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G969" s="5" t="s">
-        <v>1551</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="A970" s="3" t="s">
-        <v>301</v>
+        <v>264</v>
       </c>
       <c r="B970" s="4" t="s">
         <v>1552</v>
       </c>
       <c r="C970" s="5">
-        <v>49005</v>
+        <v>50271</v>
       </c>
       <c r="D970" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E970" s="5">
         <v>40</v>
       </c>
       <c r="F970" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G970" s="5" t="s">
-        <v>259</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="A971" s="3" t="s">
-        <v>1553</v>
+        <v>289</v>
       </c>
       <c r="B971" s="4" t="s">
         <v>1554</v>
       </c>
       <c r="C971" s="5">
-        <v>49006</v>
+        <v>50297</v>
       </c>
       <c r="D971" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E971" s="5">
         <v>40</v>
       </c>
       <c r="F971" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G971" s="5" t="s">
-        <v>836</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="A972" s="3" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="B972" s="4" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="C972" s="5">
-        <v>49018</v>
+        <v>49005</v>
       </c>
       <c r="D972" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E972" s="5">
         <v>40</v>
       </c>
       <c r="F972" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G972" s="5" t="s">
-        <v>711</v>
+        <v>259</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="A973" s="3" t="s">
-        <v>562</v>
+        <v>1557</v>
       </c>
       <c r="B973" s="4" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="C973" s="5">
-        <v>49019</v>
+        <v>49006</v>
       </c>
       <c r="D973" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E973" s="5">
         <v>40</v>
       </c>
       <c r="F973" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G973" s="5" t="s">
-        <v>918</v>
+        <v>836</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="A974" s="3" t="s">
-        <v>1553</v>
+        <v>289</v>
       </c>
       <c r="B974" s="4" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="C974" s="5">
-        <v>49020</v>
+        <v>49018</v>
       </c>
       <c r="D974" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E974" s="5">
         <v>40</v>
       </c>
       <c r="F974" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G974" s="5" t="s">
-        <v>971</v>
+        <v>711</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="A975" s="3" t="s">
-        <v>1553</v>
+        <v>562</v>
       </c>
       <c r="B975" s="4" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="C975" s="5">
-        <v>49022</v>
+        <v>49019</v>
       </c>
       <c r="D975" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E975" s="5">
         <v>40</v>
       </c>
       <c r="F975" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G975" s="5" t="s">
-        <v>1549</v>
+        <v>918</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="A976" s="3" t="s">
-        <v>301</v>
+        <v>1557</v>
       </c>
       <c r="B976" s="4" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="C976" s="5">
-        <v>49023</v>
+        <v>49020</v>
       </c>
       <c r="D976" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E976" s="5">
         <v>40</v>
       </c>
       <c r="F976" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G976" s="5" t="s">
-        <v>1521</v>
+        <v>971</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="A977" s="3" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B977" s="4" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C977" s="5">
+        <v>49022</v>
+      </c>
+      <c r="D977" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E977" s="5">
+        <v>40</v>
+      </c>
+      <c r="F977" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G977" s="5" t="s">
         <v>1553</v>
-      </c>
-[...16 lines deleted...]
-        <v>1561</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="A978" s="3" t="s">
-        <v>1553</v>
+        <v>301</v>
       </c>
       <c r="B978" s="4" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="C978" s="5">
-        <v>49026</v>
+        <v>49023</v>
       </c>
       <c r="D978" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E978" s="5">
         <v>40</v>
       </c>
       <c r="F978" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G978" s="5" t="s">
-        <v>1563</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="A979" s="3" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="B979" s="4" t="s">
         <v>1564</v>
       </c>
       <c r="C979" s="5">
-        <v>49030</v>
+        <v>49023</v>
       </c>
       <c r="D979" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E979" s="5">
         <v>40</v>
       </c>
       <c r="F979" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G979" s="5" t="s">
-        <v>853</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="A980" s="3" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="B980" s="4" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="C980" s="5">
-        <v>49035</v>
+        <v>49026</v>
       </c>
       <c r="D980" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E980" s="5">
         <v>40</v>
       </c>
       <c r="F980" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G980" s="5" t="s">
-        <v>1534</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="A981" s="3" t="s">
-        <v>1194</v>
+        <v>1557</v>
       </c>
       <c r="B981" s="4" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="C981" s="5">
-        <v>49036</v>
+        <v>49030</v>
       </c>
       <c r="D981" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E981" s="5">
         <v>40</v>
       </c>
       <c r="F981" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G981" s="5" t="s">
-        <v>274</v>
+        <v>853</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="A982" s="3" t="s">
-        <v>1194</v>
+        <v>1557</v>
       </c>
       <c r="B982" s="4" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="C982" s="5">
-        <v>49037</v>
+        <v>49035</v>
       </c>
       <c r="D982" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E982" s="5">
         <v>40</v>
       </c>
       <c r="F982" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G982" s="5" t="s">
-        <v>1568</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="A983" s="3" t="s">
-        <v>1553</v>
+        <v>1194</v>
       </c>
       <c r="B983" s="4" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="C983" s="5">
-        <v>49038</v>
+        <v>49036</v>
       </c>
       <c r="D983" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E983" s="5">
         <v>40</v>
       </c>
       <c r="F983" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G983" s="5" t="s">
-        <v>1060</v>
+        <v>274</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="A984" s="3" t="s">
-        <v>264</v>
+        <v>1194</v>
       </c>
       <c r="B984" s="4" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="C984" s="5">
-        <v>49040</v>
+        <v>49037</v>
       </c>
       <c r="D984" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E984" s="5">
         <v>40</v>
       </c>
       <c r="F984" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G984" s="5" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="A985" s="3" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="B985" s="4" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="C985" s="5">
-        <v>49042</v>
+        <v>49038</v>
       </c>
       <c r="D985" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E985" s="5">
         <v>40</v>
       </c>
       <c r="F985" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G985" s="5" t="s">
-        <v>1573</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="A986" s="3" t="s">
-        <v>301</v>
+        <v>264</v>
       </c>
       <c r="B986" s="4" t="s">
         <v>1574</v>
       </c>
       <c r="C986" s="5">
-        <v>49054</v>
+        <v>49040</v>
       </c>
       <c r="D986" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E986" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F986" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G986" s="5" t="s">
-        <v>389</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="987" spans="1:7">
       <c r="A987" s="3" t="s">
-        <v>301</v>
+        <v>1557</v>
       </c>
       <c r="B987" s="4" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="C987" s="5">
-        <v>49054</v>
+        <v>49042</v>
       </c>
       <c r="D987" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E987" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F987" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G987" s="5" t="s">
-        <v>389</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="988" spans="1:7">
       <c r="A988" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B988" s="4" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="C988" s="5">
         <v>49054</v>
       </c>
       <c r="D988" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E988" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F988" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G988" s="5" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="A989" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B989" s="4" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="C989" s="5">
         <v>49054</v>
       </c>
       <c r="D989" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E989" s="5">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="F989" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G989" s="5" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="A990" s="3" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="B990" s="4" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="C990" s="5">
-        <v>49065</v>
+        <v>49054</v>
       </c>
       <c r="D990" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E990" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F990" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G990" s="5" t="s">
-        <v>1145</v>
+        <v>389</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="A991" s="3" t="s">
-        <v>1194</v>
+        <v>301</v>
       </c>
       <c r="B991" s="4" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="C991" s="5">
-        <v>49065</v>
+        <v>49054</v>
       </c>
       <c r="D991" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E991" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F991" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G991" s="5" t="s">
-        <v>259</v>
+        <v>389</v>
       </c>
     </row>
     <row r="992" spans="1:7">
       <c r="A992" s="3" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="B992" s="4" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="C992" s="5">
-        <v>49069</v>
+        <v>49065</v>
       </c>
       <c r="D992" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E992" s="5">
         <v>80</v>
       </c>
       <c r="F992" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G992" s="5" t="s">
-        <v>1578</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="993" spans="1:7">
       <c r="A993" s="3" t="s">
-        <v>301</v>
+        <v>1194</v>
       </c>
       <c r="B993" s="4" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="C993" s="5">
-        <v>49069</v>
+        <v>49065</v>
       </c>
       <c r="D993" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E993" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F993" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G993" s="5" t="s">
-        <v>1578</v>
+        <v>259</v>
       </c>
     </row>
     <row r="994" spans="1:7">
       <c r="A994" s="3" t="s">
-        <v>1194</v>
+        <v>301</v>
       </c>
       <c r="B994" s="4" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C994" s="5">
-        <v>49071</v>
+        <v>49069</v>
       </c>
       <c r="D994" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E994" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F994" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G994" s="5" t="s">
-        <v>313</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="995" spans="1:7">
       <c r="A995" s="3" t="s">
-        <v>1194</v>
+        <v>301</v>
       </c>
       <c r="B995" s="4" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="C995" s="5">
-        <v>49071</v>
+        <v>49069</v>
       </c>
       <c r="D995" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E995" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F995" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G995" s="5" t="s">
-        <v>1521</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="996" spans="1:7">
       <c r="A996" s="3" t="s">
-        <v>1553</v>
+        <v>1194</v>
       </c>
       <c r="B996" s="4" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="C996" s="5">
-        <v>49077</v>
+        <v>49071</v>
       </c>
       <c r="D996" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E996" s="5">
         <v>40</v>
       </c>
       <c r="F996" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G996" s="5" t="s">
-        <v>849</v>
+        <v>313</v>
       </c>
     </row>
     <row r="997" spans="1:7">
       <c r="A997" s="3" t="s">
-        <v>1553</v>
+        <v>1194</v>
       </c>
       <c r="B997" s="4" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="C997" s="5">
-        <v>49083</v>
+        <v>49071</v>
       </c>
       <c r="D997" s="4" t="s">
-        <v>427</v>
+        <v>14</v>
       </c>
       <c r="E997" s="5">
         <v>40</v>
       </c>
       <c r="F997" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G997" s="5" t="s">
-        <v>521</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="998" spans="1:7">
       <c r="A998" s="3" t="s">
-        <v>1194</v>
+        <v>1557</v>
       </c>
       <c r="B998" s="4" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="C998" s="5">
-        <v>49085</v>
+        <v>49077</v>
       </c>
       <c r="D998" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E998" s="5">
         <v>40</v>
       </c>
       <c r="F998" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G998" s="5" t="s">
-        <v>35</v>
+        <v>849</v>
       </c>
     </row>
     <row r="999" spans="1:7">
       <c r="A999" s="3" t="s">
-        <v>301</v>
+        <v>1557</v>
       </c>
       <c r="B999" s="4" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="C999" s="5">
-        <v>49087</v>
+        <v>49083</v>
       </c>
       <c r="D999" s="4" t="s">
-        <v>14</v>
+        <v>427</v>
       </c>
       <c r="E999" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F999" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G999" s="5" t="s">
-        <v>1000</v>
+        <v>521</v>
       </c>
     </row>
     <row r="1000" spans="1:7">
       <c r="A1000" s="3" t="s">
         <v>1194</v>
       </c>
       <c r="B1000" s="4" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="C1000" s="5">
-        <v>49098</v>
+        <v>49085</v>
       </c>
       <c r="D1000" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1000" s="5">
         <v>40</v>
       </c>
       <c r="F1000" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1000" s="5" t="s">
-        <v>1586</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1001" spans="1:7">
       <c r="A1001" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B1001" s="4" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="C1001" s="5">
-        <v>49099</v>
+        <v>49087</v>
       </c>
       <c r="D1001" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1001" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1001" s="5" t="s">
-        <v>654</v>
+        <v>15</v>
       </c>
       <c r="G1001" s="5" t="s">
-        <v>1588</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1002" spans="1:7">
       <c r="A1002" s="3" t="s">
-        <v>264</v>
+        <v>1194</v>
       </c>
       <c r="B1002" s="4" t="s">
         <v>1589</v>
       </c>
       <c r="C1002" s="5">
-        <v>49101</v>
+        <v>49098</v>
       </c>
       <c r="D1002" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1002" s="5">
         <v>40</v>
       </c>
       <c r="F1002" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1002" s="5" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="1003" spans="1:7">
       <c r="A1003" s="3" t="s">
-        <v>1553</v>
+        <v>301</v>
       </c>
       <c r="B1003" s="4" t="s">
         <v>1591</v>
       </c>
       <c r="C1003" s="5">
-        <v>49108</v>
+        <v>49099</v>
       </c>
       <c r="D1003" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1003" s="5">
         <v>40</v>
       </c>
       <c r="F1003" s="5" t="s">
-        <v>15</v>
+        <v>654</v>
       </c>
       <c r="G1003" s="5" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="1004" spans="1:7">
       <c r="A1004" s="3" t="s">
-        <v>301</v>
+        <v>264</v>
       </c>
       <c r="B1004" s="4" t="s">
         <v>1593</v>
       </c>
       <c r="C1004" s="5">
-        <v>49110</v>
+        <v>49101</v>
       </c>
       <c r="D1004" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1004" s="5">
         <v>40</v>
       </c>
       <c r="F1004" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1004" s="5" t="s">
-        <v>1000</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="1005" spans="1:7">
       <c r="A1005" s="3" t="s">
-        <v>301</v>
+        <v>1557</v>
       </c>
       <c r="B1005" s="4" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C1005" s="5">
-        <v>49110</v>
+        <v>49108</v>
       </c>
       <c r="D1005" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1005" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1005" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1005" s="5" t="s">
-        <v>1000</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="1006" spans="1:7">
       <c r="A1006" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B1006" s="4" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="C1006" s="5">
-        <v>49138</v>
+        <v>49110</v>
       </c>
       <c r="D1006" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1006" s="5">
         <v>40</v>
       </c>
       <c r="F1006" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1006" s="5" t="s">
-        <v>738</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1007" spans="1:7">
       <c r="A1007" s="3" t="s">
-        <v>1553</v>
+        <v>301</v>
       </c>
       <c r="B1007" s="4" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="C1007" s="5">
-        <v>49152</v>
+        <v>49110</v>
       </c>
       <c r="D1007" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1007" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1007" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1007" s="5" t="s">
-        <v>1339</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1008" spans="1:7">
       <c r="A1008" s="3" t="s">
-        <v>1596</v>
+        <v>301</v>
       </c>
       <c r="B1008" s="4" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="C1008" s="5">
-        <v>49152</v>
+        <v>49138</v>
       </c>
       <c r="D1008" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1008" s="5">
         <v>40</v>
       </c>
       <c r="F1008" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1008" s="5" t="s">
-        <v>1214</v>
+        <v>738</v>
       </c>
     </row>
     <row r="1009" spans="1:7">
       <c r="A1009" s="3" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="B1009" s="4" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="C1009" s="5">
-        <v>49153</v>
+        <v>49152</v>
       </c>
       <c r="D1009" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1009" s="5">
         <v>40</v>
       </c>
       <c r="F1009" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1009" s="5" t="s">
-        <v>1315</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="1010" spans="1:7">
       <c r="A1010" s="3" t="s">
-        <v>264</v>
+        <v>1600</v>
       </c>
       <c r="B1010" s="4" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="C1010" s="5">
-        <v>49156</v>
+        <v>49152</v>
       </c>
       <c r="D1010" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1010" s="5">
         <v>40</v>
       </c>
       <c r="F1010" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1010" s="5" t="s">
-        <v>1600</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="1011" spans="1:7">
       <c r="A1011" s="3" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="B1011" s="4" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="C1011" s="5">
-        <v>49163</v>
+        <v>49153</v>
       </c>
       <c r="D1011" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1011" s="5">
         <v>40</v>
       </c>
       <c r="F1011" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1011" s="5" t="s">
-        <v>561</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1012" spans="1:7">
       <c r="A1012" s="3" t="s">
-        <v>1194</v>
+        <v>264</v>
       </c>
       <c r="B1012" s="4" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="C1012" s="5">
-        <v>49173</v>
+        <v>49156</v>
       </c>
       <c r="D1012" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1012" s="5">
         <v>40</v>
       </c>
       <c r="F1012" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1012" s="5" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="1013" spans="1:7">
       <c r="A1013" s="3" t="s">
-        <v>301</v>
+        <v>1557</v>
       </c>
       <c r="B1013" s="4" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="C1013" s="5">
-        <v>49173</v>
+        <v>49163</v>
       </c>
       <c r="D1013" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1013" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1013" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1013" s="5" t="s">
-        <v>50</v>
+        <v>561</v>
       </c>
     </row>
     <row r="1014" spans="1:7">
       <c r="A1014" s="3" t="s">
-        <v>264</v>
+        <v>1194</v>
       </c>
       <c r="B1014" s="4" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="C1014" s="5">
-        <v>49175</v>
+        <v>49173</v>
       </c>
       <c r="D1014" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1014" s="5">
         <v>40</v>
       </c>
       <c r="F1014" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1014" s="5" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="1015" spans="1:7">
       <c r="A1015" s="3" t="s">
-        <v>1194</v>
+        <v>301</v>
       </c>
       <c r="B1015" s="4" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="C1015" s="5">
-        <v>49176</v>
+        <v>49173</v>
       </c>
       <c r="D1015" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1015" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1015" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1015" s="5" t="s">
-        <v>1608</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1016" spans="1:7">
       <c r="A1016" s="3" t="s">
-        <v>301</v>
+        <v>264</v>
       </c>
       <c r="B1016" s="4" t="s">
         <v>1609</v>
       </c>
       <c r="C1016" s="5">
-        <v>49180</v>
+        <v>49175</v>
       </c>
       <c r="D1016" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1016" s="5">
         <v>40</v>
       </c>
       <c r="F1016" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1016" s="5" t="s">
-        <v>706</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="1017" spans="1:7">
       <c r="A1017" s="3" t="s">
         <v>1194</v>
       </c>
       <c r="B1017" s="4" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="C1017" s="5">
-        <v>49184</v>
+        <v>49176</v>
       </c>
       <c r="D1017" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1017" s="5">
         <v>40</v>
       </c>
       <c r="F1017" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1017" s="5" t="s">
-        <v>513</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="1018" spans="1:7">
       <c r="A1018" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B1018" s="4" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="C1018" s="5">
-        <v>49184</v>
+        <v>49180</v>
       </c>
       <c r="D1018" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1018" s="5">
         <v>40</v>
       </c>
       <c r="F1018" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1018" s="5" t="s">
-        <v>23</v>
+        <v>706</v>
       </c>
     </row>
     <row r="1019" spans="1:7">
       <c r="A1019" s="3" t="s">
-        <v>301</v>
+        <v>1194</v>
       </c>
       <c r="B1019" s="4" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="C1019" s="5">
-        <v>49197</v>
+        <v>49184</v>
       </c>
       <c r="D1019" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1019" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1019" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1019" s="5" t="s">
-        <v>617</v>
+        <v>513</v>
       </c>
     </row>
     <row r="1020" spans="1:7">
       <c r="A1020" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B1020" s="4" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="C1020" s="5">
-        <v>49207</v>
+        <v>49184</v>
       </c>
       <c r="D1020" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1020" s="5">
         <v>40</v>
       </c>
       <c r="F1020" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1020" s="5" t="s">
-        <v>1614</v>
+        <v>23</v>
       </c>
     </row>
     <row r="1021" spans="1:7">
       <c r="A1021" s="3" t="s">
-        <v>1194</v>
+        <v>301</v>
       </c>
       <c r="B1021" s="4" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="C1021" s="5">
-        <v>49219</v>
+        <v>49197</v>
       </c>
       <c r="D1021" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1021" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1021" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1021" s="5" t="s">
-        <v>711</v>
+        <v>617</v>
       </c>
     </row>
     <row r="1022" spans="1:7">
       <c r="A1022" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B1022" s="4" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="C1022" s="5">
-        <v>49219</v>
+        <v>49207</v>
       </c>
       <c r="D1022" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1022" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1022" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1022" s="5" t="s">
-        <v>352</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="1023" spans="1:7">
       <c r="A1023" s="3" t="s">
-        <v>301</v>
+        <v>1194</v>
       </c>
       <c r="B1023" s="4" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="C1023" s="5">
-        <v>49223</v>
+        <v>49219</v>
       </c>
       <c r="D1023" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1023" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1023" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1023" s="5" t="s">
-        <v>1618</v>
+        <v>711</v>
       </c>
     </row>
     <row r="1024" spans="1:7">
       <c r="A1024" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B1024" s="4" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="C1024" s="5">
-        <v>49223</v>
+        <v>49219</v>
       </c>
       <c r="D1024" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1024" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1024" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1024" s="5" t="s">
-        <v>1618</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1025" spans="1:7">
       <c r="A1025" s="3" t="s">
-        <v>264</v>
+        <v>301</v>
       </c>
       <c r="B1025" s="4" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="C1025" s="5">
-        <v>49228</v>
+        <v>49223</v>
       </c>
       <c r="D1025" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1025" s="5">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="F1025" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1025" s="5" t="s">
-        <v>1600</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="1026" spans="1:7">
       <c r="A1026" s="3" t="s">
-        <v>264</v>
+        <v>301</v>
       </c>
       <c r="B1026" s="4" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="C1026" s="5">
-        <v>49228</v>
+        <v>49223</v>
       </c>
       <c r="D1026" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1026" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1026" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1026" s="5" t="s">
-        <v>1600</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="1027" spans="1:7">
       <c r="A1027" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B1027" s="4" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
       <c r="C1027" s="5">
         <v>49228</v>
       </c>
       <c r="D1027" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1027" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1027" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1027" s="5" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="1028" spans="1:7">
       <c r="A1028" s="3" t="s">
-        <v>301</v>
+        <v>264</v>
       </c>
       <c r="B1028" s="4" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="C1028" s="5">
-        <v>49240</v>
+        <v>49228</v>
       </c>
       <c r="D1028" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1028" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1028" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1028" s="5" t="s">
-        <v>1621</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="1029" spans="1:7">
       <c r="A1029" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B1029" s="4" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="C1029" s="5">
-        <v>49243</v>
+        <v>49228</v>
       </c>
       <c r="D1029" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1029" s="5">
         <v>40</v>
       </c>
       <c r="F1029" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1029" s="5" t="s">
-        <v>1623</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="1030" spans="1:7">
       <c r="A1030" s="3" t="s">
-        <v>1194</v>
+        <v>301</v>
       </c>
       <c r="B1030" s="4" t="s">
         <v>1624</v>
       </c>
       <c r="C1030" s="5">
-        <v>49252</v>
+        <v>49240</v>
       </c>
       <c r="D1030" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1030" s="5">
         <v>40</v>
       </c>
       <c r="F1030" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1030" s="5" t="s">
-        <v>61</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="1031" spans="1:7">
       <c r="A1031" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B1031" s="4" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="C1031" s="5">
-        <v>49255</v>
+        <v>49243</v>
       </c>
       <c r="D1031" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1031" s="5">
         <v>40</v>
       </c>
       <c r="F1031" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1031" s="5" t="s">
-        <v>1462</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="1032" spans="1:7">
       <c r="A1032" s="3" t="s">
         <v>1194</v>
       </c>
       <c r="B1032" s="4" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="C1032" s="5">
-        <v>49264</v>
+        <v>49252</v>
       </c>
       <c r="D1032" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1032" s="5">
         <v>40</v>
       </c>
       <c r="F1032" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1032" s="5" t="s">
-        <v>259</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1033" spans="1:7">
       <c r="A1033" s="3" t="s">
-        <v>1553</v>
+        <v>264</v>
       </c>
       <c r="B1033" s="4" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="C1033" s="5">
-        <v>49267</v>
+        <v>49255</v>
       </c>
       <c r="D1033" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1033" s="5">
         <v>40</v>
       </c>
       <c r="F1033" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1033" s="5" t="s">
-        <v>1628</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="1034" spans="1:7">
       <c r="A1034" s="3" t="s">
-        <v>1596</v>
+        <v>1194</v>
       </c>
       <c r="B1034" s="4" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="C1034" s="5">
+        <v>49264</v>
+      </c>
+      <c r="D1034" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1034" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1034" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1034" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:7">
+      <c r="A1035" s="3" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B1035" s="4" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C1035" s="5">
+        <v>49267</v>
+      </c>
+      <c r="D1035" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1035" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1035" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1035" s="5" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:7">
+      <c r="A1036" s="3" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B1036" s="4" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C1036" s="5">
         <v>49275</v>
       </c>
-      <c r="D1034" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G1034" s="5" t="s">
+      <c r="D1036" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1036" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1036" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1036" s="5" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="1035" spans="1:7">
-[...4 lines deleted...]
-      <c r="G1035" s="1"/>
+    <row r="1037" spans="1:7">
+      <c r="A1037" s="2"/>
+      <c r="C1037" s="1"/>
+      <c r="E1037" s="1"/>
+      <c r="F1037" s="1"/>
+      <c r="G1037" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">