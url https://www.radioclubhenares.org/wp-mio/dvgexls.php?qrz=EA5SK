--- v2 (2026-02-16)
+++ v3 (2026-04-03)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="649">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5SK</t>
   </si>
   <si>
-    <t>291 Referencias DVGE - 362 QSO encontrados - 276 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #2010 (16-02-2026 04:37)</t>
+    <t>292 Referencias DVGE - 363 QSO encontrados - 277 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #2010 (03-04-2026 16:16)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EE5GEB/P</t>
   </si>
@@ -1596,50 +1596,59 @@
     <t>VGTE-156</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>EC5CFV/P</t>
   </si>
   <si>
     <t>VGTE-210</t>
   </si>
   <si>
     <t>EC5CFV/2</t>
   </si>
   <si>
     <t>VGTE-280</t>
   </si>
   <si>
     <t>EA8BFH/QRP</t>
   </si>
   <si>
     <t>VGTF-093</t>
   </si>
   <si>
     <t>22/03/2013</t>
+  </si>
+  <si>
+    <t>EA8AA</t>
+  </si>
+  <si>
+    <t>VGTF-108</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
   </si>
   <si>
     <t>VGTO-032</t>
   </si>
   <si>
     <t>EA4IF/P</t>
   </si>
   <si>
     <t>VGTO-033</t>
   </si>
   <si>
     <t>ED4ZK</t>
   </si>
   <si>
     <t>VGTO-072</t>
   </si>
   <si>
     <t>EA4EUG/P</t>
   </si>
   <si>
     <t>VGTO-089</t>
   </si>
   <si>
     <t>VGTO-252</t>
   </si>
@@ -2407,51 +2416,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G368"/>
+  <dimension ref="A1:G369"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -9074,1779 +9083,1802 @@
     <row r="292" spans="1:7">
       <c r="A292" s="3" t="s">
         <v>525</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>526</v>
       </c>
       <c r="C292" s="5">
         <v>38023</v>
       </c>
       <c r="D292" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E292" s="5">
         <v>40</v>
       </c>
       <c r="F292" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G292" s="5" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="3" t="s">
-        <v>325</v>
+        <v>528</v>
       </c>
       <c r="B293" s="4" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C293" s="5">
-        <v>45021</v>
+        <v>38038</v>
       </c>
       <c r="D293" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E293" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F293" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G293" s="5" t="s">
-        <v>37</v>
+        <v>530</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="3" t="s">
-        <v>529</v>
+        <v>325</v>
       </c>
       <c r="B294" s="4" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C294" s="5">
-        <v>45024</v>
+        <v>45021</v>
       </c>
       <c r="D294" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E294" s="5">
         <v>40</v>
       </c>
       <c r="F294" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G294" s="5" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="3" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B295" s="4" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C295" s="5">
         <v>45024</v>
       </c>
       <c r="D295" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E295" s="5">
         <v>40</v>
       </c>
       <c r="F295" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G295" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="3" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B296" s="4" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C296" s="5">
-        <v>45050</v>
+        <v>45024</v>
       </c>
       <c r="D296" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E296" s="5">
         <v>40</v>
       </c>
       <c r="F296" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G296" s="5" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="3" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B297" s="4" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C297" s="5">
-        <v>45054</v>
+        <v>45050</v>
       </c>
       <c r="D297" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E297" s="5">
         <v>40</v>
       </c>
       <c r="F297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G297" s="5" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="3" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="B298" s="4" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C298" s="5">
-        <v>45133</v>
+        <v>45054</v>
       </c>
       <c r="D298" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E298" s="5">
         <v>40</v>
       </c>
       <c r="F298" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G298" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="3" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B299" s="4" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C299" s="5">
         <v>45133</v>
       </c>
       <c r="D299" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E299" s="5">
         <v>40</v>
       </c>
       <c r="F299" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G299" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="3" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B300" s="4" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C300" s="5">
-        <v>45149</v>
+        <v>45133</v>
       </c>
       <c r="D300" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E300" s="5">
         <v>40</v>
       </c>
       <c r="F300" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G300" s="5" t="s">
-        <v>376</v>
+        <v>26</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="3" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="B301" s="4" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C301" s="5">
-        <v>45150</v>
+        <v>45149</v>
       </c>
       <c r="D301" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E301" s="5">
         <v>40</v>
       </c>
       <c r="F301" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G301" s="5" t="s">
-        <v>37</v>
+        <v>376</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="3" t="s">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="B302" s="4" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C302" s="5">
-        <v>45177</v>
+        <v>45150</v>
       </c>
       <c r="D302" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E302" s="5">
         <v>40</v>
       </c>
       <c r="F302" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G302" s="5" t="s">
-        <v>192</v>
+        <v>37</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="3" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="B303" s="4" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C303" s="5">
-        <v>46004</v>
+        <v>45177</v>
       </c>
       <c r="D303" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E303" s="5">
         <v>40</v>
       </c>
       <c r="F303" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G303" s="5" t="s">
-        <v>24</v>
+        <v>192</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="3" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B304" s="4" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C304" s="5">
-        <v>46019</v>
+        <v>46004</v>
       </c>
       <c r="D304" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E304" s="5">
         <v>40</v>
       </c>
       <c r="F304" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G304" s="5" t="s">
-        <v>544</v>
+        <v>24</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="3" t="s">
         <v>545</v>
       </c>
       <c r="B305" s="4" t="s">
         <v>546</v>
       </c>
       <c r="C305" s="5">
-        <v>46021</v>
+        <v>46019</v>
       </c>
       <c r="D305" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E305" s="5">
         <v>40</v>
       </c>
       <c r="F305" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G305" s="5" t="s">
-        <v>37</v>
+        <v>547</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="3" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B306" s="4" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C306" s="5">
-        <v>46044</v>
+        <v>46021</v>
       </c>
       <c r="D306" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E306" s="5">
         <v>40</v>
       </c>
       <c r="F306" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G306" s="5" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="3" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B307" s="4" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C307" s="5">
-        <v>46070</v>
+        <v>46044</v>
       </c>
       <c r="D307" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E307" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F307" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G307" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="3" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B308" s="4" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C308" s="5">
         <v>46070</v>
       </c>
       <c r="D308" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E308" s="5">
         <v>20</v>
       </c>
       <c r="F308" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G308" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="3" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B309" s="4" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C309" s="5">
         <v>46070</v>
       </c>
       <c r="D309" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E309" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F309" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G309" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="3" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B310" s="4" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C310" s="5">
         <v>46070</v>
       </c>
       <c r="D310" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E310" s="5">
         <v>40</v>
       </c>
       <c r="F310" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G310" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="3" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="B311" s="4" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C311" s="5">
-        <v>46073</v>
+        <v>46070</v>
       </c>
       <c r="D311" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E311" s="5">
         <v>40</v>
       </c>
       <c r="F311" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G311" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="3" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="B312" s="4" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C312" s="5">
-        <v>46111</v>
+        <v>46073</v>
       </c>
       <c r="D312" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E312" s="5">
         <v>40</v>
       </c>
       <c r="F312" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G312" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="3" t="s">
-        <v>14</v>
+        <v>555</v>
       </c>
       <c r="B313" s="4" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C313" s="5">
-        <v>46147</v>
+        <v>46111</v>
       </c>
       <c r="D313" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E313" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F313" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G313" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B314" s="4" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C314" s="5">
         <v>46147</v>
       </c>
       <c r="D314" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E314" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F314" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G314" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="3" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="B315" s="4" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C315" s="5">
-        <v>46172</v>
+        <v>46147</v>
       </c>
       <c r="D315" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E315" s="5">
         <v>40</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G315" s="5" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="3" t="s">
-        <v>556</v>
+        <v>27</v>
       </c>
       <c r="B316" s="4" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C316" s="5">
-        <v>46213</v>
+        <v>46172</v>
       </c>
       <c r="D316" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E316" s="5">
         <v>40</v>
       </c>
       <c r="F316" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G316" s="5" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B317" s="4" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C317" s="5">
         <v>46213</v>
       </c>
       <c r="D317" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E317" s="5">
         <v>40</v>
       </c>
       <c r="F317" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G317" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="3" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B318" s="4" t="s">
         <v>560</v>
       </c>
       <c r="C318" s="5">
-        <v>46220</v>
+        <v>46213</v>
       </c>
       <c r="D318" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E318" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F318" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G318" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="3" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B319" s="4" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C319" s="5">
-        <v>46228</v>
+        <v>46220</v>
       </c>
       <c r="D319" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E319" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F319" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G319" s="5" t="s">
-        <v>563</v>
+        <v>24</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="3" t="s">
-        <v>545</v>
+        <v>564</v>
       </c>
       <c r="B320" s="4" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C320" s="5">
-        <v>46230</v>
+        <v>46228</v>
       </c>
       <c r="D320" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E320" s="5">
         <v>40</v>
       </c>
       <c r="F320" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G320" s="5" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="3" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="B321" s="4" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C321" s="5">
-        <v>46235</v>
+        <v>46230</v>
       </c>
       <c r="D321" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E321" s="5">
         <v>40</v>
       </c>
       <c r="F321" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G321" s="5" t="s">
-        <v>195</v>
+        <v>568</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="3" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B322" s="4" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C322" s="5">
-        <v>46244</v>
+        <v>46235</v>
       </c>
       <c r="D322" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E322" s="5">
         <v>40</v>
       </c>
       <c r="F322" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G322" s="5" t="s">
-        <v>228</v>
+        <v>195</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="3" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B323" s="4" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C323" s="5">
-        <v>46246</v>
+        <v>46244</v>
       </c>
       <c r="D323" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E323" s="5">
         <v>40</v>
       </c>
       <c r="F323" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G323" s="5" t="s">
-        <v>37</v>
+        <v>228</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="3" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B324" s="4" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C324" s="5">
-        <v>46250</v>
+        <v>46246</v>
       </c>
       <c r="D324" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E324" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F324" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G324" s="5" t="s">
-        <v>120</v>
+        <v>37</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="3" t="s">
-        <v>570</v>
+        <v>545</v>
       </c>
       <c r="B325" s="4" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C325" s="5">
         <v>46250</v>
       </c>
       <c r="D325" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E325" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F325" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G325" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="3" t="s">
-        <v>54</v>
+        <v>573</v>
       </c>
       <c r="B326" s="4" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C326" s="5">
-        <v>47005</v>
+        <v>46250</v>
       </c>
       <c r="D326" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E326" s="5">
         <v>40</v>
       </c>
       <c r="F326" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G326" s="5" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B327" s="4" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C327" s="5">
-        <v>47043</v>
+        <v>47005</v>
       </c>
       <c r="D327" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E327" s="5">
         <v>40</v>
       </c>
       <c r="F327" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G327" s="5" t="s">
-        <v>574</v>
+        <v>466</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B328" s="4" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C328" s="5">
         <v>47043</v>
       </c>
       <c r="D328" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E328" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F328" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G328" s="5" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B329" s="4" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C329" s="5">
         <v>47043</v>
       </c>
       <c r="D329" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E329" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F329" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G329" s="5" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B330" s="4" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C330" s="5">
         <v>47043</v>
       </c>
       <c r="D330" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E330" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F330" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G330" s="5" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B331" s="4" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C331" s="5">
-        <v>47070</v>
+        <v>47043</v>
       </c>
       <c r="D331" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E331" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F331" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G331" s="5" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B332" s="4" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C332" s="5">
-        <v>47073</v>
+        <v>47070</v>
       </c>
       <c r="D332" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E332" s="5">
         <v>40</v>
       </c>
       <c r="F332" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G332" s="5" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B333" s="4" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C333" s="5">
-        <v>47098</v>
+        <v>47073</v>
       </c>
       <c r="D333" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E333" s="5">
         <v>40</v>
       </c>
       <c r="F333" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G333" s="5" t="s">
-        <v>429</v>
+        <v>580</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B334" s="4" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C334" s="5">
-        <v>47109</v>
+        <v>47098</v>
       </c>
       <c r="D334" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E334" s="5">
         <v>40</v>
       </c>
       <c r="F334" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G334" s="5" t="s">
-        <v>581</v>
+        <v>429</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B335" s="4" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C335" s="5">
-        <v>47113</v>
+        <v>47109</v>
       </c>
       <c r="D335" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E335" s="5">
         <v>40</v>
       </c>
       <c r="F335" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G335" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B336" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C336" s="5">
-        <v>47124</v>
+        <v>47113</v>
       </c>
       <c r="D336" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E336" s="5">
         <v>40</v>
       </c>
       <c r="F336" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G336" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="3" t="s">
-        <v>586</v>
+        <v>54</v>
       </c>
       <c r="B337" s="4" t="s">
         <v>587</v>
       </c>
       <c r="C337" s="5">
-        <v>47144</v>
+        <v>47124</v>
       </c>
       <c r="D337" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E337" s="5">
         <v>40</v>
       </c>
       <c r="F337" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G337" s="5" t="s">
-        <v>369</v>
+        <v>588</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="3" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B338" s="4" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C338" s="5">
-        <v>47176</v>
+        <v>47144</v>
       </c>
       <c r="D338" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E338" s="5">
         <v>40</v>
       </c>
       <c r="F338" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G338" s="5" t="s">
-        <v>581</v>
+        <v>369</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="3" t="s">
-        <v>54</v>
+        <v>591</v>
       </c>
       <c r="B339" s="4" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C339" s="5">
-        <v>47214</v>
+        <v>47176</v>
       </c>
       <c r="D339" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E339" s="5">
         <v>40</v>
       </c>
       <c r="F339" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G339" s="5" t="s">
-        <v>420</v>
+        <v>584</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B340" s="4" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C340" s="5">
-        <v>47230</v>
+        <v>47214</v>
       </c>
       <c r="D340" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E340" s="5">
         <v>40</v>
       </c>
       <c r="F340" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G340" s="5" t="s">
-        <v>592</v>
+        <v>420</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="3" t="s">
-        <v>593</v>
+        <v>54</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>594</v>
       </c>
-      <c r="C341" s="5" t="s">
+      <c r="C341" s="5">
+        <v>47230</v>
+      </c>
+      <c r="D341" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E341" s="5">
+        <v>40</v>
+      </c>
+      <c r="F341" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G341" s="5" t="s">
         <v>595</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="3" t="s">
-        <v>54</v>
+        <v>596</v>
       </c>
       <c r="B342" s="4" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C342" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D342" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E342" s="5">
         <v>40</v>
       </c>
       <c r="F342" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G342" s="5" t="s">
-        <v>598</v>
+        <v>37</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>599</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>600</v>
       </c>
       <c r="D343" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E343" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F343" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G343" s="5" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B344" s="4" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="D344" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E344" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F344" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G344" s="5" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B345" s="4" t="s">
         <v>602</v>
       </c>
-      <c r="B345" s="4" t="s">
+      <c r="C345" s="5" t="s">
         <v>603</v>
       </c>
-      <c r="C345" s="5" t="s">
+      <c r="D345" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E345" s="5">
+        <v>40</v>
+      </c>
+      <c r="F345" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G345" s="5" t="s">
         <v>604</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="3" t="s">
         <v>605</v>
       </c>
       <c r="B346" s="4" t="s">
         <v>606</v>
       </c>
       <c r="C346" s="5" t="s">
         <v>607</v>
       </c>
       <c r="D346" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E346" s="5">
         <v>40</v>
       </c>
       <c r="F346" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G346" s="5" t="s">
-        <v>608</v>
+        <v>24</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="3" t="s">
-        <v>54</v>
+        <v>608</v>
       </c>
       <c r="B347" s="4" t="s">
         <v>609</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>610</v>
       </c>
       <c r="D347" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E347" s="5">
         <v>40</v>
       </c>
       <c r="F347" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G347" s="5" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B348" s="4" t="s">
         <v>612</v>
       </c>
-      <c r="B348" s="4" t="s">
+      <c r="C348" s="5" t="s">
         <v>613</v>
       </c>
-      <c r="C348" s="5" t="s">
+      <c r="D348" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E348" s="5">
+        <v>40</v>
+      </c>
+      <c r="F348" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G348" s="5" t="s">
         <v>614</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="3" t="s">
-        <v>54</v>
+        <v>615</v>
       </c>
       <c r="B349" s="4" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D349" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E349" s="5">
         <v>40</v>
       </c>
       <c r="F349" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G349" s="5" t="s">
-        <v>617</v>
+        <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B350" s="4" t="s">
         <v>618</v>
       </c>
       <c r="C350" s="5" t="s">
-        <v>600</v>
+        <v>619</v>
       </c>
       <c r="D350" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E350" s="5">
         <v>40</v>
       </c>
       <c r="F350" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G350" s="5" t="s">
-        <v>601</v>
+        <v>620</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B351" s="4" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="D351" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E351" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F351" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G351" s="5" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="3" t="s">
-        <v>619</v>
+        <v>54</v>
       </c>
       <c r="B352" s="4" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="D352" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E352" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F352" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G352" s="5" t="s">
-        <v>138</v>
+        <v>604</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="3" t="s">
-        <v>54</v>
+        <v>622</v>
       </c>
       <c r="B353" s="4" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>50001</v>
+        <v>623</v>
+      </c>
+      <c r="C353" s="5" t="s">
+        <v>603</v>
       </c>
       <c r="D353" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E353" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F353" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G353" s="5" t="s">
-        <v>622</v>
+        <v>138</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B354" s="4" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C354" s="5">
-        <v>50122</v>
+        <v>50001</v>
       </c>
       <c r="D354" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E354" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F354" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G354" s="5" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B355" s="4" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C355" s="5">
-        <v>50190</v>
+        <v>50122</v>
       </c>
       <c r="D355" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E355" s="5">
         <v>40</v>
       </c>
       <c r="F355" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G355" s="5" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B356" s="4" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C356" s="5">
-        <v>50264</v>
+        <v>50190</v>
       </c>
       <c r="D356" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E356" s="5">
         <v>40</v>
       </c>
       <c r="F356" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G356" s="5" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="3" t="s">
-        <v>629</v>
+        <v>54</v>
       </c>
       <c r="B357" s="4" t="s">
         <v>630</v>
       </c>
       <c r="C357" s="5">
-        <v>50297</v>
+        <v>50264</v>
       </c>
       <c r="D357" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E357" s="5">
         <v>40</v>
       </c>
       <c r="F357" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G357" s="5" t="s">
-        <v>26</v>
+        <v>631</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="3" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="B358" s="4" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="C358" s="5">
         <v>50297</v>
       </c>
       <c r="D358" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E358" s="5">
         <v>40</v>
       </c>
       <c r="F358" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G358" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="3" t="s">
-        <v>54</v>
+        <v>632</v>
       </c>
       <c r="B359" s="4" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C359" s="5">
-        <v>49018</v>
+        <v>50297</v>
       </c>
       <c r="D359" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E359" s="5">
         <v>40</v>
       </c>
       <c r="F359" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G359" s="5" t="s">
-        <v>632</v>
+        <v>26</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B360" s="4" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C360" s="5">
-        <v>49065</v>
+        <v>49018</v>
       </c>
       <c r="D360" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E360" s="5">
         <v>40</v>
       </c>
       <c r="F360" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G360" s="5" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="3" t="s">
-        <v>635</v>
+        <v>54</v>
       </c>
       <c r="B361" s="4" t="s">
         <v>636</v>
       </c>
       <c r="C361" s="5">
-        <v>49103</v>
+        <v>49065</v>
       </c>
       <c r="D361" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E361" s="5">
         <v>40</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="3" t="s">
-        <v>54</v>
+        <v>638</v>
       </c>
       <c r="B362" s="4" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C362" s="5">
-        <v>49120</v>
+        <v>49103</v>
       </c>
       <c r="D362" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E362" s="5">
         <v>40</v>
       </c>
       <c r="F362" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G362" s="5" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B363" s="4" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C363" s="5">
-        <v>49145</v>
+        <v>49120</v>
       </c>
       <c r="D363" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E363" s="5">
         <v>40</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G363" s="5" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B364" s="4" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C364" s="5">
-        <v>49255</v>
+        <v>49145</v>
       </c>
       <c r="D364" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E364" s="5">
         <v>40</v>
       </c>
       <c r="F364" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G364" s="5" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B365" s="4" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C365" s="5">
         <v>49255</v>
       </c>
       <c r="D365" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E365" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F365" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G365" s="5" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B366" s="4" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C366" s="5">
-        <v>49263</v>
+        <v>49255</v>
       </c>
       <c r="D366" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E366" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F366" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G366" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B367" s="4" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C367" s="5">
+        <v>49263</v>
+      </c>
+      <c r="D367" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E367" s="5">
+        <v>40</v>
+      </c>
+      <c r="F367" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G367" s="5" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7">
+      <c r="A368" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B368" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="C368" s="5">
         <v>49168</v>
       </c>
-      <c r="D367" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G368" s="1"/>
+      <c r="D368" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E368" s="5">
+        <v>40</v>
+      </c>
+      <c r="F368" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G368" s="5" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7">
+      <c r="A369" s="2"/>
+      <c r="C369" s="1"/>
+      <c r="E369" s="1"/>
+      <c r="F369" s="1"/>
+      <c r="G369" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">