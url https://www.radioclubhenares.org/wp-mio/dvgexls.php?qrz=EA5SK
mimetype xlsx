--- v3 (2026-04-03)
+++ v4 (2026-04-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="649">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5SK</t>
   </si>
   <si>
     <t>292 Referencias DVGE - 363 QSO encontrados - 277 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2010 (03-04-2026 16:16)</t>
+    <t>Ranking #2010 (03-04-2026 20:00)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EE5GEB/P</t>
   </si>