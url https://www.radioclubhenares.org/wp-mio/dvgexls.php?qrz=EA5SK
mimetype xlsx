--- v4 (2026-04-03)
+++ v5 (2026-05-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="649">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5SK</t>
   </si>
   <si>
     <t>292 Referencias DVGE - 363 QSO encontrados - 277 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2010 (03-04-2026 20:00)</t>
+    <t>Ranking #2010 (18-05-2026 21:19)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EE5GEB/P</t>
   </si>