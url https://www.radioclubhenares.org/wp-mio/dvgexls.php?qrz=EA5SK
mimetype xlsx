--- v5 (2026-05-18)
+++ v6 (2026-07-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="649">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5SK</t>
   </si>
   <si>
     <t>292 Referencias DVGE - 363 QSO encontrados - 277 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2010 (18-05-2026 21:19)</t>
+    <t>Ranking #2010 (04-07-2026 19:53)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EE5GEB/P</t>
   </si>