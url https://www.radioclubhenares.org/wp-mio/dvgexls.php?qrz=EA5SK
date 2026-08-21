--- v6 (2026-07-04)
+++ v7 (2026-08-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="649">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5SK</t>
   </si>
   <si>
     <t>292 Referencias DVGE - 363 QSO encontrados - 277 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2010 (04-07-2026 19:53)</t>
+    <t>Ranking #2010 (21-08-2026 18:28)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EE5GEB/P</t>
   </si>