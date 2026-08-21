--- v7 (2026-08-21)
+++ v8 (2026-08-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="649">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA5SK</t>
   </si>
   <si>
     <t>292 Referencias DVGE - 363 QSO encontrados - 277 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2010 (21-08-2026 18:28)</t>
+    <t>Ranking #2010 (21-08-2026 18:55)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EE5GEB/P</t>
   </si>