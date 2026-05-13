--- v3 (2026-03-28)
+++ v4 (2026-05-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA6AOJ</t>
   </si>
   <si>
     <t>162 Referencias DVGE - 294 QSO encontrados - 121 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2829 (28-03-2026 13:44)</t>
+    <t>Ranking #2829 (13-05-2026 16:27)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5IKT</t>
   </si>