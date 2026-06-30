--- v4 (2026-05-13)
+++ v5 (2026-06-30)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA6AOJ</t>
   </si>
   <si>
-    <t>162 Referencias DVGE - 294 QSO encontrados - 121 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #2829 (13-05-2026 16:27)</t>
+    <t>162 Referencias DVGE - 295 QSO encontrados - 121 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #2829 (30-06-2026 02:55)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5IKT</t>
   </si>
@@ -1239,50 +1239,53 @@
     <t>VGTE-030</t>
   </si>
   <si>
     <t>EB2CZF</t>
   </si>
   <si>
     <t>VGTE-047</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>VGTE-076</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>EA5DF</t>
   </si>
   <si>
     <t>VGTE-137</t>
   </si>
   <si>
     <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
   </si>
   <si>
     <t>VGTE-186</t>
   </si>
   <si>
     <t>06/01/2022</t>
   </si>
   <si>
     <t>VGTE-222</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>EB5CS/2</t>
   </si>
   <si>
     <t>VGTE-230</t>
   </si>
   <si>
     <t>17/08/2021</t>
   </si>
   <si>
     <t>VGTE-235</t>
   </si>
@@ -1825,51 +1828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G300"/>
+  <dimension ref="A1:G301"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -8193,514 +8196,537 @@
     <row r="279" spans="1:7">
       <c r="A279" s="3" t="s">
         <v>406</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>407</v>
       </c>
       <c r="C279" s="5">
         <v>44127</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E279" s="5">
         <v>40</v>
       </c>
       <c r="F279" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G279" s="5" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="3" t="s">
-        <v>124</v>
+        <v>406</v>
       </c>
       <c r="B280" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C280" s="5">
+        <v>44127</v>
+      </c>
+      <c r="D280" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E280" s="5">
+        <v>40</v>
+      </c>
+      <c r="F280" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G280" s="5" t="s">
         <v>409</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="3" t="s">
-        <v>398</v>
+        <v>124</v>
       </c>
       <c r="B281" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="C281" s="5">
+        <v>44169</v>
+      </c>
+      <c r="D281" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E281" s="5">
+        <v>40</v>
+      </c>
+      <c r="F281" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G281" s="5" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B282" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="C282" s="5">
+        <v>44200</v>
+      </c>
+      <c r="D282" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E282" s="5">
+        <v>40</v>
+      </c>
+      <c r="F282" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G282" s="5" t="s">
         <v>413</v>
-      </c>
-[...16 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="3" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B283" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C283" s="5">
+        <v>44210</v>
+      </c>
+      <c r="D283" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E283" s="5">
+        <v>40</v>
+      </c>
+      <c r="F283" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G283" s="5" t="s">
         <v>416</v>
-      </c>
-[...13 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="3" t="s">
-        <v>124</v>
+        <v>414</v>
       </c>
       <c r="B284" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="C284" s="5">
+        <v>44216</v>
+      </c>
+      <c r="D284" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E284" s="5">
+        <v>40</v>
+      </c>
+      <c r="F284" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G284" s="5" t="s">
         <v>418</v>
-      </c>
-[...13 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="3" t="s">
-        <v>398</v>
+        <v>124</v>
       </c>
       <c r="B285" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="C285" s="5">
+        <v>44234</v>
+      </c>
+      <c r="D285" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E285" s="5">
+        <v>40</v>
+      </c>
+      <c r="F285" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G285" s="5" t="s">
         <v>420</v>
-      </c>
-[...13 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="3" t="s">
-        <v>370</v>
+        <v>398</v>
       </c>
       <c r="B286" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="C286" s="5">
+        <v>44236</v>
+      </c>
+      <c r="D286" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E286" s="5">
+        <v>40</v>
+      </c>
+      <c r="F286" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G286" s="5" t="s">
         <v>422</v>
-      </c>
-[...13 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="B287" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="C287" s="5">
+        <v>45041</v>
+      </c>
+      <c r="D287" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E287" s="5">
+        <v>40</v>
+      </c>
+      <c r="F287" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G287" s="5" t="s">
         <v>424</v>
-      </c>
-[...16 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B288" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="C288" s="5">
+        <v>46006</v>
+      </c>
+      <c r="D288" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E288" s="5">
+        <v>40</v>
+      </c>
+      <c r="F288" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G288" s="5" t="s">
         <v>427</v>
-      </c>
-[...16 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="3" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B289" s="4" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="C289" s="5">
         <v>46038</v>
       </c>
       <c r="D289" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E289" s="5">
         <v>40</v>
       </c>
       <c r="F289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G289" s="5" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="3" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B290" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="C290" s="5">
+        <v>46038</v>
+      </c>
+      <c r="D290" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E290" s="5">
+        <v>40</v>
+      </c>
+      <c r="F290" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G290" s="5" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B291" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="C291" s="5">
+        <v>46041</v>
+      </c>
+      <c r="D291" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E291" s="5">
+        <v>40</v>
+      </c>
+      <c r="F291" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G291" s="5" t="s">
         <v>434</v>
-      </c>
-[...16 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="3" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="B292" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="C292" s="5">
+        <v>46111</v>
+      </c>
+      <c r="D292" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E292" s="5">
+        <v>40</v>
+      </c>
+      <c r="F292" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G292" s="5" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="3" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>438</v>
       </c>
       <c r="C293" s="5">
-        <v>46147</v>
+        <v>46099</v>
       </c>
       <c r="D293" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E293" s="5">
         <v>40</v>
       </c>
       <c r="F293" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G293" s="5" t="s">
-        <v>439</v>
+        <v>298</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="3" t="s">
-        <v>77</v>
+        <v>428</v>
       </c>
       <c r="B294" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="C294" s="5">
+        <v>46147</v>
+      </c>
+      <c r="D294" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E294" s="5">
+        <v>40</v>
+      </c>
+      <c r="F294" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G294" s="5" t="s">
         <v>440</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B295" s="4" t="s">
         <v>441</v>
       </c>
-      <c r="B295" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C295" s="5">
-        <v>50023</v>
+        <v>47034</v>
       </c>
       <c r="D295" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E295" s="5">
         <v>40</v>
       </c>
       <c r="F295" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G295" s="5" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B296" s="4" t="s">
         <v>443</v>
       </c>
-      <c r="B296" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C296" s="5">
-        <v>49056</v>
+        <v>50023</v>
       </c>
       <c r="D296" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E296" s="5">
         <v>40</v>
       </c>
       <c r="F296" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G296" s="5" t="s">
-        <v>347</v>
+        <v>169</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="B297" s="4" t="s">
         <v>445</v>
       </c>
-      <c r="B297" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C297" s="5">
-        <v>49179</v>
+        <v>49056</v>
       </c>
       <c r="D297" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E297" s="5">
         <v>40</v>
       </c>
       <c r="F297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G297" s="5" t="s">
-        <v>447</v>
+        <v>347</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="3" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B298" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="C298" s="5">
+        <v>49179</v>
+      </c>
+      <c r="D298" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E298" s="5">
+        <v>40</v>
+      </c>
+      <c r="F298" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G298" s="5" t="s">
         <v>448</v>
-      </c>
-[...13 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="C299" s="5">
+        <v>49203</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E299" s="5">
+        <v>40</v>
+      </c>
+      <c r="F299" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G299" s="5" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="B299" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C299" s="5">
+      <c r="B300" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="C300" s="5">
         <v>49234</v>
       </c>
-      <c r="D299" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G300" s="1"/>
+      <c r="D300" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E300" s="5">
+        <v>40</v>
+      </c>
+      <c r="F300" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G300" s="5" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301" s="2"/>
+      <c r="C301" s="1"/>
+      <c r="E301" s="1"/>
+      <c r="F301" s="1"/>
+      <c r="G301" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">