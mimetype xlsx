--- v5 (2026-06-30)
+++ v6 (2026-08-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA6AOJ</t>
   </si>
   <si>
     <t>162 Referencias DVGE - 295 QSO encontrados - 121 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2829 (30-06-2026 02:55)</t>
+    <t>Ranking #2829 (15-08-2026 10:05)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5IKT</t>
   </si>