--- v7 (2026-08-15)
+++ v8 (2026-10-04)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1777">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1779">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA6SX</t>
   </si>
   <si>
-    <t>827 Referencias DVGE - 1.248 QSO encontrados - 713 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #1202 (15-08-2026 11:16)</t>
+    <t>828 Referencias DVGE - 1.250 QSO encontrados - 714 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #1202 (04-10-2026 10:51)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5HOP</t>
   </si>
@@ -4416,50 +4416,56 @@
     <t>27/10/2022</t>
   </si>
   <si>
     <t>VGT-041</t>
   </si>
   <si>
     <t>VGT-057</t>
   </si>
   <si>
     <t>25/09/2022</t>
   </si>
   <si>
     <t>EA7JF</t>
   </si>
   <si>
     <t>VGT-078</t>
   </si>
   <si>
     <t>VGT-083</t>
   </si>
   <si>
     <t>VGT-100</t>
   </si>
   <si>
     <t>VGT-107</t>
+  </si>
+  <si>
+    <t>VGT-121</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
   </si>
   <si>
     <t>VGT-138</t>
   </si>
   <si>
     <t>15/04/2022</t>
   </si>
   <si>
     <t>VGTE-003</t>
   </si>
   <si>
     <t>VGTE-004</t>
   </si>
   <si>
     <t>VGTE-006</t>
   </si>
   <si>
     <t>EB5CS/2</t>
   </si>
   <si>
     <t>VGTE-010</t>
   </si>
   <si>
     <t>VGTE-025</t>
   </si>
@@ -5800,51 +5806,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1254"/>
+  <dimension ref="A1:G1256"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -28015,2702 +28021,2702 @@
     <row r="968" spans="1:7">
       <c r="A968" s="3" t="s">
         <v>1463</v>
       </c>
       <c r="B968" s="4" t="s">
         <v>1467</v>
       </c>
       <c r="C968" s="5">
         <v>43150</v>
       </c>
       <c r="D968" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E968" s="5">
         <v>40</v>
       </c>
       <c r="F968" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G968" s="5" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="A969" s="3" t="s">
-        <v>271</v>
+        <v>1455</v>
       </c>
       <c r="B969" s="4" t="s">
         <v>1468</v>
       </c>
       <c r="C969" s="5">
-        <v>43143</v>
+        <v>43156</v>
       </c>
       <c r="D969" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E969" s="5">
         <v>40</v>
       </c>
       <c r="F969" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G969" s="5" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="A970" s="3" t="s">
-        <v>271</v>
+        <v>1455</v>
       </c>
       <c r="B970" s="4" t="s">
         <v>1468</v>
       </c>
       <c r="C970" s="5">
-        <v>43143</v>
+        <v>43156</v>
       </c>
       <c r="D970" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E970" s="5">
         <v>40</v>
       </c>
       <c r="F970" s="5" t="s">
-        <v>354</v>
+        <v>152</v>
       </c>
       <c r="G970" s="5" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="A971" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B971" s="4" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="C971" s="5">
         <v>43143</v>
       </c>
       <c r="D971" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E971" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F971" s="5" t="s">
-        <v>354</v>
+        <v>15</v>
       </c>
       <c r="G971" s="5" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="A972" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B972" s="4" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="C972" s="5">
         <v>43143</v>
       </c>
       <c r="D972" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E972" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F972" s="5" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="G972" s="5" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="A973" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B973" s="4" t="s">
         <v>1470</v>
       </c>
       <c r="C973" s="5">
-        <v>44005</v>
+        <v>43143</v>
       </c>
       <c r="D973" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E973" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F973" s="5" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="G973" s="5" t="s">
-        <v>974</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="A974" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B974" s="4" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C974" s="5">
+        <v>43143</v>
+      </c>
+      <c r="D974" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E974" s="5">
+        <v>60</v>
+      </c>
+      <c r="F974" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G974" s="5" t="s">
         <v>1471</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="A975" s="3" t="s">
-        <v>392</v>
+        <v>271</v>
       </c>
       <c r="B975" s="4" t="s">
         <v>1472</v>
       </c>
       <c r="C975" s="5">
-        <v>44008</v>
+        <v>44005</v>
       </c>
       <c r="D975" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E975" s="5">
         <v>40</v>
       </c>
       <c r="F975" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G975" s="5" t="s">
-        <v>1270</v>
+        <v>974</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="A976" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B976" s="4" t="s">
         <v>1473</v>
       </c>
-      <c r="B976" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C976" s="5">
-        <v>44009</v>
+        <v>44007</v>
       </c>
       <c r="D976" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E976" s="5">
         <v>40</v>
       </c>
       <c r="F976" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G976" s="5" t="s">
-        <v>198</v>
+        <v>303</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="A977" s="3" t="s">
-        <v>1473</v>
+        <v>392</v>
       </c>
       <c r="B977" s="4" t="s">
         <v>1474</v>
       </c>
       <c r="C977" s="5">
-        <v>44009</v>
+        <v>44008</v>
       </c>
       <c r="D977" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E977" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F977" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G977" s="5" t="s">
-        <v>198</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="A978" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B978" s="4" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="C978" s="5">
         <v>44009</v>
       </c>
       <c r="D978" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E978" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F978" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G978" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="A979" s="3" t="s">
-        <v>392</v>
+        <v>1475</v>
       </c>
       <c r="B979" s="4" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="C979" s="5">
-        <v>44017</v>
+        <v>44009</v>
       </c>
       <c r="D979" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E979" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F979" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G979" s="5" t="s">
-        <v>736</v>
+        <v>198</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="A980" s="3" t="s">
-        <v>392</v>
+        <v>1475</v>
       </c>
       <c r="B980" s="4" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="C980" s="5">
-        <v>44017</v>
+        <v>44009</v>
       </c>
       <c r="D980" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E980" s="5">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F980" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G980" s="5" t="s">
-        <v>736</v>
+        <v>198</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="A981" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B981" s="4" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="C981" s="5">
         <v>44017</v>
       </c>
       <c r="D981" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E981" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F981" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G981" s="5" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="A982" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B982" s="4" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="C982" s="5">
-        <v>44025</v>
+        <v>44017</v>
       </c>
       <c r="D982" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E982" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F982" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G982" s="5" t="s">
-        <v>41</v>
+        <v>736</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="A983" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B983" s="4" t="s">
         <v>1477</v>
       </c>
       <c r="C983" s="5">
-        <v>44031</v>
+        <v>44017</v>
       </c>
       <c r="D983" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E983" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F983" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G983" s="5" t="s">
-        <v>1478</v>
+        <v>736</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="A984" s="3" t="s">
-        <v>493</v>
+        <v>392</v>
       </c>
       <c r="B984" s="4" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
       <c r="C984" s="5">
-        <v>44041</v>
+        <v>44025</v>
       </c>
       <c r="D984" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E984" s="5">
         <v>40</v>
       </c>
       <c r="F984" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G984" s="5" t="s">
-        <v>1480</v>
+        <v>41</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="A985" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B985" s="4" t="s">
-        <v>1481</v>
+        <v>1479</v>
       </c>
       <c r="C985" s="5">
-        <v>44042</v>
+        <v>44031</v>
       </c>
       <c r="D985" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E985" s="5">
         <v>40</v>
       </c>
       <c r="F985" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G985" s="5" t="s">
-        <v>1482</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="A986" s="3" t="s">
-        <v>392</v>
+        <v>493</v>
       </c>
       <c r="B986" s="4" t="s">
         <v>1481</v>
       </c>
       <c r="C986" s="5">
-        <v>44042</v>
+        <v>44041</v>
       </c>
       <c r="D986" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E986" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F986" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G986" s="5" t="s">
         <v>1482</v>
       </c>
     </row>
     <row r="987" spans="1:7">
       <c r="A987" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B987" s="4" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="C987" s="5">
         <v>44042</v>
       </c>
       <c r="D987" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E987" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F987" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G987" s="5" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="988" spans="1:7">
       <c r="A988" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B988" s="4" t="s">
         <v>1483</v>
       </c>
       <c r="C988" s="5">
-        <v>44043</v>
+        <v>44042</v>
       </c>
       <c r="D988" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E988" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F988" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G988" s="5" t="s">
-        <v>939</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="A989" s="3" t="s">
-        <v>1473</v>
+        <v>392</v>
       </c>
       <c r="B989" s="4" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C989" s="5">
+        <v>44042</v>
+      </c>
+      <c r="D989" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E989" s="5">
+        <v>80</v>
+      </c>
+      <c r="F989" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G989" s="5" t="s">
         <v>1484</v>
-      </c>
-[...13 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="A990" s="3" t="s">
-        <v>1473</v>
+        <v>392</v>
       </c>
       <c r="B990" s="4" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C990" s="5">
-        <v>44053</v>
+        <v>44043</v>
       </c>
       <c r="D990" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E990" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F990" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G990" s="5" t="s">
-        <v>310</v>
+        <v>939</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="A991" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B991" s="4" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="C991" s="5">
         <v>44053</v>
       </c>
       <c r="D991" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E991" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F991" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G991" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="992" spans="1:7">
       <c r="A992" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B992" s="4" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="C992" s="5">
         <v>44053</v>
       </c>
       <c r="D992" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E992" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F992" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G992" s="5" t="s">
-        <v>1486</v>
+        <v>310</v>
       </c>
     </row>
     <row r="993" spans="1:7">
       <c r="A993" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B993" s="4" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="C993" s="5">
         <v>44053</v>
       </c>
       <c r="D993" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E993" s="5">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F993" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G993" s="5" t="s">
-        <v>1486</v>
+        <v>310</v>
       </c>
     </row>
     <row r="994" spans="1:7">
       <c r="A994" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B994" s="4" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="C994" s="5">
         <v>44053</v>
       </c>
       <c r="D994" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E994" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F994" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G994" s="5" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="995" spans="1:7">
       <c r="A995" s="3" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B995" s="4" t="s">
         <v>1487</v>
       </c>
-      <c r="B995" s="4" t="s">
+      <c r="C995" s="5">
+        <v>44053</v>
+      </c>
+      <c r="D995" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E995" s="5">
+        <v>60</v>
+      </c>
+      <c r="F995" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G995" s="5" t="s">
         <v>1488</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="996" spans="1:7">
       <c r="A996" s="3" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B996" s="4" t="s">
         <v>1487</v>
       </c>
-      <c r="B996" s="4" t="s">
+      <c r="C996" s="5">
+        <v>44053</v>
+      </c>
+      <c r="D996" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E996" s="5">
+        <v>80</v>
+      </c>
+      <c r="F996" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G996" s="5" t="s">
         <v>1488</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="997" spans="1:7">
       <c r="A997" s="3" t="s">
-        <v>392</v>
+        <v>1489</v>
       </c>
       <c r="B997" s="4" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C997" s="5">
-        <v>44063</v>
+        <v>44055</v>
       </c>
       <c r="D997" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E997" s="5">
         <v>40</v>
       </c>
       <c r="F997" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G997" s="5" t="s">
-        <v>1060</v>
+        <v>402</v>
       </c>
     </row>
     <row r="998" spans="1:7">
       <c r="A998" s="3" t="s">
-        <v>271</v>
+        <v>1489</v>
       </c>
       <c r="B998" s="4" t="s">
         <v>1490</v>
       </c>
       <c r="C998" s="5">
-        <v>44065</v>
+        <v>44055</v>
       </c>
       <c r="D998" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E998" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F998" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G998" s="5" t="s">
-        <v>1491</v>
+        <v>402</v>
       </c>
     </row>
     <row r="999" spans="1:7">
       <c r="A999" s="3" t="s">
-        <v>1473</v>
+        <v>392</v>
       </c>
       <c r="B999" s="4" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
       <c r="C999" s="5">
-        <v>44070</v>
+        <v>44063</v>
       </c>
       <c r="D999" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E999" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F999" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G999" s="5" t="s">
-        <v>1493</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="1000" spans="1:7">
       <c r="A1000" s="3" t="s">
-        <v>1473</v>
+        <v>271</v>
       </c>
       <c r="B1000" s="4" t="s">
         <v>1492</v>
       </c>
       <c r="C1000" s="5">
-        <v>44070</v>
+        <v>44065</v>
       </c>
       <c r="D1000" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1000" s="5">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="F1000" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1000" s="5" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="1001" spans="1:7">
       <c r="A1001" s="3" t="s">
-        <v>271</v>
+        <v>1475</v>
       </c>
       <c r="B1001" s="4" t="s">
         <v>1494</v>
       </c>
       <c r="C1001" s="5">
-        <v>44074</v>
+        <v>44070</v>
       </c>
       <c r="D1001" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1001" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1001" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1001" s="5" t="s">
-        <v>535</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="1002" spans="1:7">
       <c r="A1002" s="3" t="s">
-        <v>271</v>
+        <v>1475</v>
       </c>
       <c r="B1002" s="4" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C1002" s="5">
+        <v>44070</v>
+      </c>
+      <c r="D1002" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1002" s="5">
+        <v>80</v>
+      </c>
+      <c r="F1002" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1002" s="5" t="s">
         <v>1495</v>
-      </c>
-[...13 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="1003" spans="1:7">
       <c r="A1003" s="3" t="s">
-        <v>139</v>
+        <v>271</v>
       </c>
       <c r="B1003" s="4" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
       <c r="C1003" s="5">
-        <v>44097</v>
+        <v>44074</v>
       </c>
       <c r="D1003" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1003" s="5">
         <v>40</v>
       </c>
       <c r="F1003" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1003" s="5" t="s">
-        <v>1363</v>
+        <v>535</v>
       </c>
     </row>
     <row r="1004" spans="1:7">
       <c r="A1004" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B1004" s="4" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C1004" s="5">
+        <v>44082</v>
+      </c>
+      <c r="D1004" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1004" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1004" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1004" s="5" t="s">
         <v>1498</v>
-      </c>
-[...16 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="1005" spans="1:7">
       <c r="A1005" s="3" t="s">
-        <v>392</v>
+        <v>139</v>
       </c>
       <c r="B1005" s="4" t="s">
-        <v>1501</v>
+        <v>1499</v>
       </c>
       <c r="C1005" s="5">
-        <v>44099</v>
+        <v>44097</v>
       </c>
       <c r="D1005" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1005" s="5">
         <v>40</v>
       </c>
       <c r="F1005" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1005" s="5" t="s">
-        <v>1502</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="1006" spans="1:7">
       <c r="A1006" s="3" t="s">
-        <v>1473</v>
+        <v>1500</v>
       </c>
       <c r="B1006" s="4" t="s">
-        <v>1503</v>
+        <v>1501</v>
       </c>
       <c r="C1006" s="5">
-        <v>44103</v>
+        <v>44097</v>
       </c>
       <c r="D1006" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1006" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1006" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1006" s="5" t="s">
-        <v>1316</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1007" spans="1:7">
       <c r="A1007" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B1007" s="4" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C1007" s="5">
+        <v>44099</v>
+      </c>
+      <c r="D1007" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1007" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1007" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1007" s="5" t="s">
         <v>1504</v>
-      </c>
-[...13 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="1008" spans="1:7">
       <c r="A1008" s="3" t="s">
-        <v>392</v>
+        <v>1475</v>
       </c>
       <c r="B1008" s="4" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="C1008" s="5">
-        <v>44122</v>
+        <v>44103</v>
       </c>
       <c r="D1008" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1008" s="5">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="F1008" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1008" s="5" t="s">
-        <v>1220</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="1009" spans="1:7">
       <c r="A1009" s="3" t="s">
-        <v>1505</v>
+        <v>392</v>
       </c>
       <c r="B1009" s="4" t="s">
         <v>1506</v>
       </c>
       <c r="C1009" s="5">
-        <v>44127</v>
+        <v>44122</v>
       </c>
       <c r="D1009" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1009" s="5">
         <v>40</v>
       </c>
       <c r="F1009" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1009" s="5" t="s">
-        <v>1507</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="1010" spans="1:7">
       <c r="A1010" s="3" t="s">
-        <v>1505</v>
+        <v>392</v>
       </c>
       <c r="B1010" s="4" t="s">
         <v>1506</v>
       </c>
       <c r="C1010" s="5">
-        <v>44127</v>
+        <v>44122</v>
       </c>
       <c r="D1010" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1010" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1010" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1010" s="5" t="s">
-        <v>1507</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="1011" spans="1:7">
       <c r="A1011" s="3" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B1011" s="4" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="C1011" s="5">
         <v>44127</v>
       </c>
       <c r="D1011" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1011" s="5">
         <v>40</v>
       </c>
       <c r="F1011" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1011" s="5" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="1012" spans="1:7">
       <c r="A1012" s="3" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B1012" s="4" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="C1012" s="5">
         <v>44127</v>
       </c>
       <c r="D1012" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1012" s="5">
         <v>40</v>
       </c>
       <c r="F1012" s="5" t="s">
         <v>152</v>
       </c>
       <c r="G1012" s="5" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="1013" spans="1:7">
       <c r="A1013" s="3" t="s">
-        <v>1473</v>
+        <v>1507</v>
       </c>
       <c r="B1013" s="4" t="s">
-        <v>1509</v>
+        <v>1508</v>
       </c>
       <c r="C1013" s="5">
-        <v>44135</v>
+        <v>44127</v>
       </c>
       <c r="D1013" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1013" s="5">
         <v>40</v>
       </c>
       <c r="F1013" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1013" s="5" t="s">
-        <v>1048</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="1014" spans="1:7">
       <c r="A1014" s="3" t="s">
-        <v>1473</v>
+        <v>1507</v>
       </c>
       <c r="B1014" s="4" t="s">
-        <v>1509</v>
+        <v>1508</v>
       </c>
       <c r="C1014" s="5">
-        <v>44135</v>
+        <v>44127</v>
       </c>
       <c r="D1014" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1014" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1014" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1014" s="5" t="s">
-        <v>1048</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="1015" spans="1:7">
       <c r="A1015" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B1015" s="4" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="C1015" s="5">
         <v>44135</v>
       </c>
       <c r="D1015" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1015" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1015" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1015" s="5" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="1016" spans="1:7">
       <c r="A1016" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B1016" s="4" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="C1016" s="5">
         <v>44135</v>
       </c>
       <c r="D1016" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1016" s="5">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F1016" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1016" s="5" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="1017" spans="1:7">
       <c r="A1017" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B1017" s="4" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C1017" s="5">
-        <v>44137</v>
+        <v>44135</v>
       </c>
       <c r="D1017" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1017" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1017" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1017" s="5" t="s">
-        <v>1511</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="1018" spans="1:7">
       <c r="A1018" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B1018" s="4" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C1018" s="5">
-        <v>44137</v>
+        <v>44135</v>
       </c>
       <c r="D1018" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1018" s="5">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="F1018" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1018" s="5" t="s">
-        <v>1511</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="1019" spans="1:7">
       <c r="A1019" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B1019" s="4" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="C1019" s="5">
         <v>44137</v>
       </c>
       <c r="D1019" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1019" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1019" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1019" s="5" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="1020" spans="1:7">
       <c r="A1020" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B1020" s="4" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="C1020" s="5">
         <v>44137</v>
       </c>
       <c r="D1020" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1020" s="5">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F1020" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1020" s="5" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="1021" spans="1:7">
       <c r="A1021" s="3" t="s">
-        <v>78</v>
+        <v>1475</v>
       </c>
       <c r="B1021" s="4" t="s">
         <v>1512</v>
       </c>
       <c r="C1021" s="5">
-        <v>44143</v>
+        <v>44137</v>
       </c>
       <c r="D1021" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1021" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1021" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1021" s="5" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="1022" spans="1:7">
       <c r="A1022" s="3" t="s">
-        <v>78</v>
+        <v>1475</v>
       </c>
       <c r="B1022" s="4" t="s">
         <v>1512</v>
       </c>
       <c r="C1022" s="5">
-        <v>44143</v>
+        <v>44137</v>
       </c>
       <c r="D1022" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1022" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1022" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1022" s="5" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="1023" spans="1:7">
       <c r="A1023" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B1023" s="4" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="C1023" s="5">
         <v>44143</v>
       </c>
       <c r="D1023" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1023" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1023" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1023" s="5" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="1024" spans="1:7">
       <c r="A1024" s="3" t="s">
-        <v>392</v>
+        <v>78</v>
       </c>
       <c r="B1024" s="4" t="s">
         <v>1514</v>
       </c>
       <c r="C1024" s="5">
-        <v>44151</v>
+        <v>44143</v>
       </c>
       <c r="D1024" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1024" s="5">
         <v>40</v>
       </c>
       <c r="F1024" s="5" t="s">
         <v>152</v>
       </c>
       <c r="G1024" s="5" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="1025" spans="1:7">
       <c r="A1025" s="3" t="s">
-        <v>392</v>
+        <v>78</v>
       </c>
       <c r="B1025" s="4" t="s">
         <v>1514</v>
       </c>
       <c r="C1025" s="5">
-        <v>44151</v>
+        <v>44143</v>
       </c>
       <c r="D1025" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1025" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1025" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1025" s="5" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="1026" spans="1:7">
       <c r="A1026" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B1026" s="4" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="C1026" s="5">
         <v>44151</v>
       </c>
       <c r="D1026" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1026" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1026" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1026" s="5" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="1027" spans="1:7">
       <c r="A1027" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B1027" s="4" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="C1027" s="5">
         <v>44151</v>
       </c>
       <c r="D1027" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1027" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1027" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1027" s="5" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="1028" spans="1:7">
       <c r="A1028" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="B1028" s="4" t="s">
         <v>1516</v>
       </c>
-      <c r="B1028" s="4" t="s">
+      <c r="C1028" s="5">
+        <v>44151</v>
+      </c>
+      <c r="D1028" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1028" s="5">
+        <v>60</v>
+      </c>
+      <c r="F1028" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1028" s="5" t="s">
         <v>1517</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="1029" spans="1:7">
       <c r="A1029" s="3" t="s">
-        <v>271</v>
+        <v>392</v>
       </c>
       <c r="B1029" s="4" t="s">
-        <v>1518</v>
+        <v>1516</v>
       </c>
       <c r="C1029" s="5">
-        <v>44156</v>
+        <v>44151</v>
       </c>
       <c r="D1029" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1029" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1029" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1029" s="5" t="s">
-        <v>535</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="1030" spans="1:7">
       <c r="A1030" s="3" t="s">
-        <v>139</v>
+        <v>1518</v>
       </c>
       <c r="B1030" s="4" t="s">
         <v>1519</v>
       </c>
       <c r="C1030" s="5">
-        <v>44158</v>
+        <v>44155</v>
       </c>
       <c r="D1030" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1030" s="5">
         <v>40</v>
       </c>
       <c r="F1030" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1030" s="5" t="s">
-        <v>495</v>
+        <v>435</v>
       </c>
     </row>
     <row r="1031" spans="1:7">
       <c r="A1031" s="3" t="s">
-        <v>1505</v>
+        <v>271</v>
       </c>
       <c r="B1031" s="4" t="s">
         <v>1520</v>
       </c>
       <c r="C1031" s="5">
-        <v>44159</v>
+        <v>44156</v>
       </c>
       <c r="D1031" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1031" s="5">
         <v>40</v>
       </c>
       <c r="F1031" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1031" s="5" t="s">
-        <v>1508</v>
+        <v>535</v>
       </c>
     </row>
     <row r="1032" spans="1:7">
       <c r="A1032" s="3" t="s">
-        <v>392</v>
+        <v>139</v>
       </c>
       <c r="B1032" s="4" t="s">
         <v>1521</v>
       </c>
       <c r="C1032" s="5">
-        <v>44161</v>
+        <v>44158</v>
       </c>
       <c r="D1032" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1032" s="5">
         <v>40</v>
       </c>
       <c r="F1032" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1032" s="5" t="s">
-        <v>939</v>
+        <v>495</v>
       </c>
     </row>
     <row r="1033" spans="1:7">
       <c r="A1033" s="3" t="s">
-        <v>271</v>
+        <v>1507</v>
       </c>
       <c r="B1033" s="4" t="s">
         <v>1522</v>
       </c>
       <c r="C1033" s="5">
-        <v>44165</v>
+        <v>44159</v>
       </c>
       <c r="D1033" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1033" s="5">
         <v>40</v>
       </c>
       <c r="F1033" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1033" s="5" t="s">
-        <v>1125</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="1034" spans="1:7">
       <c r="A1034" s="3" t="s">
-        <v>1516</v>
+        <v>392</v>
       </c>
       <c r="B1034" s="4" t="s">
         <v>1523</v>
       </c>
       <c r="C1034" s="5">
-        <v>44167</v>
+        <v>44161</v>
       </c>
       <c r="D1034" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1034" s="5">
         <v>40</v>
       </c>
       <c r="F1034" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1034" s="5" t="s">
-        <v>435</v>
+        <v>939</v>
       </c>
     </row>
     <row r="1035" spans="1:7">
       <c r="A1035" s="3" t="s">
-        <v>1516</v>
+        <v>271</v>
       </c>
       <c r="B1035" s="4" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C1035" s="5">
-        <v>44167</v>
+        <v>44165</v>
       </c>
       <c r="D1035" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1035" s="5">
         <v>40</v>
       </c>
       <c r="F1035" s="5" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="G1035" s="5" t="s">
-        <v>435</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="1036" spans="1:7">
       <c r="A1036" s="3" t="s">
-        <v>1473</v>
+        <v>1518</v>
       </c>
       <c r="B1036" s="4" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C1036" s="5">
-        <v>44192</v>
+        <v>44167</v>
       </c>
       <c r="D1036" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1036" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1036" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1036" s="5" t="s">
-        <v>1310</v>
+        <v>435</v>
       </c>
     </row>
     <row r="1037" spans="1:7">
       <c r="A1037" s="3" t="s">
-        <v>1473</v>
+        <v>1518</v>
       </c>
       <c r="B1037" s="4" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C1037" s="5">
-        <v>44192</v>
+        <v>44167</v>
       </c>
       <c r="D1037" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1037" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1037" s="5" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="G1037" s="5" t="s">
-        <v>1310</v>
+        <v>435</v>
       </c>
     </row>
     <row r="1038" spans="1:7">
       <c r="A1038" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B1038" s="4" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="C1038" s="5">
         <v>44192</v>
       </c>
       <c r="D1038" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1038" s="5">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F1038" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1038" s="5" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="1039" spans="1:7">
       <c r="A1039" s="3" t="s">
-        <v>392</v>
+        <v>1475</v>
       </c>
       <c r="B1039" s="4" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="C1039" s="5">
-        <v>44195</v>
+        <v>44192</v>
       </c>
       <c r="D1039" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1039" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1039" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1039" s="5" t="s">
-        <v>1526</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="1040" spans="1:7">
       <c r="A1040" s="3" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B1040" s="4" t="s">
-        <v>1527</v>
+        <v>1526</v>
       </c>
       <c r="C1040" s="5">
-        <v>44196</v>
+        <v>44192</v>
       </c>
       <c r="D1040" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1040" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1040" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1040" s="5" t="s">
-        <v>736</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="1041" spans="1:7">
       <c r="A1041" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B1041" s="4" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C1041" s="5">
+        <v>44195</v>
+      </c>
+      <c r="D1041" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1041" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1041" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1041" s="5" t="s">
         <v>1528</v>
-      </c>
-[...13 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="1042" spans="1:7">
       <c r="A1042" s="3" t="s">
-        <v>392</v>
+        <v>1475</v>
       </c>
       <c r="B1042" s="4" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="C1042" s="5">
-        <v>44200</v>
+        <v>44196</v>
       </c>
       <c r="D1042" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1042" s="5">
         <v>40</v>
       </c>
       <c r="F1042" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1042" s="5" t="s">
-        <v>489</v>
+        <v>736</v>
       </c>
     </row>
     <row r="1043" spans="1:7">
       <c r="A1043" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B1043" s="4" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="C1043" s="5">
         <v>44200</v>
       </c>
       <c r="D1043" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1043" s="5">
         <v>60</v>
       </c>
       <c r="F1043" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1043" s="5" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="1044" spans="1:7">
       <c r="A1044" s="3" t="s">
-        <v>139</v>
+        <v>392</v>
       </c>
       <c r="B1044" s="4" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C1044" s="5">
-        <v>44210</v>
+        <v>44200</v>
       </c>
       <c r="D1044" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1044" s="5">
         <v>40</v>
       </c>
       <c r="F1044" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1044" s="5" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1045" spans="1:7">
       <c r="A1045" s="3" t="s">
         <v>392</v>
       </c>
       <c r="B1045" s="4" t="s">
         <v>1530</v>
       </c>
       <c r="C1045" s="5">
-        <v>44238</v>
+        <v>44200</v>
       </c>
       <c r="D1045" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1045" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1045" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1045" s="5" t="s">
-        <v>1531</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1046" spans="1:7">
       <c r="A1046" s="3" t="s">
-        <v>1505</v>
+        <v>139</v>
       </c>
       <c r="B1046" s="4" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
       <c r="C1046" s="5">
-        <v>44249</v>
+        <v>44210</v>
       </c>
       <c r="D1046" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1046" s="5">
         <v>40</v>
       </c>
       <c r="F1046" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1046" s="5" t="s">
-        <v>1533</v>
+        <v>495</v>
       </c>
     </row>
     <row r="1047" spans="1:7">
       <c r="A1047" s="3" t="s">
-        <v>1505</v>
+        <v>392</v>
       </c>
       <c r="B1047" s="4" t="s">
         <v>1532</v>
       </c>
       <c r="C1047" s="5">
-        <v>44249</v>
+        <v>44238</v>
       </c>
       <c r="D1047" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1047" s="5">
         <v>40</v>
       </c>
       <c r="F1047" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1047" s="5" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="1048" spans="1:7">
       <c r="A1048" s="3" t="s">
-        <v>392</v>
+        <v>1507</v>
       </c>
       <c r="B1048" s="4" t="s">
         <v>1534</v>
       </c>
       <c r="C1048" s="5">
-        <v>44260</v>
+        <v>44249</v>
       </c>
       <c r="D1048" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1048" s="5">
         <v>40</v>
       </c>
       <c r="F1048" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1048" s="5" t="s">
-        <v>1189</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="1049" spans="1:7">
       <c r="A1049" s="3" t="s">
-        <v>392</v>
+        <v>1507</v>
       </c>
       <c r="B1049" s="4" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C1049" s="5">
+        <v>44249</v>
+      </c>
+      <c r="D1049" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1049" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1049" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1049" s="5" t="s">
         <v>1535</v>
-      </c>
-[...13 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="1050" spans="1:7">
       <c r="A1050" s="3" t="s">
-        <v>493</v>
+        <v>392</v>
       </c>
       <c r="B1050" s="4" t="s">
         <v>1536</v>
       </c>
       <c r="C1050" s="5">
-        <v>44266</v>
+        <v>44260</v>
       </c>
       <c r="D1050" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1050" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1050" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1050" s="5" t="s">
-        <v>1537</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="1051" spans="1:7">
       <c r="A1051" s="3" t="s">
-        <v>493</v>
+        <v>392</v>
       </c>
       <c r="B1051" s="4" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="C1051" s="5">
-        <v>44266</v>
+        <v>44262</v>
       </c>
       <c r="D1051" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1051" s="5">
         <v>40</v>
       </c>
       <c r="F1051" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1051" s="5" t="s">
-        <v>1537</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="1052" spans="1:7">
       <c r="A1052" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B1052" s="4" t="s">
         <v>1538</v>
       </c>
-      <c r="B1052" s="4" t="s">
+      <c r="C1052" s="5">
+        <v>44266</v>
+      </c>
+      <c r="D1052" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1052" s="5">
+        <v>80</v>
+      </c>
+      <c r="F1052" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1052" s="5" t="s">
         <v>1539</v>
-      </c>
-[...13 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="1053" spans="1:7">
       <c r="A1053" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B1053" s="4" t="s">
         <v>1538</v>
       </c>
-      <c r="B1053" s="4" t="s">
+      <c r="C1053" s="5">
+        <v>44266</v>
+      </c>
+      <c r="D1053" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1053" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1053" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1053" s="5" t="s">
         <v>1539</v>
-      </c>
-[...13 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="1054" spans="1:7">
       <c r="A1054" s="3" t="s">
-        <v>392</v>
+        <v>1540</v>
       </c>
       <c r="B1054" s="4" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="C1054" s="5">
-        <v>44093</v>
+        <v>44192</v>
       </c>
       <c r="D1054" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1054" s="5">
         <v>40</v>
       </c>
       <c r="F1054" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1054" s="5" t="s">
-        <v>594</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="1055" spans="1:7">
       <c r="A1055" s="3" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B1055" s="4" t="s">
         <v>1541</v>
       </c>
-      <c r="B1055" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1055" s="5">
-        <v>38005</v>
+        <v>44192</v>
       </c>
       <c r="D1055" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1055" s="5">
         <v>40</v>
       </c>
       <c r="F1055" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1055" s="5" t="s">
-        <v>723</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="1056" spans="1:7">
       <c r="A1056" s="3" t="s">
-        <v>1541</v>
+        <v>392</v>
       </c>
       <c r="B1056" s="4" t="s">
         <v>1542</v>
       </c>
       <c r="C1056" s="5">
-        <v>38005</v>
+        <v>44093</v>
       </c>
       <c r="D1056" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1056" s="5">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F1056" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1056" s="5" t="s">
-        <v>723</v>
+        <v>594</v>
       </c>
     </row>
     <row r="1057" spans="1:7">
       <c r="A1057" s="3" t="s">
         <v>1543</v>
       </c>
       <c r="B1057" s="4" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="C1057" s="5">
         <v>38005</v>
       </c>
       <c r="D1057" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1057" s="5">
         <v>40</v>
       </c>
       <c r="F1057" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1057" s="5" t="s">
-        <v>750</v>
+        <v>723</v>
       </c>
     </row>
     <row r="1058" spans="1:7">
       <c r="A1058" s="3" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B1058" s="4" t="s">
         <v>1544</v>
       </c>
-      <c r="B1058" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1058" s="5">
-        <v>38010</v>
+        <v>38005</v>
       </c>
       <c r="D1058" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1058" s="5">
         <v>15</v>
       </c>
       <c r="F1058" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1058" s="5" t="s">
-        <v>1546</v>
+        <v>723</v>
       </c>
     </row>
     <row r="1059" spans="1:7">
       <c r="A1059" s="3" t="s">
-        <v>1547</v>
+        <v>1545</v>
       </c>
       <c r="B1059" s="4" t="s">
-        <v>1548</v>
+        <v>1544</v>
       </c>
       <c r="C1059" s="5">
-        <v>38023</v>
+        <v>38005</v>
       </c>
       <c r="D1059" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1059" s="5">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F1059" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1059" s="5" t="s">
-        <v>1549</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1060" spans="1:7">
       <c r="A1060" s="3" t="s">
-        <v>1550</v>
+        <v>1546</v>
       </c>
       <c r="B1060" s="4" t="s">
-        <v>1551</v>
+        <v>1547</v>
       </c>
       <c r="C1060" s="5">
-        <v>38039</v>
+        <v>38010</v>
       </c>
       <c r="D1060" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1060" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F1060" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1060" s="5" t="s">
-        <v>1552</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1061" spans="1:7">
       <c r="A1061" s="3" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B1061" s="4" t="s">
         <v>1550</v>
       </c>
-      <c r="B1061" s="4" t="s">
+      <c r="C1061" s="5">
+        <v>38023</v>
+      </c>
+      <c r="D1061" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1061" s="5">
+        <v>15</v>
+      </c>
+      <c r="F1061" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1061" s="5" t="s">
         <v>1551</v>
-      </c>
-[...13 lines deleted...]
-        <v>1552</v>
       </c>
     </row>
     <row r="1062" spans="1:7">
       <c r="A1062" s="3" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B1062" s="4" t="s">
         <v>1553</v>
       </c>
-      <c r="B1062" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1062" s="5">
-        <v>38043</v>
+        <v>38039</v>
       </c>
       <c r="D1062" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1062" s="5">
         <v>20</v>
       </c>
       <c r="F1062" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1062" s="5" t="s">
-        <v>999</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="1063" spans="1:7">
       <c r="A1063" s="3" t="s">
-        <v>493</v>
+        <v>1552</v>
       </c>
       <c r="B1063" s="4" t="s">
-        <v>1555</v>
+        <v>1553</v>
       </c>
       <c r="C1063" s="5">
-        <v>45028</v>
+        <v>38039</v>
       </c>
       <c r="D1063" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1063" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1063" s="5" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="G1063" s="5" t="s">
-        <v>1556</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="1064" spans="1:7">
       <c r="A1064" s="3" t="s">
-        <v>576</v>
+        <v>1555</v>
       </c>
       <c r="B1064" s="4" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
       <c r="C1064" s="5">
-        <v>45040</v>
+        <v>38043</v>
       </c>
       <c r="D1064" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1064" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1064" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1064" s="5" t="s">
-        <v>982</v>
+        <v>999</v>
       </c>
     </row>
     <row r="1065" spans="1:7">
       <c r="A1065" s="3" t="s">
-        <v>139</v>
+        <v>493</v>
       </c>
       <c r="B1065" s="4" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C1065" s="5">
+        <v>45028</v>
+      </c>
+      <c r="D1065" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1065" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1065" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1065" s="5" t="s">
         <v>1558</v>
-      </c>
-[...13 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="1066" spans="1:7">
       <c r="A1066" s="3" t="s">
-        <v>139</v>
+        <v>576</v>
       </c>
       <c r="B1066" s="4" t="s">
         <v>1559</v>
       </c>
       <c r="C1066" s="5">
-        <v>45064</v>
+        <v>45040</v>
       </c>
       <c r="D1066" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1066" s="5">
         <v>40</v>
       </c>
       <c r="F1066" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1066" s="5" t="s">
-        <v>551</v>
+        <v>982</v>
       </c>
     </row>
     <row r="1067" spans="1:7">
       <c r="A1067" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B1067" s="4" t="s">
         <v>1560</v>
       </c>
-      <c r="B1067" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1067" s="5">
-        <v>45064</v>
+        <v>45059</v>
       </c>
       <c r="D1067" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1067" s="5">
         <v>40</v>
       </c>
       <c r="F1067" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1067" s="5" t="s">
-        <v>1562</v>
+        <v>690</v>
       </c>
     </row>
     <row r="1068" spans="1:7">
       <c r="A1068" s="3" t="s">
-        <v>493</v>
+        <v>139</v>
       </c>
       <c r="B1068" s="4" t="s">
-        <v>1563</v>
+        <v>1561</v>
       </c>
       <c r="C1068" s="5">
-        <v>45117</v>
+        <v>45064</v>
       </c>
       <c r="D1068" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1068" s="5">
         <v>40</v>
       </c>
       <c r="F1068" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1068" s="5" t="s">
-        <v>742</v>
+        <v>551</v>
       </c>
     </row>
     <row r="1069" spans="1:7">
       <c r="A1069" s="3" t="s">
-        <v>271</v>
+        <v>1562</v>
       </c>
       <c r="B1069" s="4" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C1069" s="5">
+        <v>45064</v>
+      </c>
+      <c r="D1069" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1069" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1069" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1069" s="5" t="s">
         <v>1564</v>
-      </c>
-[...13 lines deleted...]
-        <v>1565</v>
       </c>
     </row>
     <row r="1070" spans="1:7">
       <c r="A1070" s="3" t="s">
-        <v>139</v>
+        <v>493</v>
       </c>
       <c r="B1070" s="4" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="C1070" s="5">
-        <v>45135</v>
+        <v>45117</v>
       </c>
       <c r="D1070" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1070" s="5">
         <v>40</v>
       </c>
       <c r="F1070" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1070" s="5" t="s">
-        <v>1567</v>
+        <v>742</v>
       </c>
     </row>
     <row r="1071" spans="1:7">
       <c r="A1071" s="3" t="s">
-        <v>139</v>
+        <v>271</v>
       </c>
       <c r="B1071" s="4" t="s">
-        <v>1568</v>
+        <v>1566</v>
       </c>
       <c r="C1071" s="5">
-        <v>45142</v>
+        <v>45119</v>
       </c>
       <c r="D1071" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1071" s="5">
         <v>40</v>
       </c>
       <c r="F1071" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1071" s="5" t="s">
         <v>1567</v>
       </c>
     </row>
     <row r="1072" spans="1:7">
       <c r="A1072" s="3" t="s">
-        <v>271</v>
+        <v>139</v>
       </c>
       <c r="B1072" s="4" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C1072" s="5">
+        <v>45135</v>
+      </c>
+      <c r="D1072" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1072" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1072" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1072" s="5" t="s">
         <v>1569</v>
-      </c>
-[...13 lines deleted...]
-        <v>1565</v>
       </c>
     </row>
     <row r="1073" spans="1:7">
       <c r="A1073" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B1073" s="4" t="s">
         <v>1570</v>
       </c>
       <c r="C1073" s="5">
-        <v>45156</v>
+        <v>45142</v>
       </c>
       <c r="D1073" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1073" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1073" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1073" s="5" t="s">
-        <v>1571</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="1074" spans="1:7">
       <c r="A1074" s="3" t="s">
-        <v>139</v>
+        <v>271</v>
       </c>
       <c r="B1074" s="4" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="C1074" s="5">
-        <v>45156</v>
+        <v>45145</v>
       </c>
       <c r="D1074" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1074" s="5">
         <v>40</v>
       </c>
       <c r="F1074" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1074" s="5" t="s">
-        <v>1571</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="1075" spans="1:7">
       <c r="A1075" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B1075" s="4" t="s">
         <v>1572</v>
       </c>
       <c r="C1075" s="5">
-        <v>45157</v>
+        <v>45156</v>
       </c>
       <c r="D1075" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1075" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1075" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1075" s="5" t="s">
-        <v>266</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="1076" spans="1:7">
       <c r="A1076" s="3" t="s">
-        <v>576</v>
+        <v>139</v>
       </c>
       <c r="B1076" s="4" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C1076" s="5">
+        <v>45156</v>
+      </c>
+      <c r="D1076" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1076" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1076" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1076" s="5" t="s">
         <v>1573</v>
-      </c>
-[...13 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="1077" spans="1:7">
       <c r="A1077" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B1077" s="4" t="s">
         <v>1574</v>
       </c>
       <c r="C1077" s="5">
-        <v>45171</v>
+        <v>45157</v>
       </c>
       <c r="D1077" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1077" s="5">
         <v>40</v>
       </c>
       <c r="F1077" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1077" s="5" t="s">
-        <v>1575</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1078" spans="1:7">
       <c r="A1078" s="3" t="s">
-        <v>30</v>
+        <v>576</v>
       </c>
       <c r="B1078" s="4" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="C1078" s="5">
-        <v>46002</v>
+        <v>45160</v>
       </c>
       <c r="D1078" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1078" s="5">
         <v>40</v>
       </c>
       <c r="F1078" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1078" s="5" t="s">
-        <v>1577</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="1079" spans="1:7">
       <c r="A1079" s="3" t="s">
-        <v>1578</v>
+        <v>139</v>
       </c>
       <c r="B1079" s="4" t="s">
-        <v>1579</v>
+        <v>1576</v>
       </c>
       <c r="C1079" s="5">
-        <v>46021</v>
+        <v>45171</v>
       </c>
       <c r="D1079" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1079" s="5">
         <v>40</v>
       </c>
       <c r="F1079" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1079" s="5" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="1080" spans="1:7">
       <c r="A1080" s="3" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="B1080" s="4" t="s">
-        <v>1581</v>
+        <v>1578</v>
       </c>
       <c r="C1080" s="5">
-        <v>46036</v>
+        <v>46002</v>
       </c>
       <c r="D1080" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1080" s="5">
         <v>40</v>
       </c>
       <c r="F1080" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1080" s="5" t="s">
-        <v>460</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="1081" spans="1:7">
       <c r="A1081" s="3" t="s">
-        <v>78</v>
+        <v>1580</v>
       </c>
       <c r="B1081" s="4" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C1081" s="5">
+        <v>46021</v>
+      </c>
+      <c r="D1081" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1081" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1081" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1081" s="5" t="s">
         <v>1582</v>
-      </c>
-[...13 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="1082" spans="1:7">
       <c r="A1082" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B1082" s="4" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="C1082" s="5">
         <v>46036</v>
       </c>
       <c r="D1082" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1082" s="5">
         <v>40</v>
       </c>
       <c r="F1082" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1082" s="5" t="s">
-        <v>1583</v>
+        <v>460</v>
       </c>
     </row>
     <row r="1083" spans="1:7">
       <c r="A1083" s="3" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="B1083" s="4" t="s">
         <v>1584</v>
       </c>
       <c r="C1083" s="5">
-        <v>46038</v>
+        <v>46036</v>
       </c>
       <c r="D1083" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1083" s="5">
         <v>40</v>
       </c>
       <c r="F1083" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1083" s="5" t="s">
         <v>1585</v>
       </c>
     </row>
     <row r="1084" spans="1:7">
       <c r="A1084" s="3" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="B1084" s="4" t="s">
         <v>1584</v>
       </c>
       <c r="C1084" s="5">
-        <v>46038</v>
+        <v>46036</v>
       </c>
       <c r="D1084" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1084" s="5">
         <v>40</v>
       </c>
       <c r="F1084" s="5" t="s">
         <v>152</v>
       </c>
       <c r="G1084" s="5" t="s">
         <v>1585</v>
       </c>
     </row>
     <row r="1085" spans="1:7">
       <c r="A1085" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B1085" s="4" t="s">
         <v>1586</v>
       </c>
       <c r="C1085" s="5">
         <v>46038</v>
       </c>
       <c r="D1085" s="4" t="s">
@@ -30729,3895 +30735,3941 @@
     <row r="1086" spans="1:7">
       <c r="A1086" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B1086" s="4" t="s">
         <v>1586</v>
       </c>
       <c r="C1086" s="5">
         <v>46038</v>
       </c>
       <c r="D1086" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1086" s="5">
         <v>40</v>
       </c>
       <c r="F1086" s="5" t="s">
         <v>152</v>
       </c>
       <c r="G1086" s="5" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="1087" spans="1:7">
       <c r="A1087" s="3" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="B1087" s="4" t="s">
         <v>1588</v>
       </c>
       <c r="C1087" s="5">
-        <v>46041</v>
+        <v>46038</v>
       </c>
       <c r="D1087" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1087" s="5">
         <v>40</v>
       </c>
       <c r="F1087" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1087" s="5" t="s">
-        <v>458</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="1088" spans="1:7">
       <c r="A1088" s="3" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="B1088" s="4" t="s">
         <v>1588</v>
       </c>
       <c r="C1088" s="5">
-        <v>46041</v>
+        <v>46038</v>
       </c>
       <c r="D1088" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1088" s="5">
         <v>40</v>
       </c>
       <c r="F1088" s="5" t="s">
         <v>152</v>
       </c>
       <c r="G1088" s="5" t="s">
-        <v>458</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="1089" spans="1:7">
       <c r="A1089" s="3" t="s">
-        <v>1589</v>
+        <v>78</v>
       </c>
       <c r="B1089" s="4" t="s">
         <v>1590</v>
       </c>
       <c r="C1089" s="5">
-        <v>46108</v>
+        <v>46041</v>
       </c>
       <c r="D1089" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1089" s="5">
         <v>40</v>
       </c>
       <c r="F1089" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1089" s="5" t="s">
-        <v>594</v>
+        <v>458</v>
       </c>
     </row>
     <row r="1090" spans="1:7">
       <c r="A1090" s="3" t="s">
-        <v>1578</v>
+        <v>78</v>
       </c>
       <c r="B1090" s="4" t="s">
-        <v>1591</v>
+        <v>1590</v>
       </c>
       <c r="C1090" s="5">
-        <v>46111</v>
+        <v>46041</v>
       </c>
       <c r="D1090" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1090" s="5">
         <v>40</v>
       </c>
       <c r="F1090" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1090" s="5" t="s">
-        <v>1592</v>
+        <v>458</v>
       </c>
     </row>
     <row r="1091" spans="1:7">
       <c r="A1091" s="3" t="s">
-        <v>11</v>
+        <v>1591</v>
       </c>
       <c r="B1091" s="4" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="C1091" s="5">
-        <v>46097</v>
+        <v>46108</v>
       </c>
       <c r="D1091" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1091" s="5">
         <v>40</v>
       </c>
       <c r="F1091" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1091" s="5" t="s">
-        <v>1430</v>
+        <v>594</v>
       </c>
     </row>
     <row r="1092" spans="1:7">
       <c r="A1092" s="3" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B1092" s="4" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C1092" s="5">
+        <v>46111</v>
+      </c>
+      <c r="D1092" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1092" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1092" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1092" s="5" t="s">
         <v>1594</v>
-      </c>
-[...16 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="1093" spans="1:7">
       <c r="A1093" s="3" t="s">
-        <v>814</v>
+        <v>11</v>
       </c>
       <c r="B1093" s="4" t="s">
-        <v>1597</v>
+        <v>1595</v>
       </c>
       <c r="C1093" s="5">
-        <v>46105</v>
+        <v>46097</v>
       </c>
       <c r="D1093" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1093" s="5">
         <v>40</v>
       </c>
       <c r="F1093" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1093" s="5" t="s">
-        <v>1598</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="1094" spans="1:7">
       <c r="A1094" s="3" t="s">
-        <v>799</v>
+        <v>1596</v>
       </c>
       <c r="B1094" s="4" t="s">
-        <v>1599</v>
+        <v>1597</v>
       </c>
       <c r="C1094" s="5">
-        <v>46115</v>
+        <v>46098</v>
       </c>
       <c r="D1094" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1094" s="5">
         <v>40</v>
       </c>
       <c r="F1094" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1094" s="5" t="s">
-        <v>92</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="1095" spans="1:7">
       <c r="A1095" s="3" t="s">
-        <v>30</v>
+        <v>814</v>
       </c>
       <c r="B1095" s="4" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C1095" s="5">
+        <v>46105</v>
+      </c>
+      <c r="D1095" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1095" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1095" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1095" s="5" t="s">
         <v>1600</v>
-      </c>
-[...13 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="1096" spans="1:7">
       <c r="A1096" s="3" t="s">
-        <v>78</v>
+        <v>799</v>
       </c>
       <c r="B1096" s="4" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="C1096" s="5">
-        <v>46118</v>
+        <v>46115</v>
       </c>
       <c r="D1096" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1096" s="5">
         <v>40</v>
       </c>
       <c r="F1096" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1096" s="5" t="s">
-        <v>1602</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1097" spans="1:7">
       <c r="A1097" s="3" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="B1097" s="4" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="C1097" s="5">
         <v>46118</v>
       </c>
       <c r="D1097" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1097" s="5">
         <v>40</v>
       </c>
       <c r="F1097" s="5" t="s">
         <v>152</v>
       </c>
       <c r="G1097" s="5" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="1098" spans="1:7">
       <c r="A1098" s="3" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="B1098" s="4" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
       <c r="C1098" s="5">
-        <v>46124</v>
+        <v>46118</v>
       </c>
       <c r="D1098" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1098" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1098" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1098" s="5" t="s">
-        <v>201</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="1099" spans="1:7">
       <c r="A1099" s="3" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="B1099" s="4" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
       <c r="C1099" s="5">
-        <v>46124</v>
+        <v>46118</v>
       </c>
       <c r="D1099" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1099" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1099" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1099" s="5" t="s">
-        <v>201</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="1100" spans="1:7">
       <c r="A1100" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B1100" s="4" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="C1100" s="5">
         <v>46124</v>
       </c>
       <c r="D1100" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1100" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1100" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1100" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="1101" spans="1:7">
       <c r="A1101" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B1101" s="4" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="C1101" s="5">
-        <v>46128</v>
+        <v>46124</v>
       </c>
       <c r="D1101" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1101" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1101" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1101" s="5" t="s">
-        <v>1598</v>
+        <v>201</v>
       </c>
     </row>
     <row r="1102" spans="1:7">
       <c r="A1102" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B1102" s="4" t="s">
         <v>1605</v>
       </c>
       <c r="C1102" s="5">
-        <v>46128</v>
+        <v>46124</v>
       </c>
       <c r="D1102" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1102" s="5">
         <v>40</v>
       </c>
       <c r="F1102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1102" s="5" t="s">
-        <v>1606</v>
+        <v>201</v>
       </c>
     </row>
     <row r="1103" spans="1:7">
       <c r="A1103" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B1103" s="4" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="C1103" s="5">
         <v>46128</v>
       </c>
       <c r="D1103" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1103" s="5">
         <v>40</v>
       </c>
       <c r="F1103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1103" s="5" t="s">
-        <v>1607</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="1104" spans="1:7">
       <c r="A1104" s="3" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="B1104" s="4" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C1104" s="5">
+        <v>46128</v>
+      </c>
+      <c r="D1104" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1104" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1104" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1104" s="5" t="s">
         <v>1608</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="1105" spans="1:7">
       <c r="A1105" s="3" t="s">
-        <v>1578</v>
+        <v>11</v>
       </c>
       <c r="B1105" s="4" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C1105" s="5">
+        <v>46128</v>
+      </c>
+      <c r="D1105" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1105" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1105" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1105" s="5" t="s">
         <v>1609</v>
-      </c>
-[...13 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="1106" spans="1:7">
       <c r="A1106" s="3" t="s">
-        <v>1611</v>
+        <v>30</v>
       </c>
       <c r="B1106" s="4" t="s">
-        <v>1612</v>
+        <v>1610</v>
       </c>
       <c r="C1106" s="5">
-        <v>46147</v>
+        <v>46133</v>
       </c>
       <c r="D1106" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1106" s="5">
         <v>40</v>
       </c>
       <c r="F1106" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1106" s="5" t="s">
-        <v>1613</v>
+        <v>132</v>
       </c>
     </row>
     <row r="1107" spans="1:7">
       <c r="A1107" s="3" t="s">
-        <v>30</v>
+        <v>1580</v>
       </c>
       <c r="B1107" s="4" t="s">
-        <v>1614</v>
+        <v>1611</v>
       </c>
       <c r="C1107" s="5">
-        <v>46147</v>
+        <v>46136</v>
       </c>
       <c r="D1107" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1107" s="5">
         <v>40</v>
       </c>
       <c r="F1107" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1107" s="5" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="1108" spans="1:7">
       <c r="A1108" s="3" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="B1108" s="4" t="s">
-        <v>1617</v>
+        <v>1614</v>
       </c>
       <c r="C1108" s="5">
         <v>46147</v>
       </c>
       <c r="D1108" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1108" s="5">
         <v>40</v>
       </c>
       <c r="F1108" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1108" s="5" t="s">
-        <v>74</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="1109" spans="1:7">
       <c r="A1109" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1109" s="4" t="s">
         <v>1616</v>
-      </c>
-[...1 lines deleted...]
-        <v>1617</v>
       </c>
       <c r="C1109" s="5">
         <v>46147</v>
       </c>
       <c r="D1109" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1109" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1109" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1109" s="5" t="s">
-        <v>74</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="1110" spans="1:7">
       <c r="A1110" s="3" t="s">
-        <v>814</v>
+        <v>1618</v>
       </c>
       <c r="B1110" s="4" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="C1110" s="5">
-        <v>46157</v>
+        <v>46147</v>
       </c>
       <c r="D1110" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1110" s="5">
         <v>40</v>
       </c>
       <c r="F1110" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1110" s="5" t="s">
-        <v>1619</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1111" spans="1:7">
       <c r="A1111" s="3" t="s">
-        <v>30</v>
+        <v>1618</v>
       </c>
       <c r="B1111" s="4" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="C1111" s="5">
-        <v>46181</v>
+        <v>46147</v>
       </c>
       <c r="D1111" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1111" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1111" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1111" s="5" t="s">
-        <v>993</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1112" spans="1:7">
       <c r="A1112" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="B1112" s="4" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C1112" s="5">
+        <v>46157</v>
+      </c>
+      <c r="D1112" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1112" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1112" s="5" t="s">
         <v>1621</v>
-      </c>
-[...16 lines deleted...]
-        <v>1623</v>
       </c>
     </row>
     <row r="1113" spans="1:7">
       <c r="A1113" s="3" t="s">
-        <v>1621</v>
+        <v>30</v>
       </c>
       <c r="B1113" s="4" t="s">
         <v>1622</v>
       </c>
       <c r="C1113" s="5">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="D1113" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1113" s="5">
         <v>40</v>
       </c>
       <c r="F1113" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1113" s="5" t="s">
-        <v>1623</v>
+        <v>993</v>
       </c>
     </row>
     <row r="1114" spans="1:7">
       <c r="A1114" s="3" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B1114" s="4" t="s">
         <v>1624</v>
       </c>
-      <c r="B1114" s="4" t="s">
+      <c r="C1114" s="5">
+        <v>46182</v>
+      </c>
+      <c r="D1114" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1114" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1114" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1114" s="5" t="s">
         <v>1625</v>
-      </c>
-[...13 lines deleted...]
-        <v>1626</v>
       </c>
     </row>
     <row r="1115" spans="1:7">
       <c r="A1115" s="3" t="s">
-        <v>11</v>
+        <v>1623</v>
       </c>
       <c r="B1115" s="4" t="s">
-        <v>1627</v>
+        <v>1624</v>
       </c>
       <c r="C1115" s="5">
-        <v>46200</v>
+        <v>46182</v>
       </c>
       <c r="D1115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1115" s="5">
         <v>40</v>
       </c>
       <c r="F1115" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1115" s="5" t="s">
-        <v>1628</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="1116" spans="1:7">
       <c r="A1116" s="3" t="s">
-        <v>139</v>
+        <v>1626</v>
       </c>
       <c r="B1116" s="4" t="s">
-        <v>1629</v>
+        <v>1627</v>
       </c>
       <c r="C1116" s="5">
-        <v>46206</v>
+        <v>46202</v>
       </c>
       <c r="D1116" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1116" s="5">
         <v>40</v>
       </c>
       <c r="F1116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1116" s="5" t="s">
-        <v>293</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="1117" spans="1:7">
       <c r="A1117" s="3" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="B1117" s="4" t="s">
         <v>1629</v>
       </c>
       <c r="C1117" s="5">
-        <v>46206</v>
+        <v>46200</v>
       </c>
       <c r="D1117" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1117" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1117" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1117" s="5" t="s">
-        <v>293</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="1118" spans="1:7">
       <c r="A1118" s="3" t="s">
-        <v>30</v>
+        <v>139</v>
       </c>
       <c r="B1118" s="4" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="C1118" s="5">
-        <v>46213</v>
+        <v>46206</v>
       </c>
       <c r="D1118" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1118" s="5">
         <v>40</v>
       </c>
       <c r="F1118" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1118" s="5" t="s">
-        <v>1631</v>
+        <v>293</v>
       </c>
     </row>
     <row r="1119" spans="1:7">
       <c r="A1119" s="3" t="s">
-        <v>30</v>
+        <v>139</v>
       </c>
       <c r="B1119" s="4" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="C1119" s="5">
-        <v>46213</v>
+        <v>46206</v>
       </c>
       <c r="D1119" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1119" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1119" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1119" s="5" t="s">
-        <v>1631</v>
+        <v>293</v>
       </c>
     </row>
     <row r="1120" spans="1:7">
       <c r="A1120" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1120" s="4" t="s">
         <v>1632</v>
       </c>
-      <c r="B1120" s="4" t="s">
+      <c r="C1120" s="5">
+        <v>46213</v>
+      </c>
+      <c r="D1120" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1120" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1120" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1120" s="5" t="s">
         <v>1633</v>
-      </c>
-[...13 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="1121" spans="1:7">
       <c r="A1121" s="3" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="B1121" s="4" t="s">
-        <v>1635</v>
+        <v>1632</v>
       </c>
       <c r="C1121" s="5">
-        <v>46225</v>
+        <v>46213</v>
       </c>
       <c r="D1121" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1121" s="5">
         <v>40</v>
       </c>
       <c r="F1121" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1121" s="5" t="s">
-        <v>1636</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="1122" spans="1:7">
       <c r="A1122" s="3" t="s">
-        <v>78</v>
+        <v>1634</v>
       </c>
       <c r="B1122" s="4" t="s">
         <v>1635</v>
       </c>
       <c r="C1122" s="5">
-        <v>46225</v>
+        <v>46214</v>
       </c>
       <c r="D1122" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1122" s="5">
         <v>40</v>
       </c>
       <c r="F1122" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1122" s="5" t="s">
         <v>1636</v>
       </c>
     </row>
     <row r="1123" spans="1:7">
       <c r="A1123" s="3" t="s">
-        <v>1578</v>
+        <v>78</v>
       </c>
       <c r="B1123" s="4" t="s">
         <v>1637</v>
       </c>
       <c r="C1123" s="5">
-        <v>46229</v>
+        <v>46225</v>
       </c>
       <c r="D1123" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1123" s="5">
         <v>40</v>
       </c>
       <c r="F1123" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1123" s="5" t="s">
-        <v>118</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="1124" spans="1:7">
       <c r="A1124" s="3" t="s">
-        <v>1578</v>
+        <v>78</v>
       </c>
       <c r="B1124" s="4" t="s">
         <v>1637</v>
       </c>
       <c r="C1124" s="5">
-        <v>46229</v>
+        <v>46225</v>
       </c>
       <c r="D1124" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1124" s="5">
         <v>40</v>
       </c>
       <c r="F1124" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1124" s="5" t="s">
-        <v>1381</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="1125" spans="1:7">
       <c r="A1125" s="3" t="s">
-        <v>1638</v>
+        <v>1580</v>
       </c>
       <c r="B1125" s="4" t="s">
         <v>1639</v>
       </c>
       <c r="C1125" s="5">
-        <v>46232</v>
+        <v>46229</v>
       </c>
       <c r="D1125" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1125" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1125" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1125" s="5" t="s">
-        <v>41</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1126" spans="1:7">
       <c r="A1126" s="3" t="s">
-        <v>1638</v>
+        <v>1580</v>
       </c>
       <c r="B1126" s="4" t="s">
         <v>1639</v>
       </c>
       <c r="C1126" s="5">
-        <v>46232</v>
+        <v>46229</v>
       </c>
       <c r="D1126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1126" s="5">
         <v>40</v>
       </c>
       <c r="F1126" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1126" s="5" t="s">
-        <v>41</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="1127" spans="1:7">
       <c r="A1127" s="3" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="B1127" s="4" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="C1127" s="5">
         <v>46232</v>
       </c>
       <c r="D1127" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1127" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1127" s="5" t="s">
         <v>152</v>
       </c>
       <c r="G1127" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="1128" spans="1:7">
       <c r="A1128" s="3" t="s">
-        <v>1159</v>
+        <v>1640</v>
       </c>
       <c r="B1128" s="4" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C1128" s="5">
-        <v>46244</v>
+        <v>46232</v>
       </c>
       <c r="D1128" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1128" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1128" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1128" s="5" t="s">
-        <v>1641</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1129" spans="1:7">
       <c r="A1129" s="3" t="s">
-        <v>1642</v>
+        <v>1640</v>
       </c>
       <c r="B1129" s="4" t="s">
-        <v>1643</v>
+        <v>1641</v>
       </c>
       <c r="C1129" s="5">
-        <v>46247</v>
+        <v>46232</v>
       </c>
       <c r="D1129" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1129" s="5">
         <v>40</v>
       </c>
       <c r="F1129" s="5" t="s">
         <v>152</v>
       </c>
       <c r="G1129" s="5" t="s">
-        <v>744</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1130" spans="1:7">
       <c r="A1130" s="3" t="s">
-        <v>30</v>
+        <v>1159</v>
       </c>
       <c r="B1130" s="4" t="s">
-        <v>1644</v>
+        <v>1642</v>
       </c>
       <c r="C1130" s="5">
-        <v>46259</v>
+        <v>46244</v>
       </c>
       <c r="D1130" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1130" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1130" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1130" s="5" t="s">
-        <v>239</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="1131" spans="1:7">
       <c r="A1131" s="3" t="s">
-        <v>78</v>
+        <v>1644</v>
       </c>
       <c r="B1131" s="4" t="s">
         <v>1645</v>
       </c>
       <c r="C1131" s="5">
-        <v>46145</v>
+        <v>46247</v>
       </c>
       <c r="D1131" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1131" s="5">
         <v>40</v>
       </c>
       <c r="F1131" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1131" s="5" t="s">
-        <v>1646</v>
+        <v>744</v>
       </c>
     </row>
     <row r="1132" spans="1:7">
       <c r="A1132" s="3" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="B1132" s="4" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="C1132" s="5">
-        <v>46145</v>
+        <v>46259</v>
       </c>
       <c r="D1132" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1132" s="5">
         <v>40</v>
       </c>
       <c r="F1132" s="5" t="s">
         <v>152</v>
       </c>
       <c r="G1132" s="5" t="s">
-        <v>1646</v>
+        <v>239</v>
       </c>
     </row>
     <row r="1133" spans="1:7">
       <c r="A1133" s="3" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="B1133" s="4" t="s">
         <v>1647</v>
       </c>
       <c r="C1133" s="5">
         <v>46145</v>
       </c>
       <c r="D1133" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1133" s="5">
         <v>40</v>
       </c>
       <c r="F1133" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1133" s="5" t="s">
-        <v>1486</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="1134" spans="1:7">
       <c r="A1134" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1134" s="4" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C1134" s="5">
+        <v>46145</v>
+      </c>
+      <c r="D1134" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1134" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1134" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1134" s="5" t="s">
         <v>1648</v>
-      </c>
-[...16 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="1135" spans="1:7">
       <c r="A1135" s="3" t="s">
-        <v>1648</v>
+        <v>11</v>
       </c>
       <c r="B1135" s="4" t="s">
         <v>1649</v>
       </c>
       <c r="C1135" s="5">
-        <v>46146</v>
+        <v>46145</v>
       </c>
       <c r="D1135" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1135" s="5">
         <v>40</v>
       </c>
       <c r="F1135" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1135" s="5" t="s">
-        <v>1359</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="1136" spans="1:7">
       <c r="A1136" s="3" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B1136" s="4" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="C1136" s="5">
         <v>46146</v>
       </c>
       <c r="D1136" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1136" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F1136" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1136" s="5" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="1137" spans="1:7">
       <c r="A1137" s="3" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B1137" s="4" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="C1137" s="5">
         <v>46146</v>
       </c>
       <c r="D1137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1137" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1137" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1137" s="5" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="1138" spans="1:7">
       <c r="A1138" s="3" t="s">
-        <v>304</v>
+        <v>1650</v>
       </c>
       <c r="B1138" s="4" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="C1138" s="5">
-        <v>47004</v>
+        <v>46146</v>
       </c>
       <c r="D1138" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1138" s="5">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="F1138" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="G1138" s="5" t="s">
-        <v>1651</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="1139" spans="1:7">
       <c r="A1139" s="3" t="s">
-        <v>304</v>
+        <v>1650</v>
       </c>
       <c r="B1139" s="4" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="C1139" s="5">
-        <v>47004</v>
+        <v>46146</v>
       </c>
       <c r="D1139" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1139" s="5">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F1139" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1139" s="5" t="s">
-        <v>1651</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="1140" spans="1:7">
       <c r="A1140" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1140" s="4" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="C1140" s="5">
         <v>47004</v>
       </c>
       <c r="D1140" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1140" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1140" s="5" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="G1140" s="5" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="1141" spans="1:7">
       <c r="A1141" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1141" s="4" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="C1141" s="5">
         <v>47004</v>
       </c>
       <c r="D1141" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1141" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1141" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="G1141" s="5" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="1142" spans="1:7">
       <c r="A1142" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1142" s="4" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="C1142" s="5">
         <v>47004</v>
       </c>
       <c r="D1142" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1142" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1142" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="G1142" s="5" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="1143" spans="1:7">
       <c r="A1143" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1143" s="4" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="C1143" s="5">
         <v>47004</v>
       </c>
       <c r="D1143" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1143" s="5">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F1143" s="5" t="s">
         <v>483</v>
       </c>
       <c r="G1143" s="5" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="1144" spans="1:7">
       <c r="A1144" s="3" t="s">
-        <v>493</v>
+        <v>304</v>
       </c>
       <c r="B1144" s="4" t="s">
         <v>1652</v>
       </c>
       <c r="C1144" s="5">
-        <v>47008</v>
+        <v>47004</v>
       </c>
       <c r="D1144" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1144" s="5">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="F1144" s="5" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="G1144" s="5" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="1145" spans="1:7">
       <c r="A1145" s="3" t="s">
-        <v>493</v>
+        <v>304</v>
       </c>
       <c r="B1145" s="4" t="s">
-        <v>1654</v>
+        <v>1652</v>
       </c>
       <c r="C1145" s="5">
-        <v>47021</v>
+        <v>47004</v>
       </c>
       <c r="D1145" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1145" s="5">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="F1145" s="5" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="G1145" s="5" t="s">
-        <v>157</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="1146" spans="1:7">
       <c r="A1146" s="3" t="s">
-        <v>139</v>
+        <v>493</v>
       </c>
       <c r="B1146" s="4" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C1146" s="5">
+        <v>47008</v>
+      </c>
+      <c r="D1146" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1146" s="5">
+        <v>60</v>
+      </c>
+      <c r="F1146" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1146" s="5" t="s">
         <v>1655</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="1147" spans="1:7">
       <c r="A1147" s="3" t="s">
-        <v>139</v>
+        <v>493</v>
       </c>
       <c r="B1147" s="4" t="s">
         <v>1656</v>
       </c>
       <c r="C1147" s="5">
-        <v>47058</v>
+        <v>47021</v>
       </c>
       <c r="D1147" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1147" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1147" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1147" s="5" t="s">
-        <v>1057</v>
+        <v>157</v>
       </c>
     </row>
     <row r="1148" spans="1:7">
       <c r="A1148" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B1148" s="4" t="s">
         <v>1657</v>
       </c>
-      <c r="B1148" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1148" s="5">
-        <v>47091</v>
+        <v>47044</v>
       </c>
       <c r="D1148" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1148" s="5">
         <v>40</v>
       </c>
       <c r="F1148" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1148" s="5" t="s">
-        <v>1248</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="1149" spans="1:7">
       <c r="A1149" s="3" t="s">
-        <v>493</v>
+        <v>139</v>
       </c>
       <c r="B1149" s="4" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="C1149" s="5">
-        <v>47111</v>
+        <v>47058</v>
       </c>
       <c r="D1149" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1149" s="5">
         <v>40</v>
       </c>
       <c r="F1149" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1149" s="5" t="s">
-        <v>157</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="1150" spans="1:7">
       <c r="A1150" s="3" t="s">
-        <v>271</v>
+        <v>1659</v>
       </c>
       <c r="B1150" s="4" t="s">
         <v>1660</v>
       </c>
       <c r="C1150" s="5">
-        <v>47114</v>
+        <v>47091</v>
       </c>
       <c r="D1150" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1150" s="5">
         <v>40</v>
       </c>
       <c r="F1150" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1150" s="5" t="s">
-        <v>1661</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="1151" spans="1:7">
       <c r="A1151" s="3" t="s">
-        <v>139</v>
+        <v>493</v>
       </c>
       <c r="B1151" s="4" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
       <c r="C1151" s="5">
-        <v>47153</v>
+        <v>47111</v>
       </c>
       <c r="D1151" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1151" s="5">
         <v>40</v>
       </c>
       <c r="F1151" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1151" s="5" t="s">
-        <v>1057</v>
+        <v>157</v>
       </c>
     </row>
     <row r="1152" spans="1:7">
       <c r="A1152" s="3" t="s">
-        <v>304</v>
+        <v>271</v>
       </c>
       <c r="B1152" s="4" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C1152" s="5">
+        <v>47114</v>
+      </c>
+      <c r="D1152" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1152" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1152" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1152" s="5" t="s">
         <v>1663</v>
-      </c>
-[...13 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="1153" spans="1:7">
       <c r="A1153" s="3" t="s">
-        <v>304</v>
+        <v>139</v>
       </c>
       <c r="B1153" s="4" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="C1153" s="5">
-        <v>47178</v>
+        <v>47153</v>
       </c>
       <c r="D1153" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1153" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1153" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1153" s="5" t="s">
-        <v>1310</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="1154" spans="1:7">
       <c r="A1154" s="3" t="s">
-        <v>1664</v>
+        <v>304</v>
       </c>
       <c r="B1154" s="4" t="s">
         <v>1665</v>
       </c>
       <c r="C1154" s="5">
-        <v>47181</v>
+        <v>47178</v>
       </c>
       <c r="D1154" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1154" s="5">
         <v>40</v>
       </c>
       <c r="F1154" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1154" s="5" t="s">
-        <v>887</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="1155" spans="1:7">
       <c r="A1155" s="3" t="s">
-        <v>271</v>
+        <v>304</v>
       </c>
       <c r="B1155" s="4" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="C1155" s="5">
-        <v>47195</v>
+        <v>47178</v>
       </c>
       <c r="D1155" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1155" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1155" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1155" s="5" t="s">
-        <v>31</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="1156" spans="1:7">
       <c r="A1156" s="3" t="s">
-        <v>139</v>
+        <v>1666</v>
       </c>
       <c r="B1156" s="4" t="s">
         <v>1667</v>
       </c>
       <c r="C1156" s="5">
-        <v>47197</v>
+        <v>47181</v>
       </c>
       <c r="D1156" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1156" s="5">
         <v>40</v>
       </c>
       <c r="F1156" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1156" s="5" t="s">
-        <v>1668</v>
+        <v>887</v>
       </c>
     </row>
     <row r="1157" spans="1:7">
       <c r="A1157" s="3" t="s">
-        <v>1657</v>
+        <v>271</v>
       </c>
       <c r="B1157" s="4" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
       <c r="C1157" s="5">
-        <v>47198</v>
+        <v>47195</v>
       </c>
       <c r="D1157" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1157" s="5">
         <v>40</v>
       </c>
       <c r="F1157" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1157" s="5" t="s">
-        <v>1248</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1158" spans="1:7">
       <c r="A1158" s="3" t="s">
-        <v>304</v>
+        <v>139</v>
       </c>
       <c r="B1158" s="4" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C1158" s="5">
+        <v>47197</v>
+      </c>
+      <c r="D1158" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1158" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1158" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1158" s="5" t="s">
         <v>1670</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="1159" spans="1:7">
       <c r="A1159" s="3" t="s">
-        <v>447</v>
+        <v>1659</v>
       </c>
       <c r="B1159" s="4" t="s">
         <v>1671</v>
       </c>
-      <c r="C1159" s="5" t="s">
-        <v>1672</v>
+      <c r="C1159" s="5">
+        <v>47198</v>
       </c>
       <c r="D1159" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1159" s="5">
         <v>40</v>
       </c>
       <c r="F1159" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1159" s="5" t="s">
-        <v>370</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="1160" spans="1:7">
       <c r="A1160" s="3" t="s">
-        <v>447</v>
+        <v>304</v>
       </c>
       <c r="B1160" s="4" t="s">
-        <v>1671</v>
-[...1 lines deleted...]
-      <c r="C1160" s="5" t="s">
         <v>1672</v>
       </c>
+      <c r="C1160" s="5">
+        <v>47220</v>
+      </c>
       <c r="D1160" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1160" s="5">
         <v>40</v>
       </c>
       <c r="F1160" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1160" s="5" t="s">
-        <v>1673</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1161" spans="1:7">
       <c r="A1161" s="3" t="s">
         <v>447</v>
       </c>
       <c r="B1161" s="4" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C1161" s="5" t="s">
         <v>1674</v>
       </c>
-      <c r="C1161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1161" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1161" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1161" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1161" s="5" t="s">
-        <v>142</v>
+        <v>370</v>
       </c>
     </row>
     <row r="1162" spans="1:7">
       <c r="A1162" s="3" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="B1162" s="4" t="s">
-        <v>1676</v>
+        <v>1673</v>
       </c>
       <c r="C1162" s="5" t="s">
-        <v>1677</v>
+        <v>1674</v>
       </c>
       <c r="D1162" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1162" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1162" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1162" s="5" t="s">
-        <v>1678</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="1163" spans="1:7">
       <c r="A1163" s="3" t="s">
         <v>447</v>
       </c>
       <c r="B1163" s="4" t="s">
-        <v>1679</v>
+        <v>1676</v>
       </c>
       <c r="C1163" s="5" t="s">
         <v>1677</v>
       </c>
       <c r="D1163" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1163" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1163" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1163" s="5" t="s">
-        <v>1680</v>
+        <v>142</v>
       </c>
     </row>
     <row r="1164" spans="1:7">
       <c r="A1164" s="3" t="s">
         <v>452</v>
       </c>
       <c r="B1164" s="4" t="s">
-        <v>1681</v>
+        <v>1678</v>
       </c>
       <c r="C1164" s="5" t="s">
-        <v>1682</v>
+        <v>1679</v>
       </c>
       <c r="D1164" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1164" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1164" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1164" s="5" t="s">
-        <v>1212</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="1165" spans="1:7">
       <c r="A1165" s="3" t="s">
         <v>447</v>
       </c>
       <c r="B1165" s="4" t="s">
-        <v>1683</v>
+        <v>1681</v>
       </c>
       <c r="C1165" s="5" t="s">
-        <v>1684</v>
+        <v>1679</v>
       </c>
       <c r="D1165" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1165" s="5">
         <v>40</v>
       </c>
       <c r="F1165" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1165" s="5" t="s">
-        <v>1685</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1166" spans="1:7">
       <c r="A1166" s="3" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B1166" s="4" t="s">
-        <v>1686</v>
+        <v>1683</v>
       </c>
       <c r="C1166" s="5" t="s">
         <v>1684</v>
       </c>
       <c r="D1166" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1166" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1166" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1166" s="5" t="s">
-        <v>1653</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="1167" spans="1:7">
       <c r="A1167" s="3" t="s">
         <v>447</v>
       </c>
       <c r="B1167" s="4" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C1167" s="5" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D1167" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1167" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1167" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1167" s="5" t="s">
         <v>1687</v>
-      </c>
-[...13 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="1168" spans="1:7">
       <c r="A1168" s="3" t="s">
-        <v>271</v>
+        <v>447</v>
       </c>
       <c r="B1168" s="4" t="s">
-        <v>1689</v>
-[...2 lines deleted...]
-        <v>50017</v>
+        <v>1688</v>
+      </c>
+      <c r="C1168" s="5" t="s">
+        <v>1686</v>
       </c>
       <c r="D1168" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1168" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1168" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1168" s="5" t="s">
-        <v>1690</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="1169" spans="1:7">
       <c r="A1169" s="3" t="s">
-        <v>1691</v>
+        <v>447</v>
       </c>
       <c r="B1169" s="4" t="s">
-        <v>1692</v>
-[...2 lines deleted...]
-        <v>50018</v>
+        <v>1689</v>
+      </c>
+      <c r="C1169" s="5" t="s">
+        <v>1690</v>
       </c>
       <c r="D1169" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1169" s="5">
         <v>40</v>
       </c>
       <c r="F1169" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1169" s="5" t="s">
-        <v>339</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="1170" spans="1:7">
       <c r="A1170" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B1170" s="4" t="s">
         <v>1691</v>
       </c>
-      <c r="B1170" s="4" t="s">
+      <c r="C1170" s="5">
+        <v>50017</v>
+      </c>
+      <c r="D1170" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1170" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1170" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1170" s="5" t="s">
         <v>1692</v>
-      </c>
-[...13 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="1171" spans="1:7">
       <c r="A1171" s="3" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B1171" s="4" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="C1171" s="5">
         <v>50018</v>
       </c>
       <c r="D1171" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1171" s="5">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F1171" s="5" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="G1171" s="5" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="1172" spans="1:7">
       <c r="A1172" s="3" t="s">
         <v>1693</v>
       </c>
       <c r="B1172" s="4" t="s">
         <v>1694</v>
       </c>
       <c r="C1172" s="5">
-        <v>50023</v>
+        <v>50018</v>
       </c>
       <c r="D1172" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1172" s="5">
         <v>40</v>
       </c>
       <c r="F1172" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G1172" s="5" t="s">
-        <v>736</v>
+        <v>339</v>
       </c>
     </row>
     <row r="1173" spans="1:7">
       <c r="A1173" s="3" t="s">
         <v>1693</v>
       </c>
       <c r="B1173" s="4" t="s">
         <v>1694</v>
       </c>
       <c r="C1173" s="5">
-        <v>50023</v>
+        <v>50018</v>
       </c>
       <c r="D1173" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1173" s="5">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F1173" s="5" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="G1173" s="5" t="s">
-        <v>736</v>
+        <v>339</v>
       </c>
     </row>
     <row r="1174" spans="1:7">
       <c r="A1174" s="3" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B1174" s="4" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="C1174" s="5">
         <v>50023</v>
       </c>
       <c r="D1174" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1174" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1174" s="5" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="G1174" s="5" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="1175" spans="1:7">
       <c r="A1175" s="3" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B1175" s="4" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="C1175" s="5">
         <v>50023</v>
       </c>
       <c r="D1175" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1175" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1175" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1175" s="5" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="1176" spans="1:7">
       <c r="A1176" s="3" t="s">
-        <v>271</v>
+        <v>1695</v>
       </c>
       <c r="B1176" s="4" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="C1176" s="5">
-        <v>50028</v>
+        <v>50023</v>
       </c>
       <c r="D1176" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1176" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1176" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1176" s="5" t="s">
-        <v>60</v>
+        <v>736</v>
       </c>
     </row>
     <row r="1177" spans="1:7">
       <c r="A1177" s="3" t="s">
-        <v>1498</v>
+        <v>1695</v>
       </c>
       <c r="B1177" s="4" t="s">
         <v>1696</v>
       </c>
       <c r="C1177" s="5">
-        <v>50044</v>
+        <v>50023</v>
       </c>
       <c r="D1177" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1177" s="5">
-        <v>7000</v>
+        <v>80</v>
       </c>
       <c r="F1177" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1177" s="5" t="s">
-        <v>74</v>
+        <v>736</v>
       </c>
     </row>
     <row r="1178" spans="1:7">
       <c r="A1178" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B1178" s="4" t="s">
         <v>1697</v>
       </c>
-      <c r="B1178" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1178" s="5">
-        <v>50065</v>
+        <v>50028</v>
       </c>
       <c r="D1178" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1178" s="5">
         <v>40</v>
       </c>
       <c r="F1178" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1178" s="5" t="s">
-        <v>1699</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1179" spans="1:7">
       <c r="A1179" s="3" t="s">
-        <v>271</v>
+        <v>1500</v>
       </c>
       <c r="B1179" s="4" t="s">
-        <v>1700</v>
+        <v>1698</v>
       </c>
       <c r="C1179" s="5">
-        <v>50115</v>
+        <v>50044</v>
       </c>
       <c r="D1179" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1179" s="5">
-        <v>40</v>
+        <v>7000</v>
       </c>
       <c r="F1179" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1179" s="5" t="s">
-        <v>1690</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1180" spans="1:7">
       <c r="A1180" s="3" t="s">
-        <v>271</v>
+        <v>1699</v>
       </c>
       <c r="B1180" s="4" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C1180" s="5">
+        <v>50065</v>
+      </c>
+      <c r="D1180" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1180" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1180" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1180" s="5" t="s">
         <v>1701</v>
-      </c>
-[...13 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="1181" spans="1:7">
       <c r="A1181" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B1181" s="4" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="C1181" s="5">
-        <v>50119</v>
+        <v>50115</v>
       </c>
       <c r="D1181" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1181" s="5">
         <v>40</v>
       </c>
       <c r="F1181" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1181" s="5" t="s">
-        <v>1702</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="1182" spans="1:7">
       <c r="A1182" s="3" t="s">
-        <v>1516</v>
+        <v>271</v>
       </c>
       <c r="B1182" s="4" t="s">
         <v>1703</v>
       </c>
       <c r="C1182" s="5">
-        <v>50126</v>
+        <v>50119</v>
       </c>
       <c r="D1182" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1182" s="5">
         <v>40</v>
       </c>
       <c r="F1182" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1182" s="5" t="s">
-        <v>1117</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="1183" spans="1:7">
       <c r="A1183" s="3" t="s">
-        <v>1516</v>
+        <v>271</v>
       </c>
       <c r="B1183" s="4" t="s">
         <v>1703</v>
       </c>
       <c r="C1183" s="5">
-        <v>50126</v>
+        <v>50119</v>
       </c>
       <c r="D1183" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1183" s="5">
         <v>40</v>
       </c>
       <c r="F1183" s="5" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="G1183" s="5" t="s">
-        <v>1117</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="1184" spans="1:7">
       <c r="A1184" s="3" t="s">
-        <v>271</v>
+        <v>1518</v>
       </c>
       <c r="B1184" s="4" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="C1184" s="5">
-        <v>50131</v>
+        <v>50126</v>
       </c>
       <c r="D1184" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1184" s="5">
         <v>40</v>
       </c>
       <c r="F1184" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1184" s="5" t="s">
-        <v>36</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="1185" spans="1:7">
       <c r="A1185" s="3" t="s">
-        <v>271</v>
+        <v>1518</v>
       </c>
       <c r="B1185" s="4" t="s">
         <v>1705</v>
       </c>
       <c r="C1185" s="5">
-        <v>50223</v>
+        <v>50126</v>
       </c>
       <c r="D1185" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1185" s="5">
         <v>40</v>
       </c>
       <c r="F1185" s="5" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="G1185" s="5" t="s">
-        <v>1706</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="1186" spans="1:7">
       <c r="A1186" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B1186" s="4" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="C1186" s="5">
-        <v>50271</v>
+        <v>50131</v>
       </c>
       <c r="D1186" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1186" s="5">
         <v>40</v>
       </c>
       <c r="F1186" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1186" s="5" t="s">
-        <v>561</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1187" spans="1:7">
       <c r="A1187" s="3" t="s">
-        <v>642</v>
+        <v>271</v>
       </c>
       <c r="B1187" s="4" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C1187" s="5">
+        <v>50223</v>
+      </c>
+      <c r="D1187" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1187" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1187" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1187" s="5" t="s">
         <v>1708</v>
-      </c>
-[...13 lines deleted...]
-        <v>1709</v>
       </c>
     </row>
     <row r="1188" spans="1:7">
       <c r="A1188" s="3" t="s">
-        <v>493</v>
+        <v>271</v>
       </c>
       <c r="B1188" s="4" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
       <c r="C1188" s="5">
-        <v>50297</v>
+        <v>50271</v>
       </c>
       <c r="D1188" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1188" s="5">
         <v>40</v>
       </c>
       <c r="F1188" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1188" s="5" t="s">
-        <v>1711</v>
+        <v>561</v>
       </c>
     </row>
     <row r="1189" spans="1:7">
       <c r="A1189" s="3" t="s">
-        <v>1712</v>
+        <v>642</v>
       </c>
       <c r="B1189" s="4" t="s">
-        <v>1713</v>
+        <v>1710</v>
       </c>
       <c r="C1189" s="5">
-        <v>49013</v>
+        <v>50294</v>
       </c>
       <c r="D1189" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1189" s="5">
         <v>40</v>
       </c>
       <c r="F1189" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1189" s="5" t="s">
-        <v>1526</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="1190" spans="1:7">
       <c r="A1190" s="3" t="s">
         <v>493</v>
       </c>
       <c r="B1190" s="4" t="s">
-        <v>1714</v>
+        <v>1712</v>
       </c>
       <c r="C1190" s="5">
-        <v>49018</v>
+        <v>50297</v>
       </c>
       <c r="D1190" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1190" s="5">
         <v>40</v>
       </c>
       <c r="F1190" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1190" s="5" t="s">
-        <v>1715</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="1191" spans="1:7">
       <c r="A1191" s="3" t="s">
-        <v>564</v>
+        <v>1714</v>
       </c>
       <c r="B1191" s="4" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
       <c r="C1191" s="5">
-        <v>49019</v>
+        <v>49013</v>
       </c>
       <c r="D1191" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1191" s="5">
         <v>40</v>
       </c>
       <c r="F1191" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1191" s="5" t="s">
-        <v>1048</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="1192" spans="1:7">
       <c r="A1192" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B1192" s="4" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C1192" s="5">
+        <v>49018</v>
+      </c>
+      <c r="D1192" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1192" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1192" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1192" s="5" t="s">
         <v>1717</v>
-      </c>
-[...16 lines deleted...]
-        <v>1719</v>
       </c>
     </row>
     <row r="1193" spans="1:7">
       <c r="A1193" s="3" t="s">
-        <v>1717</v>
+        <v>564</v>
       </c>
       <c r="B1193" s="4" t="s">
-        <v>1720</v>
+        <v>1718</v>
       </c>
       <c r="C1193" s="5">
-        <v>49022</v>
+        <v>49019</v>
       </c>
       <c r="D1193" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1193" s="5">
         <v>40</v>
       </c>
       <c r="F1193" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1193" s="5" t="s">
-        <v>561</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="1194" spans="1:7">
       <c r="A1194" s="3" t="s">
-        <v>304</v>
+        <v>1719</v>
       </c>
       <c r="B1194" s="4" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C1194" s="5">
+        <v>49021</v>
+      </c>
+      <c r="D1194" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1194" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1194" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1194" s="5" t="s">
         <v>1721</v>
-      </c>
-[...13 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="1195" spans="1:7">
       <c r="A1195" s="3" t="s">
-        <v>304</v>
+        <v>1719</v>
       </c>
       <c r="B1195" s="4" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="C1195" s="5">
-        <v>49023</v>
+        <v>49022</v>
       </c>
       <c r="D1195" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1195" s="5">
         <v>40</v>
       </c>
       <c r="F1195" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="G1195" s="5" t="s">
-        <v>1706</v>
+        <v>561</v>
       </c>
     </row>
     <row r="1196" spans="1:7">
       <c r="A1196" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1196" s="4" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="C1196" s="5">
         <v>49023</v>
       </c>
       <c r="D1196" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1196" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1196" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="G1196" s="5" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="1197" spans="1:7">
       <c r="A1197" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1197" s="4" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="C1197" s="5">
         <v>49023</v>
       </c>
       <c r="D1197" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1197" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1197" s="5" t="s">
         <v>483</v>
       </c>
       <c r="G1197" s="5" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="1198" spans="1:7">
       <c r="A1198" s="3" t="s">
-        <v>1717</v>
+        <v>304</v>
       </c>
       <c r="B1198" s="4" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="C1198" s="5">
-        <v>49030</v>
+        <v>49023</v>
       </c>
       <c r="D1198" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1198" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1198" s="5" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="G1198" s="5" t="s">
-        <v>900</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="1199" spans="1:7">
       <c r="A1199" s="3" t="s">
-        <v>1717</v>
+        <v>304</v>
       </c>
       <c r="B1199" s="4" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="C1199" s="5">
-        <v>49030</v>
+        <v>49023</v>
       </c>
       <c r="D1199" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1199" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1199" s="5" t="s">
-        <v>152</v>
+        <v>483</v>
       </c>
       <c r="G1199" s="5" t="s">
-        <v>900</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="1200" spans="1:7">
       <c r="A1200" s="3" t="s">
-        <v>271</v>
+        <v>1719</v>
       </c>
       <c r="B1200" s="4" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="C1200" s="5">
-        <v>49040</v>
+        <v>49030</v>
       </c>
       <c r="D1200" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1200" s="5">
         <v>40</v>
       </c>
       <c r="F1200" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1200" s="5" t="s">
-        <v>1724</v>
+        <v>900</v>
       </c>
     </row>
     <row r="1201" spans="1:7">
       <c r="A1201" s="3" t="s">
-        <v>304</v>
+        <v>1719</v>
       </c>
       <c r="B1201" s="4" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
       <c r="C1201" s="5">
-        <v>49054</v>
+        <v>49030</v>
       </c>
       <c r="D1201" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1201" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1201" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1201" s="5" t="s">
-        <v>367</v>
+        <v>900</v>
       </c>
     </row>
     <row r="1202" spans="1:7">
       <c r="A1202" s="3" t="s">
-        <v>304</v>
+        <v>271</v>
       </c>
       <c r="B1202" s="4" t="s">
         <v>1725</v>
       </c>
       <c r="C1202" s="5">
-        <v>49054</v>
+        <v>49040</v>
       </c>
       <c r="D1202" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1202" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1202" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1202" s="5" t="s">
-        <v>367</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="1203" spans="1:7">
       <c r="A1203" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1203" s="4" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="C1203" s="5">
         <v>49054</v>
       </c>
       <c r="D1203" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1203" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1203" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1203" s="5" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="1204" spans="1:7">
       <c r="A1204" s="3" t="s">
-        <v>1717</v>
+        <v>304</v>
       </c>
       <c r="B1204" s="4" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="C1204" s="5">
-        <v>49055</v>
+        <v>49054</v>
       </c>
       <c r="D1204" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1204" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1204" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1204" s="5" t="s">
-        <v>1727</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1205" spans="1:7">
       <c r="A1205" s="3" t="s">
-        <v>493</v>
+        <v>304</v>
       </c>
       <c r="B1205" s="4" t="s">
-        <v>1728</v>
+        <v>1727</v>
       </c>
       <c r="C1205" s="5">
-        <v>49065</v>
+        <v>49054</v>
       </c>
       <c r="D1205" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1205" s="5">
         <v>40</v>
       </c>
       <c r="F1205" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1205" s="5" t="s">
-        <v>1552</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1206" spans="1:7">
       <c r="A1206" s="3" t="s">
-        <v>304</v>
+        <v>1719</v>
       </c>
       <c r="B1206" s="4" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C1206" s="5">
+        <v>49055</v>
+      </c>
+      <c r="D1206" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1206" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1206" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1206" s="5" t="s">
         <v>1729</v>
-      </c>
-[...13 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="1207" spans="1:7">
       <c r="A1207" s="3" t="s">
-        <v>304</v>
+        <v>493</v>
       </c>
       <c r="B1207" s="4" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="C1207" s="5">
-        <v>49069</v>
+        <v>49065</v>
       </c>
       <c r="D1207" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1207" s="5">
         <v>40</v>
       </c>
       <c r="F1207" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1207" s="5" t="s">
-        <v>999</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="1208" spans="1:7">
       <c r="A1208" s="3" t="s">
-        <v>1070</v>
+        <v>304</v>
       </c>
       <c r="B1208" s="4" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C1208" s="5">
         <v>49069</v>
       </c>
       <c r="D1208" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1208" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1208" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1208" s="5" t="s">
-        <v>45</v>
+        <v>999</v>
       </c>
     </row>
     <row r="1209" spans="1:7">
       <c r="A1209" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1209" s="4" t="s">
         <v>1731</v>
       </c>
       <c r="C1209" s="5">
-        <v>49071</v>
+        <v>49069</v>
       </c>
       <c r="D1209" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1209" s="5">
         <v>40</v>
       </c>
       <c r="F1209" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="G1209" s="5" t="s">
-        <v>733</v>
+        <v>999</v>
       </c>
     </row>
     <row r="1210" spans="1:7">
       <c r="A1210" s="3" t="s">
-        <v>304</v>
+        <v>1070</v>
       </c>
       <c r="B1210" s="4" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="C1210" s="5">
-        <v>49071</v>
+        <v>49069</v>
       </c>
       <c r="D1210" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1210" s="5">
         <v>40</v>
       </c>
       <c r="F1210" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1210" s="5" t="s">
-        <v>733</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1211" spans="1:7">
       <c r="A1211" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1211" s="4" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="C1211" s="5">
         <v>49071</v>
       </c>
       <c r="D1211" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1211" s="5">
         <v>40</v>
       </c>
       <c r="F1211" s="5" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="G1211" s="5" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="1212" spans="1:7">
       <c r="A1212" s="3" t="s">
-        <v>1717</v>
+        <v>304</v>
       </c>
       <c r="B1212" s="4" t="s">
         <v>1733</v>
       </c>
       <c r="C1212" s="5">
-        <v>49077</v>
+        <v>49071</v>
       </c>
       <c r="D1212" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1212" s="5">
         <v>40</v>
       </c>
       <c r="F1212" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1212" s="5" t="s">
-        <v>753</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1213" spans="1:7">
       <c r="A1213" s="3" t="s">
-        <v>1717</v>
+        <v>304</v>
       </c>
       <c r="B1213" s="4" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="C1213" s="5">
-        <v>49077</v>
+        <v>49071</v>
       </c>
       <c r="D1213" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1213" s="5">
         <v>40</v>
       </c>
       <c r="F1213" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1213" s="5" t="s">
-        <v>753</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1214" spans="1:7">
       <c r="A1214" s="3" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B1214" s="4" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="C1214" s="5">
         <v>49077</v>
       </c>
       <c r="D1214" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1214" s="5">
         <v>40</v>
       </c>
       <c r="F1214" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1214" s="5" t="s">
-        <v>1735</v>
+        <v>753</v>
       </c>
     </row>
     <row r="1215" spans="1:7">
       <c r="A1215" s="3" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B1215" s="4" t="s">
-        <v>1736</v>
+        <v>1735</v>
       </c>
       <c r="C1215" s="5">
-        <v>49083</v>
+        <v>49077</v>
       </c>
       <c r="D1215" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1215" s="5">
         <v>40</v>
       </c>
       <c r="F1215" s="5" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="G1215" s="5" t="s">
-        <v>605</v>
+        <v>753</v>
       </c>
     </row>
     <row r="1216" spans="1:7">
       <c r="A1216" s="3" t="s">
-        <v>1070</v>
+        <v>1719</v>
       </c>
       <c r="B1216" s="4" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C1216" s="5">
+        <v>49077</v>
+      </c>
+      <c r="D1216" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1216" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1216" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1216" s="5" t="s">
         <v>1737</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="1217" spans="1:7">
       <c r="A1217" s="3" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B1217" s="4" t="s">
         <v>1738</v>
       </c>
       <c r="C1217" s="5">
-        <v>49122</v>
+        <v>49083</v>
       </c>
       <c r="D1217" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1217" s="5">
         <v>40</v>
       </c>
       <c r="F1217" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1217" s="5" t="s">
-        <v>1739</v>
+        <v>605</v>
       </c>
     </row>
     <row r="1218" spans="1:7">
       <c r="A1218" s="3" t="s">
-        <v>1717</v>
+        <v>1070</v>
       </c>
       <c r="B1218" s="4" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
       <c r="C1218" s="5">
-        <v>49123</v>
+        <v>49087</v>
       </c>
       <c r="D1218" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1218" s="5">
         <v>40</v>
       </c>
       <c r="F1218" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1218" s="5" t="s">
-        <v>1741</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1219" spans="1:7">
       <c r="A1219" s="3" t="s">
-        <v>1070</v>
+        <v>1719</v>
       </c>
       <c r="B1219" s="4" t="s">
-        <v>1742</v>
+        <v>1740</v>
       </c>
       <c r="C1219" s="5">
-        <v>49133</v>
+        <v>49122</v>
       </c>
       <c r="D1219" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1219" s="5">
         <v>40</v>
       </c>
       <c r="F1219" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1219" s="5" t="s">
-        <v>1743</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="1220" spans="1:7">
       <c r="A1220" s="3" t="s">
-        <v>304</v>
+        <v>1719</v>
       </c>
       <c r="B1220" s="4" t="s">
-        <v>1744</v>
+        <v>1742</v>
       </c>
       <c r="C1220" s="5">
-        <v>49138</v>
+        <v>49123</v>
       </c>
       <c r="D1220" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1220" s="5">
         <v>40</v>
       </c>
       <c r="F1220" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1220" s="5" t="s">
-        <v>781</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1221" spans="1:7">
       <c r="A1221" s="3" t="s">
-        <v>304</v>
+        <v>1070</v>
       </c>
       <c r="B1221" s="4" t="s">
         <v>1744</v>
       </c>
       <c r="C1221" s="5">
-        <v>49138</v>
+        <v>49133</v>
       </c>
       <c r="D1221" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1221" s="5">
         <v>40</v>
       </c>
       <c r="F1221" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="G1221" s="5" t="s">
-        <v>781</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="1222" spans="1:7">
       <c r="A1222" s="3" t="s">
-        <v>1745</v>
+        <v>304</v>
       </c>
       <c r="B1222" s="4" t="s">
         <v>1746</v>
       </c>
       <c r="C1222" s="5">
-        <v>49149</v>
+        <v>49138</v>
       </c>
       <c r="D1222" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1222" s="5">
         <v>40</v>
       </c>
       <c r="F1222" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1222" s="5" t="s">
-        <v>1747</v>
+        <v>781</v>
       </c>
     </row>
     <row r="1223" spans="1:7">
       <c r="A1223" s="3" t="s">
-        <v>1745</v>
+        <v>304</v>
       </c>
       <c r="B1223" s="4" t="s">
-        <v>1748</v>
+        <v>1746</v>
       </c>
       <c r="C1223" s="5">
-        <v>49152</v>
+        <v>49138</v>
       </c>
       <c r="D1223" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1223" s="5">
         <v>40</v>
       </c>
       <c r="F1223" s="5" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="G1223" s="5" t="s">
-        <v>1093</v>
+        <v>781</v>
       </c>
     </row>
     <row r="1224" spans="1:7">
       <c r="A1224" s="3" t="s">
-        <v>1717</v>
+        <v>1747</v>
       </c>
       <c r="B1224" s="4" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C1224" s="5">
+        <v>49149</v>
+      </c>
+      <c r="D1224" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1224" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1224" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1224" s="5" t="s">
         <v>1749</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="1225" spans="1:7">
       <c r="A1225" s="3" t="s">
-        <v>271</v>
+        <v>1747</v>
       </c>
       <c r="B1225" s="4" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="C1225" s="5">
-        <v>49153</v>
+        <v>49152</v>
       </c>
       <c r="D1225" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1225" s="5">
         <v>40</v>
       </c>
       <c r="F1225" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1225" s="5" t="s">
-        <v>1750</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="1226" spans="1:7">
       <c r="A1226" s="3" t="s">
-        <v>1070</v>
+        <v>1719</v>
       </c>
       <c r="B1226" s="4" t="s">
         <v>1751</v>
       </c>
       <c r="C1226" s="5">
-        <v>49162</v>
+        <v>49153</v>
       </c>
       <c r="D1226" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1226" s="5">
         <v>40</v>
       </c>
       <c r="F1226" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1226" s="5" t="s">
-        <v>310</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1227" spans="1:7">
       <c r="A1227" s="3" t="s">
-        <v>1717</v>
+        <v>271</v>
       </c>
       <c r="B1227" s="4" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C1227" s="5">
+        <v>49153</v>
+      </c>
+      <c r="D1227" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1227" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1227" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1227" s="5" t="s">
         <v>1752</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="1228" spans="1:7">
       <c r="A1228" s="3" t="s">
-        <v>304</v>
+        <v>1070</v>
       </c>
       <c r="B1228" s="4" t="s">
         <v>1753</v>
       </c>
       <c r="C1228" s="5">
-        <v>49180</v>
+        <v>49162</v>
       </c>
       <c r="D1228" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1228" s="5">
         <v>40</v>
       </c>
       <c r="F1228" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="G1228" s="5" t="s">
-        <v>725</v>
+        <v>310</v>
       </c>
     </row>
     <row r="1229" spans="1:7">
       <c r="A1229" s="3" t="s">
-        <v>304</v>
+        <v>1719</v>
       </c>
       <c r="B1229" s="4" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="C1229" s="5">
-        <v>49180</v>
+        <v>49172</v>
       </c>
       <c r="D1229" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1229" s="5">
         <v>40</v>
       </c>
       <c r="F1229" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1229" s="5" t="s">
-        <v>725</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1230" spans="1:7">
       <c r="A1230" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1230" s="4" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="C1230" s="5">
         <v>49180</v>
       </c>
       <c r="D1230" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1230" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1230" s="5" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="G1230" s="5" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="1231" spans="1:7">
       <c r="A1231" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1231" s="4" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="C1231" s="5">
         <v>49180</v>
       </c>
       <c r="D1231" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1231" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1231" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="G1231" s="5" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="1232" spans="1:7">
       <c r="A1232" s="3" t="s">
-        <v>1070</v>
+        <v>304</v>
       </c>
       <c r="B1232" s="4" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="C1232" s="5">
-        <v>49184</v>
+        <v>49180</v>
       </c>
       <c r="D1232" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1232" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1232" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1232" s="5" t="s">
-        <v>70</v>
+        <v>725</v>
       </c>
     </row>
     <row r="1233" spans="1:7">
       <c r="A1233" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1233" s="4" t="s">
         <v>1755</v>
       </c>
       <c r="C1233" s="5">
-        <v>49184</v>
+        <v>49180</v>
       </c>
       <c r="D1233" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1233" s="5">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F1233" s="5" t="s">
         <v>483</v>
       </c>
       <c r="G1233" s="5" t="s">
-        <v>1756</v>
+        <v>725</v>
       </c>
     </row>
     <row r="1234" spans="1:7">
       <c r="A1234" s="3" t="s">
-        <v>304</v>
+        <v>1070</v>
       </c>
       <c r="B1234" s="4" t="s">
-        <v>1757</v>
+        <v>1756</v>
       </c>
       <c r="C1234" s="5">
-        <v>49197</v>
+        <v>49184</v>
       </c>
       <c r="D1234" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1234" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1234" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1234" s="5" t="s">
-        <v>631</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1235" spans="1:7">
       <c r="A1235" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1235" s="4" t="s">
         <v>1757</v>
       </c>
       <c r="C1235" s="5">
-        <v>49197</v>
+        <v>49184</v>
       </c>
       <c r="D1235" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1235" s="5">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F1235" s="5" t="s">
-        <v>354</v>
+        <v>483</v>
       </c>
       <c r="G1235" s="5" t="s">
-        <v>631</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="1236" spans="1:7">
       <c r="A1236" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1236" s="4" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="C1236" s="5">
         <v>49197</v>
       </c>
       <c r="D1236" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1236" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1236" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1236" s="5" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="1237" spans="1:7">
       <c r="A1237" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1237" s="4" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="C1237" s="5">
-        <v>49207</v>
+        <v>49197</v>
       </c>
       <c r="D1237" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1237" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1237" s="5" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="G1237" s="5" t="s">
-        <v>1189</v>
+        <v>631</v>
       </c>
     </row>
     <row r="1238" spans="1:7">
       <c r="A1238" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1238" s="4" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="C1238" s="5">
-        <v>49207</v>
+        <v>49197</v>
       </c>
       <c r="D1238" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1238" s="5">
         <v>40</v>
       </c>
       <c r="F1238" s="5" t="s">
-        <v>483</v>
+        <v>15</v>
       </c>
       <c r="G1238" s="5" t="s">
-        <v>1189</v>
+        <v>631</v>
       </c>
     </row>
     <row r="1239" spans="1:7">
       <c r="A1239" s="3" t="s">
-        <v>1717</v>
+        <v>304</v>
       </c>
       <c r="B1239" s="4" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="C1239" s="5">
-        <v>49219</v>
+        <v>49207</v>
       </c>
       <c r="D1239" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1239" s="5">
         <v>40</v>
       </c>
       <c r="F1239" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1239" s="5" t="s">
-        <v>631</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="1240" spans="1:7">
       <c r="A1240" s="3" t="s">
-        <v>1717</v>
+        <v>304</v>
       </c>
       <c r="B1240" s="4" t="s">
         <v>1760</v>
       </c>
       <c r="C1240" s="5">
-        <v>49219</v>
+        <v>49207</v>
       </c>
       <c r="D1240" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1240" s="5">
         <v>40</v>
       </c>
       <c r="F1240" s="5" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="G1240" s="5" t="s">
-        <v>680</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="1241" spans="1:7">
       <c r="A1241" s="3" t="s">
-        <v>304</v>
+        <v>1719</v>
       </c>
       <c r="B1241" s="4" t="s">
         <v>1761</v>
       </c>
       <c r="C1241" s="5">
         <v>49219</v>
       </c>
       <c r="D1241" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1241" s="5">
         <v>40</v>
       </c>
       <c r="F1241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1241" s="5" t="s">
-        <v>1762</v>
+        <v>631</v>
       </c>
     </row>
     <row r="1242" spans="1:7">
       <c r="A1242" s="3" t="s">
-        <v>304</v>
+        <v>1719</v>
       </c>
       <c r="B1242" s="4" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="C1242" s="5">
         <v>49219</v>
       </c>
       <c r="D1242" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1242" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1242" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1242" s="5" t="s">
-        <v>1762</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1243" spans="1:7">
       <c r="A1243" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1243" s="4" t="s">
         <v>1763</v>
       </c>
       <c r="C1243" s="5">
-        <v>49223</v>
+        <v>49219</v>
       </c>
       <c r="D1243" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1243" s="5">
         <v>40</v>
       </c>
       <c r="F1243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1243" s="5" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="1244" spans="1:7">
       <c r="A1244" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B1244" s="4" t="s">
-        <v>1765</v>
+        <v>1763</v>
       </c>
       <c r="C1244" s="5">
-        <v>49240</v>
+        <v>49219</v>
       </c>
       <c r="D1244" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1244" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1244" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1244" s="5" t="s">
-        <v>1766</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1245" spans="1:7">
       <c r="A1245" s="3" t="s">
-        <v>1717</v>
+        <v>304</v>
       </c>
       <c r="B1245" s="4" t="s">
-        <v>1767</v>
+        <v>1765</v>
       </c>
       <c r="C1245" s="5">
-        <v>49242</v>
+        <v>49223</v>
       </c>
       <c r="D1245" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1245" s="5">
         <v>40</v>
       </c>
       <c r="F1245" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1245" s="5" t="s">
-        <v>1768</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="1246" spans="1:7">
       <c r="A1246" s="3" t="s">
-        <v>1717</v>
+        <v>304</v>
       </c>
       <c r="B1246" s="4" t="s">
-        <v>1769</v>
+        <v>1767</v>
       </c>
       <c r="C1246" s="5">
-        <v>49250</v>
+        <v>49240</v>
       </c>
       <c r="D1246" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1246" s="5">
         <v>40</v>
       </c>
       <c r="F1246" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1246" s="5" t="s">
-        <v>1770</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="1247" spans="1:7">
       <c r="A1247" s="3" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B1247" s="4" t="s">
         <v>1769</v>
       </c>
       <c r="C1247" s="5">
-        <v>49250</v>
+        <v>49242</v>
       </c>
       <c r="D1247" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1247" s="5">
         <v>40</v>
       </c>
       <c r="F1247" s="5" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="G1247" s="5" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="1248" spans="1:7">
       <c r="A1248" s="3" t="s">
-        <v>1070</v>
+        <v>1719</v>
       </c>
       <c r="B1248" s="4" t="s">
         <v>1771</v>
       </c>
       <c r="C1248" s="5">
-        <v>49252</v>
+        <v>49250</v>
       </c>
       <c r="D1248" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1248" s="5">
         <v>40</v>
       </c>
       <c r="F1248" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1248" s="5" t="s">
-        <v>65</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="1249" spans="1:7">
       <c r="A1249" s="3" t="s">
-        <v>271</v>
+        <v>1719</v>
       </c>
       <c r="B1249" s="4" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C1249" s="5">
+        <v>49250</v>
+      </c>
+      <c r="D1249" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1249" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1249" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1249" s="5" t="s">
         <v>1772</v>
-      </c>
-[...13 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="1250" spans="1:7">
       <c r="A1250" s="3" t="s">
-        <v>1717</v>
+        <v>1070</v>
       </c>
       <c r="B1250" s="4" t="s">
         <v>1773</v>
       </c>
       <c r="C1250" s="5">
-        <v>49268</v>
+        <v>49252</v>
       </c>
       <c r="D1250" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1250" s="5">
         <v>40</v>
       </c>
       <c r="F1250" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1250" s="5" t="s">
-        <v>293</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1251" spans="1:7">
       <c r="A1251" s="3" t="s">
-        <v>1717</v>
+        <v>271</v>
       </c>
       <c r="B1251" s="4" t="s">
         <v>1774</v>
       </c>
       <c r="C1251" s="5">
-        <v>49275</v>
+        <v>49255</v>
       </c>
       <c r="D1251" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1251" s="5">
         <v>40</v>
       </c>
       <c r="F1251" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1251" s="5" t="s">
-        <v>1646</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="1252" spans="1:7">
       <c r="A1252" s="3" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B1252" s="4" t="s">
         <v>1775</v>
       </c>
       <c r="C1252" s="5">
-        <v>49275</v>
+        <v>49268</v>
       </c>
       <c r="D1252" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1252" s="5">
         <v>40</v>
       </c>
       <c r="F1252" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1252" s="5" t="s">
-        <v>1216</v>
+        <v>293</v>
       </c>
     </row>
     <row r="1253" spans="1:7">
       <c r="A1253" s="3" t="s">
-        <v>1070</v>
+        <v>1719</v>
       </c>
       <c r="B1253" s="4" t="s">
         <v>1776</v>
       </c>
       <c r="C1253" s="5">
         <v>49275</v>
       </c>
       <c r="D1253" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1253" s="5">
         <v>40</v>
       </c>
       <c r="F1253" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1253" s="5" t="s">
-        <v>1552</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="1254" spans="1:7">
-      <c r="A1254" s="2"/>
-[...3 lines deleted...]
-      <c r="G1254" s="1"/>
+      <c r="A1254" s="3" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B1254" s="4" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C1254" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D1254" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1254" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1254" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1254" s="5" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:7">
+      <c r="A1255" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B1255" s="4" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C1255" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D1255" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1255" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1255" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1255" s="5" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:7">
+      <c r="A1256" s="2"/>
+      <c r="C1256" s="1"/>
+      <c r="E1256" s="1"/>
+      <c r="F1256" s="1"/>
+      <c r="G1256" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">