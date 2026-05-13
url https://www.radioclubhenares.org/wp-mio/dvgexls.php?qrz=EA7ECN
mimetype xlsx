--- v2 (2026-03-22)
+++ v3 (2026-05-13)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA7ECN</t>
   </si>
   <si>
-    <t>287 Referencias DVGE - 293 QSO encontrados - 266 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #2195 (22-03-2026 14:51)</t>
+    <t>288 Referencias DVGE - 294 QSO encontrados - 267 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #2195 (13-05-2026 09:55)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>
@@ -1533,50 +1533,56 @@
     <t>28/03/2023</t>
   </si>
   <si>
     <t>VGSA-213</t>
   </si>
   <si>
     <t>VGSA-217</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>VGSA-218</t>
   </si>
   <si>
     <t>EA7RKS/P</t>
   </si>
   <si>
     <t>VGSE-175</t>
   </si>
   <si>
     <t>VGSG-044</t>
   </si>
   <si>
     <t>08/04/2021</t>
+  </si>
+  <si>
+    <t>VGSG-098</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
   </si>
   <si>
     <t>VGSG-175</t>
   </si>
   <si>
     <t>VGSO-006</t>
   </si>
   <si>
     <t>09/11/2020</t>
   </si>
   <si>
     <t>AM70URE</t>
   </si>
   <si>
     <t>VGSO-019</t>
   </si>
   <si>
     <t>09/06/2019</t>
   </si>
   <si>
     <t>VGSO-084</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
@@ -2488,51 +2494,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G299"/>
+  <dimension ref="A1:G300"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -7269,2078 +7275,2101 @@
     <row r="210" spans="1:7">
       <c r="A210" s="3" t="s">
         <v>209</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>505</v>
       </c>
       <c r="C210" s="5">
         <v>40060</v>
       </c>
       <c r="D210" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E210" s="5">
         <v>40</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="3" t="s">
-        <v>209</v>
+        <v>135</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>507</v>
       </c>
       <c r="C211" s="5">
-        <v>40215</v>
+        <v>40138</v>
       </c>
       <c r="D211" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E211" s="5">
         <v>40</v>
       </c>
       <c r="F211" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G211" s="5" t="s">
-        <v>304</v>
+        <v>508</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="3" t="s">
-        <v>270</v>
+        <v>209</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C212" s="5">
-        <v>42006</v>
+        <v>40215</v>
       </c>
       <c r="D212" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E212" s="5">
         <v>40</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G212" s="5" t="s">
-        <v>509</v>
+        <v>304</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="B213" s="4" t="s">
         <v>510</v>
       </c>
-      <c r="B213" s="4" t="s">
+      <c r="C213" s="5">
+        <v>42006</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E213" s="5">
+        <v>40</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G213" s="5" t="s">
         <v>511</v>
-      </c>
-[...13 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="3" t="s">
-        <v>270</v>
+        <v>512</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C214" s="5">
-        <v>42060</v>
+        <v>42020</v>
       </c>
       <c r="D214" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E214" s="5">
         <v>40</v>
       </c>
       <c r="F214" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="3" t="s">
         <v>270</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C215" s="5">
-        <v>42097</v>
+        <v>42060</v>
       </c>
       <c r="D215" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E215" s="5">
         <v>40</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="3" t="s">
         <v>270</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C216" s="5">
-        <v>42103</v>
+        <v>42097</v>
       </c>
       <c r="D216" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E216" s="5">
         <v>40</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G216" s="5" t="s">
-        <v>284</v>
+        <v>518</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="3" t="s">
         <v>270</v>
       </c>
       <c r="B217" s="4" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C217" s="5">
-        <v>42115</v>
+        <v>42103</v>
       </c>
       <c r="D217" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E217" s="5">
         <v>40</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G217" s="5" t="s">
-        <v>519</v>
+        <v>284</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="3" t="s">
         <v>270</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>520</v>
       </c>
       <c r="C218" s="5">
-        <v>42183</v>
+        <v>42115</v>
       </c>
       <c r="D218" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E218" s="5">
         <v>40</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="3" t="s">
         <v>270</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>522</v>
       </c>
       <c r="C219" s="5">
-        <v>42204</v>
+        <v>42183</v>
       </c>
       <c r="D219" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E219" s="5">
         <v>40</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="B220" s="4" t="s">
         <v>524</v>
       </c>
-      <c r="B220" s="4" t="s">
+      <c r="C220" s="5">
+        <v>42204</v>
+      </c>
+      <c r="D220" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E220" s="5">
+        <v>40</v>
+      </c>
+      <c r="F220" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G220" s="5" t="s">
         <v>525</v>
-      </c>
-[...13 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="3" t="s">
-        <v>197</v>
+        <v>526</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>527</v>
       </c>
       <c r="C221" s="5">
-        <v>20020</v>
+        <v>20035</v>
       </c>
       <c r="D221" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E221" s="5">
         <v>40</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="3" t="s">
-        <v>135</v>
+        <v>197</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>529</v>
       </c>
       <c r="C222" s="5">
-        <v>43061</v>
+        <v>20020</v>
       </c>
       <c r="D222" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E222" s="5">
         <v>40</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>531</v>
       </c>
       <c r="C223" s="5">
-        <v>43092</v>
+        <v>43061</v>
       </c>
       <c r="D223" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E223" s="5">
         <v>40</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>533</v>
       </c>
       <c r="C224" s="5">
-        <v>43905</v>
+        <v>43092</v>
       </c>
       <c r="D224" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E224" s="5">
         <v>40</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G224" s="5" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="3" t="s">
-        <v>339</v>
+        <v>135</v>
       </c>
       <c r="B225" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="C225" s="5">
+        <v>43905</v>
+      </c>
+      <c r="D225" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E225" s="5">
+        <v>40</v>
+      </c>
+      <c r="F225" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G225" s="5" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="3" t="s">
-        <v>189</v>
+        <v>339</v>
       </c>
       <c r="B226" s="4" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C226" s="5">
-        <v>44042</v>
+        <v>43144</v>
       </c>
       <c r="D226" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E226" s="5">
         <v>40</v>
       </c>
       <c r="F226" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G226" s="5" t="s">
-        <v>536</v>
+        <v>404</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C227" s="5">
-        <v>44043</v>
+        <v>44042</v>
       </c>
       <c r="D227" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E227" s="5">
         <v>40</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B228" s="4" t="s">
         <v>539</v>
       </c>
-      <c r="B228" s="4" t="s">
+      <c r="C228" s="5">
+        <v>44043</v>
+      </c>
+      <c r="D228" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E228" s="5">
+        <v>40</v>
+      </c>
+      <c r="F228" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G228" s="5" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="3" t="s">
-        <v>189</v>
+        <v>541</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>542</v>
       </c>
       <c r="C229" s="5">
-        <v>44068</v>
+        <v>44053</v>
       </c>
       <c r="D229" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E229" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G229" s="5" t="s">
-        <v>443</v>
+        <v>543</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C230" s="5">
-        <v>44122</v>
+        <v>44068</v>
       </c>
       <c r="D230" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E230" s="5">
         <v>40</v>
       </c>
       <c r="F230" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G230" s="5" t="s">
-        <v>544</v>
+        <v>443</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B231" s="4" t="s">
         <v>545</v>
       </c>
-      <c r="B231" s="4" t="s">
+      <c r="C231" s="5">
+        <v>44122</v>
+      </c>
+      <c r="D231" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E231" s="5">
+        <v>40</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G231" s="5" t="s">
         <v>546</v>
-      </c>
-[...13 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="3" t="s">
-        <v>106</v>
+        <v>547</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>548</v>
       </c>
       <c r="C232" s="5">
-        <v>44158</v>
+        <v>44127</v>
       </c>
       <c r="D232" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E232" s="5">
         <v>40</v>
       </c>
       <c r="F232" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="3" t="s">
-        <v>545</v>
+        <v>106</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>550</v>
       </c>
       <c r="C233" s="5">
-        <v>44159</v>
+        <v>44158</v>
       </c>
       <c r="D233" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E233" s="5">
         <v>40</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="3" t="s">
-        <v>189</v>
+        <v>547</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>552</v>
       </c>
       <c r="C234" s="5">
-        <v>44191</v>
+        <v>44159</v>
       </c>
       <c r="D234" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E234" s="5">
         <v>40</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="5" t="s">
-        <v>182</v>
+        <v>553</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="3" t="s">
-        <v>539</v>
+        <v>189</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C235" s="5">
-        <v>44263</v>
+        <v>44191</v>
       </c>
       <c r="D235" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E235" s="5">
         <v>40</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G235" s="5" t="s">
-        <v>332</v>
+        <v>182</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="3" t="s">
-        <v>135</v>
+        <v>541</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C236" s="5">
-        <v>44264</v>
+        <v>44263</v>
       </c>
       <c r="D236" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E236" s="5">
         <v>40</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G236" s="5" t="s">
-        <v>555</v>
+        <v>332</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="3" t="s">
-        <v>106</v>
+        <v>135</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>556</v>
       </c>
       <c r="C237" s="5">
-        <v>45027</v>
+        <v>44264</v>
       </c>
       <c r="D237" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E237" s="5">
         <v>40</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G237" s="5" t="s">
-        <v>312</v>
+        <v>557</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="3" t="s">
-        <v>273</v>
+        <v>106</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C238" s="5">
-        <v>45040</v>
+        <v>45027</v>
       </c>
       <c r="D238" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E238" s="5">
         <v>40</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G238" s="5" t="s">
-        <v>558</v>
+        <v>312</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="3" t="s">
-        <v>106</v>
+        <v>273</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>559</v>
       </c>
       <c r="C239" s="5">
-        <v>45059</v>
+        <v>45040</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E239" s="5">
         <v>40</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="3" t="s">
-        <v>135</v>
+        <v>106</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>561</v>
       </c>
       <c r="C240" s="5">
-        <v>45145</v>
+        <v>45059</v>
       </c>
       <c r="D240" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E240" s="5">
         <v>40</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="3" t="s">
-        <v>106</v>
+        <v>135</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>563</v>
       </c>
       <c r="C241" s="5">
-        <v>45156</v>
+        <v>45145</v>
       </c>
       <c r="D241" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E241" s="5">
         <v>40</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>565</v>
       </c>
       <c r="C242" s="5">
-        <v>45157</v>
+        <v>45156</v>
       </c>
       <c r="D242" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E242" s="5">
         <v>40</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="3" t="s">
-        <v>377</v>
+        <v>106</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>567</v>
       </c>
       <c r="C243" s="5">
-        <v>45180</v>
+        <v>45157</v>
       </c>
       <c r="D243" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E243" s="5">
         <v>40</v>
       </c>
       <c r="F243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B244" s="4" t="s">
         <v>569</v>
       </c>
-      <c r="B244" s="4" t="s">
+      <c r="C244" s="5">
+        <v>45180</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E244" s="5">
+        <v>40</v>
+      </c>
+      <c r="F244" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G244" s="5" t="s">
         <v>570</v>
-      </c>
-[...13 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B245" s="4" t="s">
         <v>572</v>
       </c>
-      <c r="B245" s="4" t="s">
+      <c r="C245" s="5">
+        <v>46038</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E245" s="5">
+        <v>40</v>
+      </c>
+      <c r="F245" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G245" s="5" t="s">
         <v>573</v>
-      </c>
-[...13 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="3" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="B246" s="4" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C246" s="5">
-        <v>46080</v>
+        <v>46070</v>
       </c>
       <c r="D246" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E246" s="5">
         <v>40</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G246" s="5" t="s">
-        <v>575</v>
+        <v>230</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B247" s="4" t="s">
         <v>576</v>
       </c>
-      <c r="B247" s="4" t="s">
+      <c r="C247" s="5">
+        <v>46080</v>
+      </c>
+      <c r="D247" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E247" s="5">
+        <v>40</v>
+      </c>
+      <c r="F247" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G247" s="5" t="s">
         <v>577</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="3" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="B248" s="4" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C248" s="5">
         <v>46111</v>
       </c>
       <c r="D248" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E248" s="5">
         <v>40</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G248" s="5" t="s">
-        <v>24</v>
+        <v>580</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="3" t="s">
-        <v>17</v>
+        <v>571</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>579</v>
       </c>
       <c r="C249" s="5">
-        <v>46097</v>
+        <v>46111</v>
       </c>
       <c r="D249" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E249" s="5">
         <v>40</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G249" s="5" t="s">
-        <v>580</v>
+        <v>24</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="3" t="s">
-        <v>569</v>
+        <v>17</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>581</v>
       </c>
       <c r="C250" s="5">
-        <v>46118</v>
+        <v>46097</v>
       </c>
       <c r="D250" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E250" s="5">
         <v>40</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G250" s="5" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="3" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>583</v>
       </c>
       <c r="C251" s="5">
-        <v>46147</v>
+        <v>46118</v>
       </c>
       <c r="D251" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E251" s="5">
         <v>40</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G251" s="5" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="3" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>585</v>
       </c>
       <c r="C252" s="5">
         <v>46147</v>
       </c>
       <c r="D252" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E252" s="5">
         <v>40</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G252" s="5" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B253" s="4" t="s">
         <v>587</v>
       </c>
-      <c r="B253" s="4" t="s">
+      <c r="C253" s="5">
+        <v>46147</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E253" s="5">
+        <v>40</v>
+      </c>
+      <c r="F253" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G253" s="5" t="s">
         <v>588</v>
-      </c>
-[...13 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="3" t="s">
-        <v>17</v>
+        <v>589</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>590</v>
       </c>
       <c r="C254" s="5">
-        <v>46184</v>
+        <v>46157</v>
       </c>
       <c r="D254" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E254" s="5">
         <v>40</v>
       </c>
       <c r="F254" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G254" s="5" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="3" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>592</v>
       </c>
       <c r="C255" s="5">
         <v>46184</v>
       </c>
       <c r="D255" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E255" s="5">
         <v>40</v>
       </c>
       <c r="F255" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="3" t="s">
-        <v>569</v>
+        <v>47</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>594</v>
       </c>
       <c r="C256" s="5">
-        <v>46213</v>
+        <v>46184</v>
       </c>
       <c r="D256" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E256" s="5">
         <v>40</v>
       </c>
       <c r="F256" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G256" s="5" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="3" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>596</v>
       </c>
       <c r="C257" s="5">
-        <v>46214</v>
+        <v>46213</v>
       </c>
       <c r="D257" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E257" s="5">
         <v>40</v>
       </c>
       <c r="F257" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G257" s="5" t="s">
-        <v>237</v>
+        <v>597</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="3" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B258" s="4" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C258" s="5">
-        <v>46228</v>
+        <v>46214</v>
       </c>
       <c r="D258" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E258" s="5">
         <v>40</v>
       </c>
       <c r="F258" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G258" s="5" t="s">
-        <v>598</v>
+        <v>237</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="B259" s="4" t="s">
         <v>599</v>
       </c>
-      <c r="B259" s="4" t="s">
+      <c r="C259" s="5">
+        <v>46228</v>
+      </c>
+      <c r="D259" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E259" s="5">
+        <v>40</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G259" s="5" t="s">
         <v>600</v>
-      </c>
-[...13 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="3" t="s">
-        <v>569</v>
+        <v>601</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>602</v>
       </c>
       <c r="C260" s="5">
-        <v>46256</v>
+        <v>46244</v>
       </c>
       <c r="D260" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E260" s="5">
         <v>40</v>
       </c>
       <c r="F260" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G260" s="5" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="3" t="s">
-        <v>468</v>
+        <v>571</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>604</v>
       </c>
       <c r="C261" s="5">
-        <v>47004</v>
+        <v>46256</v>
       </c>
       <c r="D261" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E261" s="5">
         <v>40</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="3" t="s">
         <v>468</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>606</v>
       </c>
       <c r="C262" s="5">
-        <v>47021</v>
+        <v>47004</v>
       </c>
       <c r="D262" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E262" s="5">
         <v>40</v>
       </c>
       <c r="F262" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G262" s="5" t="s">
-        <v>412</v>
+        <v>607</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="3" t="s">
-        <v>209</v>
+        <v>468</v>
       </c>
       <c r="B263" s="4" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C263" s="5">
-        <v>47034</v>
+        <v>47021</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E263" s="5">
         <v>40</v>
       </c>
       <c r="F263" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G263" s="5" t="s">
-        <v>359</v>
+        <v>412</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="3" t="s">
-        <v>608</v>
+        <v>209</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>609</v>
       </c>
       <c r="C264" s="5">
-        <v>47084</v>
+        <v>47034</v>
       </c>
       <c r="D264" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E264" s="5">
         <v>40</v>
       </c>
       <c r="F264" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G264" s="5" t="s">
-        <v>421</v>
+        <v>359</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="3" t="s">
-        <v>106</v>
+        <v>610</v>
       </c>
       <c r="B265" s="4" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C265" s="5">
-        <v>47153</v>
+        <v>47084</v>
       </c>
       <c r="D265" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E265" s="5">
         <v>40</v>
       </c>
       <c r="F265" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G265" s="5" t="s">
-        <v>611</v>
+        <v>421</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="3" t="s">
-        <v>209</v>
+        <v>106</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>612</v>
       </c>
       <c r="C266" s="5">
-        <v>47206</v>
+        <v>47153</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E266" s="5">
         <v>40</v>
       </c>
       <c r="F266" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G266" s="5" t="s">
-        <v>368</v>
+        <v>613</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="3" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="B267" s="4" t="s">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="C267" s="5" t="s">
         <v>614</v>
       </c>
+      <c r="C267" s="5">
+        <v>47206</v>
+      </c>
       <c r="D267" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E267" s="5">
         <v>40</v>
       </c>
       <c r="F267" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G267" s="5" t="s">
-        <v>615</v>
+        <v>368</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="3" t="s">
-        <v>139</v>
+        <v>197</v>
       </c>
       <c r="B268" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="C268" s="5" t="s">
         <v>616</v>
       </c>
-      <c r="C268" s="5" t="s">
+      <c r="D268" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E268" s="5">
+        <v>40</v>
+      </c>
+      <c r="F268" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G268" s="5" t="s">
         <v>617</v>
-      </c>
-[...10 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="3" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B269" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="C269" s="5" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>50017</v>
       </c>
       <c r="D269" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E269" s="5">
         <v>40</v>
       </c>
       <c r="F269" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B270" s="4" t="s">
         <v>621</v>
       </c>
-      <c r="B270" s="4" t="s">
+      <c r="C270" s="5">
+        <v>50017</v>
+      </c>
+      <c r="D270" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E270" s="5">
+        <v>40</v>
+      </c>
+      <c r="F270" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G270" s="5" t="s">
         <v>622</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="3" t="s">
-        <v>135</v>
+        <v>623</v>
       </c>
       <c r="B271" s="4" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C271" s="5">
-        <v>50045</v>
+        <v>50018</v>
       </c>
       <c r="D271" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E271" s="5">
         <v>40</v>
       </c>
       <c r="F271" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G271" s="5" t="s">
-        <v>624</v>
+        <v>165</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B272" s="4" t="s">
         <v>625</v>
       </c>
-      <c r="B272" s="4" t="s">
+      <c r="C272" s="5">
+        <v>50045</v>
+      </c>
+      <c r="D272" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E272" s="5">
+        <v>40</v>
+      </c>
+      <c r="F272" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G272" s="5" t="s">
         <v>626</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>628</v>
       </c>
       <c r="C273" s="5">
-        <v>49010</v>
+        <v>49005</v>
       </c>
       <c r="D273" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E273" s="5">
         <v>40</v>
       </c>
       <c r="F273" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G273" s="5" t="s">
-        <v>629</v>
+        <v>302</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="3" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>630</v>
       </c>
       <c r="C274" s="5">
-        <v>49036</v>
+        <v>49010</v>
       </c>
       <c r="D274" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E274" s="5">
         <v>40</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G274" s="5" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="3" t="s">
-        <v>468</v>
+        <v>627</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C275" s="5">
-        <v>49054</v>
+        <v>49036</v>
       </c>
       <c r="D275" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E275" s="5">
         <v>40</v>
       </c>
       <c r="F275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G275" s="5" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="3" t="s">
-        <v>625</v>
+        <v>468</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>634</v>
       </c>
       <c r="C276" s="5">
-        <v>49065</v>
+        <v>49054</v>
       </c>
       <c r="D276" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E276" s="5">
         <v>40</v>
       </c>
       <c r="F276" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G276" s="5" t="s">
-        <v>523</v>
+        <v>635</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B277" s="4" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C277" s="5">
-        <v>49066</v>
+        <v>49065</v>
       </c>
       <c r="D277" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E277" s="5">
         <v>40</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G277" s="5" t="s">
-        <v>304</v>
+        <v>525</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B278" s="4" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C278" s="5">
-        <v>49069</v>
+        <v>49066</v>
       </c>
       <c r="D278" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E278" s="5">
         <v>40</v>
       </c>
       <c r="F278" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G278" s="5" t="s">
-        <v>637</v>
+        <v>304</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>638</v>
       </c>
       <c r="C279" s="5">
-        <v>49071</v>
+        <v>49069</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E279" s="5">
         <v>40</v>
       </c>
       <c r="F279" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G279" s="5" t="s">
-        <v>119</v>
+        <v>639</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B280" s="4" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C280" s="5">
         <v>49071</v>
       </c>
       <c r="D280" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E280" s="5">
         <v>40</v>
       </c>
       <c r="F280" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G280" s="5" t="s">
-        <v>640</v>
+        <v>119</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>641</v>
       </c>
       <c r="C281" s="5">
-        <v>49077</v>
+        <v>49071</v>
       </c>
       <c r="D281" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E281" s="5">
         <v>40</v>
       </c>
       <c r="F281" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G281" s="5" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="3" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>643</v>
       </c>
       <c r="C282" s="5">
-        <v>49102</v>
+        <v>49077</v>
       </c>
       <c r="D282" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E282" s="5">
         <v>40</v>
       </c>
       <c r="F282" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G282" s="5" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="3" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>645</v>
       </c>
       <c r="C283" s="5">
-        <v>49104</v>
+        <v>49102</v>
       </c>
       <c r="D283" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E283" s="5">
         <v>40</v>
       </c>
       <c r="F283" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G283" s="5" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>647</v>
       </c>
       <c r="C284" s="5">
-        <v>49123</v>
+        <v>49104</v>
       </c>
       <c r="D284" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E284" s="5">
         <v>40</v>
       </c>
       <c r="F284" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G284" s="5" t="s">
-        <v>40</v>
+        <v>648</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="3" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B285" s="4" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C285" s="5">
-        <v>49131</v>
+        <v>49123</v>
       </c>
       <c r="D285" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E285" s="5">
         <v>40</v>
       </c>
       <c r="F285" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G285" s="5" t="s">
-        <v>649</v>
+        <v>40</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>650</v>
       </c>
       <c r="C286" s="5">
-        <v>49133</v>
+        <v>49131</v>
       </c>
       <c r="D286" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E286" s="5">
         <v>40</v>
       </c>
       <c r="F286" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G286" s="5" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>652</v>
       </c>
       <c r="C287" s="5">
-        <v>49139</v>
+        <v>49133</v>
       </c>
       <c r="D287" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E287" s="5">
         <v>40</v>
       </c>
       <c r="F287" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G287" s="5" t="s">
-        <v>382</v>
+        <v>653</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B288" s="4" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C288" s="5">
         <v>49139</v>
       </c>
       <c r="D288" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E288" s="5">
         <v>40</v>
       </c>
       <c r="F288" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G288" s="5" t="s">
-        <v>654</v>
+        <v>382</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>655</v>
       </c>
       <c r="C289" s="5">
         <v>49139</v>
       </c>
       <c r="D289" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E289" s="5">
         <v>40</v>
       </c>
       <c r="F289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G289" s="5" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="3" t="s">
-        <v>468</v>
+        <v>627</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>657</v>
       </c>
       <c r="C290" s="5">
-        <v>49152</v>
+        <v>49139</v>
       </c>
       <c r="D290" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E290" s="5">
         <v>40</v>
       </c>
       <c r="F290" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G290" s="5" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="3" t="s">
-        <v>625</v>
+        <v>468</v>
       </c>
       <c r="B291" s="4" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="C291" s="5">
         <v>49152</v>
       </c>
       <c r="D291" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E291" s="5">
         <v>40</v>
       </c>
       <c r="F291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G291" s="5" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="3" t="s">
-        <v>660</v>
+        <v>627</v>
       </c>
       <c r="B292" s="4" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C292" s="5">
         <v>49152</v>
       </c>
       <c r="D292" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E292" s="5">
         <v>40</v>
       </c>
       <c r="F292" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G292" s="5" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="3" t="s">
-        <v>625</v>
+        <v>662</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>663</v>
       </c>
       <c r="C293" s="5">
-        <v>49173</v>
+        <v>49152</v>
       </c>
       <c r="D293" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E293" s="5">
         <v>40</v>
       </c>
       <c r="F293" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G293" s="5" t="s">
-        <v>79</v>
+        <v>664</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B294" s="4" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C294" s="5">
-        <v>49208</v>
+        <v>49173</v>
       </c>
       <c r="D294" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E294" s="5">
         <v>40</v>
       </c>
       <c r="F294" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G294" s="5" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B295" s="4" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C295" s="5">
-        <v>49221</v>
+        <v>49208</v>
       </c>
       <c r="D295" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E295" s="5">
         <v>40</v>
       </c>
       <c r="F295" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G295" s="5" t="s">
-        <v>666</v>
+        <v>24</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="3" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>667</v>
       </c>
       <c r="C296" s="5">
-        <v>49264</v>
+        <v>49221</v>
       </c>
       <c r="D296" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E296" s="5">
         <v>40</v>
       </c>
       <c r="F296" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G296" s="5" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>669</v>
       </c>
       <c r="C297" s="5">
-        <v>49275</v>
+        <v>49264</v>
       </c>
       <c r="D297" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E297" s="5">
         <v>40</v>
       </c>
       <c r="F297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G297" s="5" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>671</v>
       </c>
       <c r="C298" s="5">
         <v>49275</v>
       </c>
       <c r="D298" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E298" s="5">
         <v>40</v>
       </c>
       <c r="F298" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G298" s="5" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="299" spans="1:7">
-      <c r="A299" s="2"/>
-[...3 lines deleted...]
-      <c r="G299" s="1"/>
+      <c r="A299" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="C299" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E299" s="5">
+        <v>40</v>
+      </c>
+      <c r="F299" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G299" s="5" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300" s="2"/>
+      <c r="C300" s="1"/>
+      <c r="E300" s="1"/>
+      <c r="F300" s="1"/>
+      <c r="G300" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">