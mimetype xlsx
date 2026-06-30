--- v3 (2026-05-13)
+++ v4 (2026-06-30)
@@ -20,54 +20,54 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA7ECN</t>
   </si>
   <si>
-    <t>288 Referencias DVGE - 294 QSO encontrados - 267 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #2195 (13-05-2026 09:55)</t>
+    <t>288 Referencias DVGE - 296 QSO encontrados - 267 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #2195 (30-06-2026 13:15)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>
@@ -1664,60 +1664,60 @@
   <si>
     <t>VGTE-071</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
   <si>
     <t>VGTE-092</t>
   </si>
   <si>
     <t>VGTE-133</t>
   </si>
   <si>
     <t>02/01/2023</t>
   </si>
   <si>
     <t>EA5DF</t>
   </si>
   <si>
     <t>VGTE-137</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
     <t>VGTE-168</t>
   </si>
   <si>
     <t>02/11/2022</t>
   </si>
   <si>
     <t>VGTE-169</t>
-  </si>
-[...1 lines deleted...]
-    <t>10/07/2025</t>
   </si>
   <si>
     <t>VGTE-206</t>
   </si>
   <si>
     <t>VGTE-272</t>
   </si>
   <si>
     <t>VGTE-274</t>
   </si>
   <si>
     <t>04/01/2022</t>
   </si>
   <si>
     <t>VGTO-035</t>
   </si>
   <si>
     <t>VGTO-061</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>VGTO-097</t>
   </si>
@@ -2494,51 +2494,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G300"/>
+  <dimension ref="A1:G302"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -7781,1595 +7781,1641 @@
     <row r="232" spans="1:7">
       <c r="A232" s="3" t="s">
         <v>547</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>548</v>
       </c>
       <c r="C232" s="5">
         <v>44127</v>
       </c>
       <c r="D232" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E232" s="5">
         <v>40</v>
       </c>
       <c r="F232" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="3" t="s">
-        <v>106</v>
+        <v>547</v>
       </c>
       <c r="B233" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="C233" s="5">
+        <v>44127</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E233" s="5">
+        <v>40</v>
+      </c>
+      <c r="F233" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G233" s="5" t="s">
         <v>550</v>
-      </c>
-[...13 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="3" t="s">
         <v>547</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="C234" s="5">
-        <v>44159</v>
+        <v>44127</v>
       </c>
       <c r="D234" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E234" s="5">
         <v>40</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="5" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="3" t="s">
-        <v>189</v>
+        <v>106</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="C235" s="5">
-        <v>44191</v>
+        <v>44158</v>
       </c>
       <c r="D235" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E235" s="5">
         <v>40</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G235" s="5" t="s">
-        <v>182</v>
+        <v>552</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="3" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C236" s="5">
-        <v>44263</v>
+        <v>44159</v>
       </c>
       <c r="D236" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E236" s="5">
         <v>40</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G236" s="5" t="s">
-        <v>332</v>
+        <v>550</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="3" t="s">
-        <v>135</v>
+        <v>189</v>
       </c>
       <c r="B237" s="4" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="C237" s="5">
-        <v>44264</v>
+        <v>44191</v>
       </c>
       <c r="D237" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E237" s="5">
         <v>40</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G237" s="5" t="s">
-        <v>557</v>
+        <v>182</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="3" t="s">
-        <v>106</v>
+        <v>541</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C238" s="5">
-        <v>45027</v>
+        <v>44263</v>
       </c>
       <c r="D238" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E238" s="5">
         <v>40</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G238" s="5" t="s">
-        <v>312</v>
+        <v>332</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="3" t="s">
-        <v>273</v>
+        <v>135</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="C239" s="5">
-        <v>45040</v>
+        <v>44264</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E239" s="5">
         <v>40</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G239" s="5" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C240" s="5">
-        <v>45059</v>
+        <v>45027</v>
       </c>
       <c r="D240" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E240" s="5">
         <v>40</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G240" s="5" t="s">
-        <v>562</v>
+        <v>312</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="3" t="s">
-        <v>135</v>
+        <v>273</v>
       </c>
       <c r="B241" s="4" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="C241" s="5">
-        <v>45145</v>
+        <v>45040</v>
       </c>
       <c r="D241" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E241" s="5">
         <v>40</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G241" s="5" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B242" s="4" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="C242" s="5">
-        <v>45156</v>
+        <v>45059</v>
       </c>
       <c r="D242" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E242" s="5">
         <v>40</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G242" s="5" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="3" t="s">
-        <v>106</v>
+        <v>135</v>
       </c>
       <c r="B243" s="4" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C243" s="5">
-        <v>45157</v>
+        <v>45145</v>
       </c>
       <c r="D243" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E243" s="5">
         <v>40</v>
       </c>
       <c r="F243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G243" s="5" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="3" t="s">
-        <v>377</v>
+        <v>106</v>
       </c>
       <c r="B244" s="4" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="C244" s="5">
-        <v>45180</v>
+        <v>45156</v>
       </c>
       <c r="D244" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E244" s="5">
         <v>40</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G244" s="5" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="3" t="s">
-        <v>571</v>
+        <v>106</v>
       </c>
       <c r="B245" s="4" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="C245" s="5">
-        <v>46038</v>
+        <v>45157</v>
       </c>
       <c r="D245" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E245" s="5">
         <v>40</v>
       </c>
       <c r="F245" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G245" s="5" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="3" t="s">
-        <v>574</v>
+        <v>377</v>
       </c>
       <c r="B246" s="4" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="C246" s="5">
-        <v>46070</v>
+        <v>45180</v>
       </c>
       <c r="D246" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E246" s="5">
         <v>40</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G246" s="5" t="s">
-        <v>230</v>
+        <v>570</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="3" t="s">
         <v>571</v>
       </c>
       <c r="B247" s="4" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="C247" s="5">
-        <v>46080</v>
+        <v>46038</v>
       </c>
       <c r="D247" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E247" s="5">
         <v>40</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G247" s="5" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="3" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="B248" s="4" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="C248" s="5">
-        <v>46111</v>
+        <v>46070</v>
       </c>
       <c r="D248" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E248" s="5">
         <v>40</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G248" s="5" t="s">
-        <v>580</v>
+        <v>230</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="3" t="s">
         <v>571</v>
       </c>
       <c r="B249" s="4" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="C249" s="5">
-        <v>46111</v>
+        <v>46080</v>
       </c>
       <c r="D249" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E249" s="5">
         <v>40</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G249" s="5" t="s">
-        <v>24</v>
+        <v>577</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="3" t="s">
-        <v>17</v>
+        <v>578</v>
       </c>
       <c r="B250" s="4" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="C250" s="5">
-        <v>46097</v>
+        <v>46111</v>
       </c>
       <c r="D250" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E250" s="5">
         <v>40</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G250" s="5" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="3" t="s">
         <v>571</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="C251" s="5">
-        <v>46118</v>
+        <v>46111</v>
       </c>
       <c r="D251" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E251" s="5">
         <v>40</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G251" s="5" t="s">
-        <v>584</v>
+        <v>24</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="3" t="s">
-        <v>578</v>
+        <v>17</v>
       </c>
       <c r="B252" s="4" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="C252" s="5">
-        <v>46147</v>
+        <v>46097</v>
       </c>
       <c r="D252" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E252" s="5">
         <v>40</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G252" s="5" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="3" t="s">
         <v>571</v>
       </c>
       <c r="B253" s="4" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="C253" s="5">
-        <v>46147</v>
+        <v>46118</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E253" s="5">
         <v>40</v>
       </c>
       <c r="F253" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G253" s="5" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="3" t="s">
-        <v>589</v>
+        <v>578</v>
       </c>
       <c r="B254" s="4" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="C254" s="5">
-        <v>46157</v>
+        <v>46147</v>
       </c>
       <c r="D254" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E254" s="5">
         <v>40</v>
       </c>
       <c r="F254" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G254" s="5" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="3" t="s">
-        <v>17</v>
+        <v>571</v>
       </c>
       <c r="B255" s="4" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="C255" s="5">
-        <v>46184</v>
+        <v>46147</v>
       </c>
       <c r="D255" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E255" s="5">
         <v>40</v>
       </c>
       <c r="F255" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G255" s="5" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="3" t="s">
-        <v>47</v>
+        <v>589</v>
       </c>
       <c r="B256" s="4" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="C256" s="5">
-        <v>46184</v>
+        <v>46157</v>
       </c>
       <c r="D256" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E256" s="5">
         <v>40</v>
       </c>
       <c r="F256" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G256" s="5" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="3" t="s">
-        <v>571</v>
+        <v>17</v>
       </c>
       <c r="B257" s="4" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="C257" s="5">
-        <v>46213</v>
+        <v>46184</v>
       </c>
       <c r="D257" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E257" s="5">
         <v>40</v>
       </c>
       <c r="F257" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G257" s="5" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="3" t="s">
-        <v>571</v>
+        <v>47</v>
       </c>
       <c r="B258" s="4" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="C258" s="5">
-        <v>46214</v>
+        <v>46184</v>
       </c>
       <c r="D258" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E258" s="5">
         <v>40</v>
       </c>
       <c r="F258" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G258" s="5" t="s">
-        <v>237</v>
+        <v>595</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="3" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="B259" s="4" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="C259" s="5">
-        <v>46228</v>
+        <v>46213</v>
       </c>
       <c r="D259" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E259" s="5">
         <v>40</v>
       </c>
       <c r="F259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G259" s="5" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="3" t="s">
-        <v>601</v>
+        <v>571</v>
       </c>
       <c r="B260" s="4" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="C260" s="5">
-        <v>46244</v>
+        <v>46214</v>
       </c>
       <c r="D260" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E260" s="5">
         <v>40</v>
       </c>
       <c r="F260" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G260" s="5" t="s">
-        <v>603</v>
+        <v>237</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="3" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="B261" s="4" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="C261" s="5">
-        <v>46256</v>
+        <v>46228</v>
       </c>
       <c r="D261" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E261" s="5">
         <v>40</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G261" s="5" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="3" t="s">
-        <v>468</v>
+        <v>601</v>
       </c>
       <c r="B262" s="4" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="C262" s="5">
-        <v>47004</v>
+        <v>46244</v>
       </c>
       <c r="D262" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E262" s="5">
         <v>40</v>
       </c>
       <c r="F262" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G262" s="5" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="3" t="s">
-        <v>468</v>
+        <v>571</v>
       </c>
       <c r="B263" s="4" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="C263" s="5">
-        <v>47021</v>
+        <v>46256</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E263" s="5">
         <v>40</v>
       </c>
       <c r="F263" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G263" s="5" t="s">
-        <v>412</v>
+        <v>605</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="3" t="s">
-        <v>209</v>
+        <v>468</v>
       </c>
       <c r="B264" s="4" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C264" s="5">
-        <v>47034</v>
+        <v>47004</v>
       </c>
       <c r="D264" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E264" s="5">
         <v>40</v>
       </c>
       <c r="F264" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G264" s="5" t="s">
-        <v>359</v>
+        <v>607</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="3" t="s">
-        <v>610</v>
+        <v>468</v>
       </c>
       <c r="B265" s="4" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="C265" s="5">
-        <v>47084</v>
+        <v>47021</v>
       </c>
       <c r="D265" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E265" s="5">
         <v>40</v>
       </c>
       <c r="F265" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G265" s="5" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="3" t="s">
-        <v>106</v>
+        <v>209</v>
       </c>
       <c r="B266" s="4" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="C266" s="5">
-        <v>47153</v>
+        <v>47034</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E266" s="5">
         <v>40</v>
       </c>
       <c r="F266" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G266" s="5" t="s">
-        <v>613</v>
+        <v>359</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="3" t="s">
-        <v>209</v>
+        <v>610</v>
       </c>
       <c r="B267" s="4" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="C267" s="5">
-        <v>47206</v>
+        <v>47084</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E267" s="5">
         <v>40</v>
       </c>
       <c r="F267" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G267" s="5" t="s">
-        <v>368</v>
+        <v>421</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="3" t="s">
-        <v>197</v>
+        <v>106</v>
       </c>
       <c r="B268" s="4" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>612</v>
+      </c>
+      <c r="C268" s="5">
+        <v>47153</v>
       </c>
       <c r="D268" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E268" s="5">
         <v>40</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G268" s="5" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="3" t="s">
-        <v>139</v>
+        <v>209</v>
       </c>
       <c r="B269" s="4" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>614</v>
+      </c>
+      <c r="C269" s="5">
+        <v>47206</v>
       </c>
       <c r="D269" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E269" s="5">
         <v>40</v>
       </c>
       <c r="F269" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G269" s="5" t="s">
-        <v>620</v>
+        <v>368</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="3" t="s">
-        <v>135</v>
+        <v>197</v>
       </c>
       <c r="B270" s="4" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>50017</v>
+        <v>615</v>
+      </c>
+      <c r="C270" s="5" t="s">
+        <v>616</v>
       </c>
       <c r="D270" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E270" s="5">
         <v>40</v>
       </c>
       <c r="F270" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G270" s="5" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="3" t="s">
-        <v>623</v>
+        <v>139</v>
       </c>
       <c r="B271" s="4" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>50018</v>
+        <v>618</v>
+      </c>
+      <c r="C271" s="5" t="s">
+        <v>619</v>
       </c>
       <c r="D271" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E271" s="5">
         <v>40</v>
       </c>
       <c r="F271" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G271" s="5" t="s">
-        <v>165</v>
+        <v>620</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B272" s="4" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="C272" s="5">
-        <v>50045</v>
+        <v>50017</v>
       </c>
       <c r="D272" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E272" s="5">
         <v>40</v>
       </c>
       <c r="F272" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G272" s="5" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="3" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="B273" s="4" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="C273" s="5">
-        <v>49005</v>
+        <v>50018</v>
       </c>
       <c r="D273" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E273" s="5">
         <v>40</v>
       </c>
       <c r="F273" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G273" s="5" t="s">
-        <v>302</v>
+        <v>165</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="3" t="s">
-        <v>629</v>
+        <v>135</v>
       </c>
       <c r="B274" s="4" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="C274" s="5">
-        <v>49010</v>
+        <v>50045</v>
       </c>
       <c r="D274" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E274" s="5">
         <v>40</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G274" s="5" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B275" s="4" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="C275" s="5">
-        <v>49036</v>
+        <v>49005</v>
       </c>
       <c r="D275" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E275" s="5">
         <v>40</v>
       </c>
       <c r="F275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G275" s="5" t="s">
-        <v>633</v>
+        <v>302</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="3" t="s">
-        <v>468</v>
+        <v>629</v>
       </c>
       <c r="B276" s="4" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="C276" s="5">
-        <v>49054</v>
+        <v>49010</v>
       </c>
       <c r="D276" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E276" s="5">
         <v>40</v>
       </c>
       <c r="F276" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G276" s="5" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B277" s="4" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="C277" s="5">
-        <v>49065</v>
+        <v>49036</v>
       </c>
       <c r="D277" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E277" s="5">
         <v>40</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G277" s="5" t="s">
-        <v>525</v>
+        <v>633</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="3" t="s">
-        <v>627</v>
+        <v>468</v>
       </c>
       <c r="B278" s="4" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C278" s="5">
-        <v>49066</v>
+        <v>49054</v>
       </c>
       <c r="D278" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E278" s="5">
         <v>40</v>
       </c>
       <c r="F278" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G278" s="5" t="s">
-        <v>304</v>
+        <v>635</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B279" s="4" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="C279" s="5">
-        <v>49069</v>
+        <v>49065</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E279" s="5">
         <v>40</v>
       </c>
       <c r="F279" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G279" s="5" t="s">
-        <v>639</v>
+        <v>525</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B280" s="4" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="C280" s="5">
-        <v>49071</v>
+        <v>49066</v>
       </c>
       <c r="D280" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E280" s="5">
         <v>40</v>
       </c>
       <c r="F280" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G280" s="5" t="s">
-        <v>119</v>
+        <v>304</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B281" s="4" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="C281" s="5">
-        <v>49071</v>
+        <v>49069</v>
       </c>
       <c r="D281" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E281" s="5">
         <v>40</v>
       </c>
       <c r="F281" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G281" s="5" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="3" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B282" s="4" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="C282" s="5">
-        <v>49077</v>
+        <v>49071</v>
       </c>
       <c r="D282" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E282" s="5">
         <v>40</v>
       </c>
       <c r="F282" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G282" s="5" t="s">
-        <v>644</v>
+        <v>119</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="3" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B283" s="4" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="C283" s="5">
-        <v>49102</v>
+        <v>49071</v>
       </c>
       <c r="D283" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E283" s="5">
         <v>40</v>
       </c>
       <c r="F283" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G283" s="5" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="3" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B284" s="4" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="C284" s="5">
-        <v>49104</v>
+        <v>49077</v>
       </c>
       <c r="D284" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E284" s="5">
         <v>40</v>
       </c>
       <c r="F284" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G284" s="5" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="3" t="s">
         <v>629</v>
       </c>
       <c r="B285" s="4" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="C285" s="5">
-        <v>49123</v>
+        <v>49102</v>
       </c>
       <c r="D285" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E285" s="5">
         <v>40</v>
       </c>
       <c r="F285" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G285" s="5" t="s">
-        <v>40</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B286" s="4" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="C286" s="5">
-        <v>49131</v>
+        <v>49104</v>
       </c>
       <c r="D286" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E286" s="5">
         <v>40</v>
       </c>
       <c r="F286" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G286" s="5" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="3" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B287" s="4" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="C287" s="5">
-        <v>49133</v>
+        <v>49123</v>
       </c>
       <c r="D287" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E287" s="5">
         <v>40</v>
       </c>
       <c r="F287" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G287" s="5" t="s">
-        <v>653</v>
+        <v>40</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B288" s="4" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="C288" s="5">
-        <v>49139</v>
+        <v>49131</v>
       </c>
       <c r="D288" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E288" s="5">
         <v>40</v>
       </c>
       <c r="F288" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G288" s="5" t="s">
-        <v>382</v>
+        <v>651</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B289" s="4" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="C289" s="5">
-        <v>49139</v>
+        <v>49133</v>
       </c>
       <c r="D289" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E289" s="5">
         <v>40</v>
       </c>
       <c r="F289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G289" s="5" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B290" s="4" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="C290" s="5">
         <v>49139</v>
       </c>
       <c r="D290" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E290" s="5">
         <v>40</v>
       </c>
       <c r="F290" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G290" s="5" t="s">
-        <v>658</v>
+        <v>382</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="3" t="s">
-        <v>468</v>
+        <v>627</v>
       </c>
       <c r="B291" s="4" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="C291" s="5">
-        <v>49152</v>
+        <v>49139</v>
       </c>
       <c r="D291" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E291" s="5">
         <v>40</v>
       </c>
       <c r="F291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G291" s="5" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B292" s="4" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="C292" s="5">
-        <v>49152</v>
+        <v>49139</v>
       </c>
       <c r="D292" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E292" s="5">
         <v>40</v>
       </c>
       <c r="F292" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G292" s="5" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="3" t="s">
-        <v>662</v>
+        <v>468</v>
       </c>
       <c r="B293" s="4" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="C293" s="5">
         <v>49152</v>
       </c>
       <c r="D293" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E293" s="5">
         <v>40</v>
       </c>
       <c r="F293" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G293" s="5" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B294" s="4" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="C294" s="5">
-        <v>49173</v>
+        <v>49152</v>
       </c>
       <c r="D294" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E294" s="5">
         <v>40</v>
       </c>
       <c r="F294" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G294" s="5" t="s">
-        <v>79</v>
+        <v>661</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="3" t="s">
-        <v>627</v>
+        <v>662</v>
       </c>
       <c r="B295" s="4" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C295" s="5">
-        <v>49208</v>
+        <v>49152</v>
       </c>
       <c r="D295" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E295" s="5">
         <v>40</v>
       </c>
       <c r="F295" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G295" s="5" t="s">
-        <v>24</v>
+        <v>664</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="3" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B296" s="4" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C296" s="5">
-        <v>49221</v>
+        <v>49173</v>
       </c>
       <c r="D296" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E296" s="5">
         <v>40</v>
       </c>
       <c r="F296" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G296" s="5" t="s">
-        <v>668</v>
+        <v>79</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B297" s="4" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="C297" s="5">
-        <v>49264</v>
+        <v>49208</v>
       </c>
       <c r="D297" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E297" s="5">
         <v>40</v>
       </c>
       <c r="F297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G297" s="5" t="s">
-        <v>670</v>
+        <v>24</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="3" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B298" s="4" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="C298" s="5">
-        <v>49275</v>
+        <v>49221</v>
       </c>
       <c r="D298" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E298" s="5">
         <v>40</v>
       </c>
       <c r="F298" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G298" s="5" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="C299" s="5">
+        <v>49264</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E299" s="5">
+        <v>40</v>
+      </c>
+      <c r="F299" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G299" s="5" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="B300" s="4" t="s">
+        <v>671</v>
+      </c>
+      <c r="C300" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D300" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E300" s="5">
+        <v>40</v>
+      </c>
+      <c r="F300" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G300" s="5" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301" s="3" t="s">
         <v>629</v>
       </c>
-      <c r="B299" s="4" t="s">
+      <c r="B301" s="4" t="s">
         <v>673</v>
       </c>
-      <c r="C299" s="5">
+      <c r="C301" s="5">
         <v>49275</v>
       </c>
-      <c r="D299" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G299" s="5" t="s">
+      <c r="D301" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E301" s="5">
+        <v>40</v>
+      </c>
+      <c r="F301" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G301" s="5" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="300" spans="1:7">
-[...4 lines deleted...]
-      <c r="G300" s="1"/>
+    <row r="302" spans="1:7">
+      <c r="A302" s="2"/>
+      <c r="C302" s="1"/>
+      <c r="E302" s="1"/>
+      <c r="F302" s="1"/>
+      <c r="G302" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">