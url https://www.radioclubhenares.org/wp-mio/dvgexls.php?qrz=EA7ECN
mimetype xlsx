--- v4 (2026-06-30)
+++ v5 (2026-06-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA7ECN</t>
   </si>
   <si>
     <t>288 Referencias DVGE - 296 QSO encontrados - 267 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2195 (30-06-2026 13:15)</t>
+    <t>Ranking #2195 (30-06-2026 14:25)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>