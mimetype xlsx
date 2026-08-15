--- v5 (2026-06-30)
+++ v6 (2026-08-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA7ECN</t>
   </si>
   <si>
     <t>288 Referencias DVGE - 296 QSO encontrados - 267 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2195 (30-06-2026 14:25)</t>
+    <t>Ranking #2195 (15-08-2026 06:10)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>