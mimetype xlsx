--- v5 (2026-08-15)
+++ v6 (2026-10-05)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2281">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA7K</t>
   </si>
   <si>
-    <t>1.114 Referencias DVGE - 1.525 QSO encontrados - 943 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #939 (15-08-2026 04:37)</t>
+    <t>1.116 Referencias DVGE - 1.529 QSO encontrados - 945 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #939 (05-10-2026 10:50)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5CMP</t>
   </si>
@@ -5681,98 +5681,113 @@
   <si>
     <t>VGSS-060</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>VGSS-094</t>
   </si>
   <si>
     <t>VGSS-096</t>
   </si>
   <si>
     <t>EA5IKP</t>
   </si>
   <si>
     <t>VGSS-099</t>
   </si>
   <si>
     <t>VGSS-104</t>
   </si>
   <si>
     <t>VGSS-105</t>
   </si>
   <si>
+    <t>EA3AKA/P</t>
+  </si>
+  <si>
+    <t>VGT-013</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
     <t>VGT-027</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>VGT-034</t>
   </si>
   <si>
     <t>27/10/2022</t>
   </si>
   <si>
     <t>VGT-045</t>
   </si>
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
     <t>VGT-057</t>
   </si>
   <si>
     <t>25/09/2022</t>
   </si>
   <si>
     <t>VGT-063</t>
   </si>
   <si>
     <t>EA7JF</t>
   </si>
   <si>
     <t>VGT-078</t>
   </si>
   <si>
     <t>EA3GZA</t>
   </si>
   <si>
     <t>VGT-089</t>
   </si>
   <si>
     <t>VGT-100</t>
   </si>
   <si>
     <t>05/02/2021</t>
   </si>
   <si>
     <t>VGT-107</t>
   </si>
   <si>
+    <t>VGT-121</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
     <t>VGT-123</t>
   </si>
   <si>
     <t>VGTE-009</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
     <t>EB5CS/2</t>
   </si>
   <si>
     <t>VGTE-010</t>
   </si>
   <si>
     <t>VGTE-016</t>
   </si>
   <si>
     <t>02/10/2020</t>
   </si>
   <si>
     <t>VGTE-025</t>
   </si>
   <si>
     <t>VGTE-027</t>
@@ -6239,50 +6254,53 @@
   <si>
     <t>VGV-077</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>VGV-079</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>VGV-080</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>VGV-082</t>
   </si>
   <si>
     <t>VGV-088</t>
   </si>
   <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
     <t>VGV-090</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
     <t>VGV-093</t>
   </si>
   <si>
     <t>VGV-097</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>VGV-099</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>VGV-100</t>
   </si>
   <si>
     <t>VGV-101</t>
@@ -6306,50 +6324,53 @@
     <t>VGV-114</t>
   </si>
   <si>
     <t>20/04/2024</t>
   </si>
   <si>
     <t>VGV-116</t>
   </si>
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>VGV-120</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>VGV-122</t>
   </si>
   <si>
     <t>05/07/2020</t>
   </si>
   <si>
     <t>VGV-125</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
   </si>
   <si>
     <t>EA5JMW</t>
   </si>
   <si>
     <t>VGV-131</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>VGV-136</t>
   </si>
   <si>
     <t>13/05/2023</t>
   </si>
   <si>
     <t>VGV-144</t>
   </si>
   <si>
     <t>VGV-146</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
@@ -7291,51 +7312,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1531"/>
+  <dimension ref="A1:G1535"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -34934,7552 +34955,7644 @@
     <row r="1204" spans="1:7">
       <c r="A1204" s="3" t="s">
         <v>1885</v>
       </c>
       <c r="B1204" s="4" t="s">
         <v>1888</v>
       </c>
       <c r="C1204" s="5">
         <v>20020</v>
       </c>
       <c r="D1204" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1204" s="5">
         <v>40</v>
       </c>
       <c r="F1204" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1204" s="5" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="1205" spans="1:7">
       <c r="A1205" s="3" t="s">
-        <v>461</v>
+        <v>1889</v>
       </c>
       <c r="B1205" s="4" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="C1205" s="5">
-        <v>43026</v>
+        <v>43014</v>
       </c>
       <c r="D1205" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1205" s="5">
         <v>40</v>
       </c>
       <c r="F1205" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1205" s="5" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="1206" spans="1:7">
       <c r="A1206" s="3" t="s">
         <v>461</v>
       </c>
       <c r="B1206" s="4" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="C1206" s="5">
-        <v>43043</v>
+        <v>43026</v>
       </c>
       <c r="D1206" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1206" s="5">
         <v>40</v>
       </c>
       <c r="F1206" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1206" s="5" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1207" spans="1:7">
       <c r="A1207" s="3" t="s">
-        <v>325</v>
+        <v>461</v>
       </c>
       <c r="B1207" s="4" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="C1207" s="5">
-        <v>43061</v>
+        <v>43043</v>
       </c>
       <c r="D1207" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1207" s="5">
         <v>40</v>
       </c>
       <c r="F1207" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1207" s="5" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="1208" spans="1:7">
       <c r="A1208" s="3" t="s">
-        <v>426</v>
+        <v>325</v>
       </c>
       <c r="B1208" s="4" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="C1208" s="5">
-        <v>43089</v>
+        <v>43061</v>
       </c>
       <c r="D1208" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1208" s="5">
         <v>40</v>
       </c>
       <c r="F1208" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1208" s="5" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1209" spans="1:7">
       <c r="A1209" s="3" t="s">
         <v>426</v>
       </c>
       <c r="B1209" s="4" t="s">
-        <v>1895</v>
+        <v>1898</v>
       </c>
       <c r="C1209" s="5">
         <v>43089</v>
       </c>
       <c r="D1209" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1209" s="5">
         <v>40</v>
       </c>
       <c r="F1209" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1209" s="5" t="s">
-        <v>1896</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="1210" spans="1:7">
       <c r="A1210" s="3" t="s">
-        <v>1291</v>
+        <v>426</v>
       </c>
       <c r="B1210" s="4" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="C1210" s="5">
-        <v>43094</v>
+        <v>43089</v>
       </c>
       <c r="D1210" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1210" s="5">
         <v>40</v>
       </c>
       <c r="F1210" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1210" s="5" t="s">
-        <v>1890</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="1211" spans="1:7">
       <c r="A1211" s="3" t="s">
-        <v>1898</v>
+        <v>1291</v>
       </c>
       <c r="B1211" s="4" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="C1211" s="5">
-        <v>43118</v>
+        <v>43094</v>
       </c>
       <c r="D1211" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1211" s="5">
         <v>40</v>
       </c>
       <c r="F1211" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1211" s="5" t="s">
-        <v>597</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1212" spans="1:7">
       <c r="A1212" s="3" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B1212" s="4" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="C1212" s="5">
-        <v>43905</v>
+        <v>43118</v>
       </c>
       <c r="D1212" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1212" s="5">
         <v>40</v>
       </c>
       <c r="F1212" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1212" s="5" t="s">
-        <v>734</v>
+        <v>597</v>
       </c>
     </row>
     <row r="1213" spans="1:7">
       <c r="A1213" s="3" t="s">
-        <v>1291</v>
+        <v>1903</v>
       </c>
       <c r="B1213" s="4" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C1213" s="5">
-        <v>43144</v>
+        <v>43905</v>
       </c>
       <c r="D1213" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1213" s="5">
         <v>40</v>
       </c>
       <c r="F1213" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1213" s="5" t="s">
-        <v>1903</v>
+        <v>734</v>
       </c>
     </row>
     <row r="1214" spans="1:7">
       <c r="A1214" s="3" t="s">
-        <v>461</v>
+        <v>1291</v>
       </c>
       <c r="B1214" s="4" t="s">
-        <v>1902</v>
+        <v>1905</v>
       </c>
       <c r="C1214" s="5">
         <v>43144</v>
       </c>
       <c r="D1214" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1214" s="5">
         <v>40</v>
       </c>
       <c r="F1214" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1214" s="5" t="s">
-        <v>1892</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="1215" spans="1:7">
       <c r="A1215" s="3" t="s">
-        <v>1898</v>
+        <v>461</v>
       </c>
       <c r="B1215" s="4" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="C1215" s="5">
-        <v>43150</v>
+        <v>43144</v>
       </c>
       <c r="D1215" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1215" s="5">
         <v>40</v>
       </c>
       <c r="F1215" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1215" s="5" t="s">
-        <v>983</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="1216" spans="1:7">
       <c r="A1216" s="3" t="s">
-        <v>1291</v>
+        <v>1901</v>
       </c>
       <c r="B1216" s="4" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="C1216" s="5">
-        <v>43161</v>
+        <v>43150</v>
       </c>
       <c r="D1216" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1216" s="5">
         <v>40</v>
       </c>
       <c r="F1216" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1216" s="5" t="s">
-        <v>889</v>
+        <v>983</v>
       </c>
     </row>
     <row r="1217" spans="1:7">
       <c r="A1217" s="3" t="s">
-        <v>515</v>
+        <v>1889</v>
       </c>
       <c r="B1217" s="4" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="C1217" s="5">
-        <v>44216</v>
+        <v>43156</v>
       </c>
       <c r="D1217" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1217" s="5">
         <v>40</v>
       </c>
       <c r="F1217" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1217" s="5" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="1218" spans="1:7">
       <c r="A1218" s="3" t="s">
-        <v>1908</v>
+        <v>1291</v>
       </c>
       <c r="B1218" s="4" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="C1218" s="5">
-        <v>44009</v>
+        <v>43161</v>
       </c>
       <c r="D1218" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1218" s="5">
         <v>40</v>
       </c>
       <c r="F1218" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1218" s="5" t="s">
-        <v>240</v>
+        <v>889</v>
       </c>
     </row>
     <row r="1219" spans="1:7">
       <c r="A1219" s="3" t="s">
-        <v>1908</v>
+        <v>515</v>
       </c>
       <c r="B1219" s="4" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="C1219" s="5">
-        <v>44009</v>
+        <v>44216</v>
       </c>
       <c r="D1219" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1219" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1219" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1219" s="5" t="s">
-        <v>240</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="1220" spans="1:7">
       <c r="A1220" s="3" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="B1220" s="4" t="s">
-        <v>1909</v>
+        <v>1914</v>
       </c>
       <c r="C1220" s="5">
         <v>44009</v>
       </c>
       <c r="D1220" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1220" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1220" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1220" s="5" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="1221" spans="1:7">
       <c r="A1221" s="3" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="B1221" s="4" t="s">
-        <v>1909</v>
+        <v>1914</v>
       </c>
       <c r="C1221" s="5">
         <v>44009</v>
       </c>
       <c r="D1221" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1221" s="5">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F1221" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1221" s="5" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="1222" spans="1:7">
       <c r="A1222" s="3" t="s">
-        <v>325</v>
+        <v>1913</v>
       </c>
       <c r="B1222" s="4" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="C1222" s="5">
-        <v>44013</v>
+        <v>44009</v>
       </c>
       <c r="D1222" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1222" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1222" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1222" s="5" t="s">
-        <v>1911</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1223" spans="1:7">
       <c r="A1223" s="3" t="s">
-        <v>515</v>
+        <v>1913</v>
       </c>
       <c r="B1223" s="4" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="C1223" s="5">
-        <v>44017</v>
+        <v>44009</v>
       </c>
       <c r="D1223" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1223" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1223" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1223" s="5" t="s">
-        <v>947</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1224" spans="1:7">
       <c r="A1224" s="3" t="s">
-        <v>515</v>
+        <v>325</v>
       </c>
       <c r="B1224" s="4" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="C1224" s="5">
-        <v>44017</v>
+        <v>44013</v>
       </c>
       <c r="D1224" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1224" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1224" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1224" s="5" t="s">
-        <v>947</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="1225" spans="1:7">
       <c r="A1225" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1225" s="4" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="C1225" s="5">
         <v>44017</v>
       </c>
       <c r="D1225" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1225" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1225" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1225" s="5" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="1226" spans="1:7">
       <c r="A1226" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1226" s="4" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="C1226" s="5">
-        <v>44022</v>
+        <v>44017</v>
       </c>
       <c r="D1226" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1226" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1226" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1226" s="5" t="s">
-        <v>364</v>
+        <v>947</v>
       </c>
     </row>
     <row r="1227" spans="1:7">
       <c r="A1227" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1227" s="4" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="C1227" s="5">
-        <v>44029</v>
+        <v>44017</v>
       </c>
       <c r="D1227" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1227" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1227" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1227" s="5" t="s">
-        <v>1915</v>
+        <v>947</v>
       </c>
     </row>
     <row r="1228" spans="1:7">
       <c r="A1228" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1228" s="4" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="C1228" s="5">
-        <v>44031</v>
+        <v>44022</v>
       </c>
       <c r="D1228" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1228" s="5">
         <v>40</v>
       </c>
       <c r="F1228" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1228" s="5" t="s">
-        <v>1917</v>
+        <v>364</v>
       </c>
     </row>
     <row r="1229" spans="1:7">
       <c r="A1229" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1229" s="4" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="C1229" s="5">
-        <v>44040</v>
+        <v>44029</v>
       </c>
       <c r="D1229" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1229" s="5">
         <v>40</v>
       </c>
       <c r="F1229" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1229" s="5" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="1230" spans="1:7">
       <c r="A1230" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1230" s="4" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="C1230" s="5">
-        <v>44042</v>
+        <v>44031</v>
       </c>
       <c r="D1230" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1230" s="5">
         <v>40</v>
       </c>
       <c r="F1230" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1230" s="5" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="1231" spans="1:7">
       <c r="A1231" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1231" s="4" t="s">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="C1231" s="5">
-        <v>44042</v>
+        <v>44040</v>
       </c>
       <c r="D1231" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1231" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1231" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1231" s="5" t="s">
-        <v>1921</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="1232" spans="1:7">
       <c r="A1232" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1232" s="4" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="C1232" s="5">
-        <v>44043</v>
+        <v>44042</v>
       </c>
       <c r="D1232" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1232" s="5">
         <v>40</v>
       </c>
       <c r="F1232" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1232" s="5" t="s">
-        <v>1160</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="1233" spans="1:7">
       <c r="A1233" s="3" t="s">
-        <v>170</v>
+        <v>515</v>
       </c>
       <c r="B1233" s="4" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="C1233" s="5">
-        <v>44045</v>
+        <v>44042</v>
       </c>
       <c r="D1233" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1233" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1233" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1233" s="5" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="1234" spans="1:7">
       <c r="A1234" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1234" s="4" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="C1234" s="5">
-        <v>44049</v>
+        <v>44043</v>
       </c>
       <c r="D1234" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1234" s="5">
         <v>40</v>
       </c>
       <c r="F1234" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1234" s="5" t="s">
-        <v>543</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="1235" spans="1:7">
       <c r="A1235" s="3" t="s">
-        <v>1908</v>
+        <v>170</v>
       </c>
       <c r="B1235" s="4" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="C1235" s="5">
-        <v>44053</v>
+        <v>44045</v>
       </c>
       <c r="D1235" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1235" s="5">
         <v>40</v>
       </c>
       <c r="F1235" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1235" s="5" t="s">
-        <v>400</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="1236" spans="1:7">
       <c r="A1236" s="3" t="s">
-        <v>1908</v>
+        <v>515</v>
       </c>
       <c r="B1236" s="4" t="s">
-        <v>1926</v>
+        <v>1930</v>
       </c>
       <c r="C1236" s="5">
-        <v>44053</v>
+        <v>44049</v>
       </c>
       <c r="D1236" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1236" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1236" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1236" s="5" t="s">
-        <v>400</v>
+        <v>543</v>
       </c>
     </row>
     <row r="1237" spans="1:7">
       <c r="A1237" s="3" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="B1237" s="4" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="C1237" s="5">
         <v>44053</v>
       </c>
       <c r="D1237" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1237" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1237" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1237" s="5" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="1238" spans="1:7">
       <c r="A1238" s="3" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="B1238" s="4" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="C1238" s="5">
         <v>44053</v>
       </c>
       <c r="D1238" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1238" s="5">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F1238" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1238" s="5" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="1239" spans="1:7">
       <c r="A1239" s="3" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="B1239" s="4" t="s">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="C1239" s="5">
         <v>44053</v>
       </c>
       <c r="D1239" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1239" s="5">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="F1239" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1239" s="5" t="s">
-        <v>1116</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1240" spans="1:7">
       <c r="A1240" s="3" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="B1240" s="4" t="s">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="C1240" s="5">
         <v>44053</v>
       </c>
       <c r="D1240" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1240" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1240" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1240" s="5" t="s">
-        <v>1116</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1241" spans="1:7">
       <c r="A1241" s="3" t="s">
-        <v>1928</v>
+        <v>1913</v>
       </c>
       <c r="B1241" s="4" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="C1241" s="5">
-        <v>44055</v>
+        <v>44053</v>
       </c>
       <c r="D1241" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1241" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1241" s="5" t="s">
-        <v>532</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="1242" spans="1:7">
       <c r="A1242" s="3" t="s">
-        <v>515</v>
+        <v>1913</v>
       </c>
       <c r="B1242" s="4" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="C1242" s="5">
-        <v>44059</v>
+        <v>44053</v>
       </c>
       <c r="D1242" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1242" s="5">
         <v>40</v>
       </c>
       <c r="F1242" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1242" s="5" t="s">
-        <v>1931</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="1243" spans="1:7">
       <c r="A1243" s="3" t="s">
-        <v>515</v>
+        <v>1933</v>
       </c>
       <c r="B1243" s="4" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="C1243" s="5">
-        <v>44071</v>
+        <v>44055</v>
       </c>
       <c r="D1243" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1243" s="5">
         <v>40</v>
       </c>
       <c r="F1243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1243" s="5" t="s">
-        <v>1933</v>
+        <v>532</v>
       </c>
     </row>
     <row r="1244" spans="1:7">
       <c r="A1244" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1244" s="4" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="C1244" s="5">
-        <v>44068</v>
+        <v>44059</v>
       </c>
       <c r="D1244" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1244" s="5">
         <v>40</v>
       </c>
       <c r="F1244" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1244" s="5" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="1245" spans="1:7">
       <c r="A1245" s="3" t="s">
-        <v>218</v>
+        <v>515</v>
       </c>
       <c r="B1245" s="4" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="C1245" s="5">
-        <v>44097</v>
+        <v>44071</v>
       </c>
       <c r="D1245" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1245" s="5">
         <v>40</v>
       </c>
       <c r="F1245" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1245" s="5" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="1246" spans="1:7">
       <c r="A1246" s="3" t="s">
-        <v>1938</v>
+        <v>515</v>
       </c>
       <c r="B1246" s="4" t="s">
         <v>1939</v>
       </c>
       <c r="C1246" s="5">
-        <v>44097</v>
+        <v>44068</v>
       </c>
       <c r="D1246" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1246" s="5">
         <v>40</v>
       </c>
       <c r="F1246" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1246" s="5" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="1247" spans="1:7">
       <c r="A1247" s="3" t="s">
-        <v>1938</v>
+        <v>218</v>
       </c>
       <c r="B1247" s="4" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="C1247" s="5">
         <v>44097</v>
       </c>
       <c r="D1247" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1247" s="5">
         <v>40</v>
       </c>
       <c r="F1247" s="5" t="s">
-        <v>334</v>
+        <v>15</v>
       </c>
       <c r="G1247" s="5" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="1248" spans="1:7">
       <c r="A1248" s="3" t="s">
-        <v>515</v>
+        <v>1943</v>
       </c>
       <c r="B1248" s="4" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="C1248" s="5">
-        <v>44099</v>
+        <v>44097</v>
       </c>
       <c r="D1248" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1248" s="5">
         <v>40</v>
       </c>
       <c r="F1248" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1248" s="5" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="1249" spans="1:7">
       <c r="A1249" s="3" t="s">
-        <v>325</v>
+        <v>1943</v>
       </c>
       <c r="B1249" s="4" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="C1249" s="5">
-        <v>44099</v>
+        <v>44097</v>
       </c>
       <c r="D1249" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1249" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1249" s="5" t="s">
-        <v>15</v>
+        <v>334</v>
       </c>
       <c r="G1249" s="5" t="s">
-        <v>1413</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="1250" spans="1:7">
       <c r="A1250" s="3" t="s">
-        <v>1908</v>
+        <v>515</v>
       </c>
       <c r="B1250" s="4" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="C1250" s="5">
-        <v>44103</v>
+        <v>44099</v>
       </c>
       <c r="D1250" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1250" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1250" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1250" s="5" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="1251" spans="1:7">
       <c r="A1251" s="3" t="s">
-        <v>515</v>
+        <v>325</v>
       </c>
       <c r="B1251" s="4" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="C1251" s="5">
-        <v>44122</v>
+        <v>44099</v>
       </c>
       <c r="D1251" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1251" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1251" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1251" s="5" t="s">
-        <v>1946</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="1252" spans="1:7">
       <c r="A1252" s="3" t="s">
-        <v>1947</v>
+        <v>1913</v>
       </c>
       <c r="B1252" s="4" t="s">
         <v>1948</v>
       </c>
       <c r="C1252" s="5">
-        <v>44127</v>
+        <v>44103</v>
       </c>
       <c r="D1252" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1252" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1252" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1252" s="5" t="s">
-        <v>1153</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="1253" spans="1:7">
       <c r="A1253" s="3" t="s">
-        <v>1949</v>
+        <v>515</v>
       </c>
       <c r="B1253" s="4" t="s">
         <v>1950</v>
       </c>
       <c r="C1253" s="5">
-        <v>44127</v>
+        <v>44122</v>
       </c>
       <c r="D1253" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1253" s="5">
         <v>40</v>
       </c>
       <c r="F1253" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1253" s="5" t="s">
         <v>1951</v>
       </c>
     </row>
     <row r="1254" spans="1:7">
       <c r="A1254" s="3" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="B1254" s="4" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="C1254" s="5">
         <v>44127</v>
       </c>
       <c r="D1254" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1254" s="5">
         <v>40</v>
       </c>
       <c r="F1254" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1254" s="5" t="s">
-        <v>1951</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="1255" spans="1:7">
       <c r="A1255" s="3" t="s">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="B1255" s="4" t="s">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="C1255" s="5">
         <v>44127</v>
       </c>
       <c r="D1255" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1255" s="5">
         <v>40</v>
       </c>
       <c r="F1255" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1255" s="5" t="s">
-        <v>1952</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="1256" spans="1:7">
       <c r="A1256" s="3" t="s">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="B1256" s="4" t="s">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="C1256" s="5">
         <v>44127</v>
       </c>
       <c r="D1256" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1256" s="5">
         <v>40</v>
       </c>
       <c r="F1256" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1256" s="5" t="s">
-        <v>1952</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="1257" spans="1:7">
       <c r="A1257" s="3" t="s">
-        <v>325</v>
+        <v>1954</v>
       </c>
       <c r="B1257" s="4" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="C1257" s="5">
-        <v>44132</v>
+        <v>44127</v>
       </c>
       <c r="D1257" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1257" s="5">
         <v>40</v>
       </c>
       <c r="F1257" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1257" s="5" t="s">
-        <v>320</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="1258" spans="1:7">
       <c r="A1258" s="3" t="s">
-        <v>1908</v>
+        <v>1954</v>
       </c>
       <c r="B1258" s="4" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="C1258" s="5">
-        <v>44135</v>
+        <v>44127</v>
       </c>
       <c r="D1258" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1258" s="5">
         <v>40</v>
       </c>
       <c r="F1258" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1258" s="5" t="s">
-        <v>1318</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="1259" spans="1:7">
       <c r="A1259" s="3" t="s">
-        <v>1908</v>
+        <v>325</v>
       </c>
       <c r="B1259" s="4" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="C1259" s="5">
-        <v>44135</v>
+        <v>44132</v>
       </c>
       <c r="D1259" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1259" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1259" s="5" t="s">
-        <v>1318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1260" spans="1:7">
       <c r="A1260" s="3" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="B1260" s="4" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
       <c r="C1260" s="5">
-        <v>44137</v>
+        <v>44135</v>
       </c>
       <c r="D1260" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1260" s="5">
         <v>40</v>
       </c>
       <c r="F1260" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1260" s="5" t="s">
-        <v>1956</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="1261" spans="1:7">
       <c r="A1261" s="3" t="s">
-        <v>176</v>
+        <v>1913</v>
       </c>
       <c r="B1261" s="4" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="C1261" s="5">
-        <v>44143</v>
+        <v>44135</v>
       </c>
       <c r="D1261" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1261" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1261" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1261" s="5" t="s">
-        <v>1958</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="1262" spans="1:7">
       <c r="A1262" s="3" t="s">
-        <v>176</v>
+        <v>1913</v>
       </c>
       <c r="B1262" s="4" t="s">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="C1262" s="5">
-        <v>44143</v>
+        <v>44137</v>
       </c>
       <c r="D1262" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1262" s="5">
         <v>40</v>
       </c>
       <c r="F1262" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1262" s="5" t="s">
-        <v>1958</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="1263" spans="1:7">
       <c r="A1263" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B1263" s="4" t="s">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="C1263" s="5">
         <v>44143</v>
       </c>
       <c r="D1263" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1263" s="5">
         <v>40</v>
       </c>
       <c r="F1263" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1263" s="5" t="s">
-        <v>1960</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="1264" spans="1:7">
       <c r="A1264" s="3" t="s">
-        <v>515</v>
+        <v>176</v>
       </c>
       <c r="B1264" s="4" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="C1264" s="5">
-        <v>44151</v>
+        <v>44143</v>
       </c>
       <c r="D1264" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1264" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1264" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1264" s="5" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="1265" spans="1:7">
       <c r="A1265" s="3" t="s">
-        <v>515</v>
+        <v>176</v>
       </c>
       <c r="B1265" s="4" t="s">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="C1265" s="5">
-        <v>44151</v>
+        <v>44143</v>
       </c>
       <c r="D1265" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1265" s="5">
         <v>40</v>
       </c>
       <c r="F1265" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1265" s="5" t="s">
-        <v>1962</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="1266" spans="1:7">
       <c r="A1266" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1266" s="4" t="s">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="C1266" s="5">
         <v>44151</v>
       </c>
       <c r="D1266" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1266" s="5">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="F1266" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1266" s="5" t="s">
-        <v>1962</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="1267" spans="1:7">
       <c r="A1267" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1267" s="4" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="C1267" s="5">
-        <v>44155</v>
+        <v>44151</v>
       </c>
       <c r="D1267" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1267" s="5">
         <v>40</v>
       </c>
       <c r="F1267" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1267" s="5" t="s">
-        <v>1420</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="1268" spans="1:7">
       <c r="A1268" s="3" t="s">
-        <v>1928</v>
+        <v>515</v>
       </c>
       <c r="B1268" s="4" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="C1268" s="5">
-        <v>44155</v>
+        <v>44151</v>
       </c>
       <c r="D1268" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1268" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1268" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1268" s="5" t="s">
-        <v>282</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="1269" spans="1:7">
       <c r="A1269" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1269" s="4" t="s">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="C1269" s="5">
-        <v>44161</v>
+        <v>44155</v>
       </c>
       <c r="D1269" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1269" s="5">
         <v>40</v>
       </c>
       <c r="F1269" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1269" s="5" t="s">
-        <v>1160</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="1270" spans="1:7">
       <c r="A1270" s="3" t="s">
-        <v>325</v>
+        <v>1933</v>
       </c>
       <c r="B1270" s="4" t="s">
-        <v>1966</v>
+        <v>1969</v>
       </c>
       <c r="C1270" s="5">
-        <v>44165</v>
+        <v>44155</v>
       </c>
       <c r="D1270" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1270" s="5">
         <v>40</v>
       </c>
       <c r="F1270" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1270" s="5" t="s">
-        <v>1433</v>
+        <v>282</v>
       </c>
     </row>
     <row r="1271" spans="1:7">
       <c r="A1271" s="3" t="s">
-        <v>1908</v>
+        <v>515</v>
       </c>
       <c r="B1271" s="4" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
       <c r="C1271" s="5">
-        <v>44165</v>
+        <v>44161</v>
       </c>
       <c r="D1271" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1271" s="5">
         <v>40</v>
       </c>
       <c r="F1271" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1271" s="5" t="s">
-        <v>1968</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="1272" spans="1:7">
       <c r="A1272" s="3" t="s">
-        <v>1928</v>
+        <v>325</v>
       </c>
       <c r="B1272" s="4" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="C1272" s="5">
-        <v>44167</v>
+        <v>44165</v>
       </c>
       <c r="D1272" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1272" s="5">
         <v>40</v>
       </c>
       <c r="F1272" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1272" s="5" t="s">
-        <v>282</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="1273" spans="1:7">
       <c r="A1273" s="3" t="s">
-        <v>325</v>
+        <v>1913</v>
       </c>
       <c r="B1273" s="4" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="C1273" s="5">
-        <v>44169</v>
+        <v>44165</v>
       </c>
       <c r="D1273" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1273" s="5">
         <v>40</v>
       </c>
       <c r="F1273" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1273" s="5" t="s">
-        <v>635</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="1274" spans="1:7">
       <c r="A1274" s="3" t="s">
-        <v>515</v>
+        <v>1933</v>
       </c>
       <c r="B1274" s="4" t="s">
-        <v>1971</v>
+        <v>1974</v>
       </c>
       <c r="C1274" s="5">
-        <v>44177</v>
+        <v>44167</v>
       </c>
       <c r="D1274" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1274" s="5">
         <v>40</v>
       </c>
       <c r="F1274" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1274" s="5" t="s">
-        <v>732</v>
+        <v>282</v>
       </c>
     </row>
     <row r="1275" spans="1:7">
       <c r="A1275" s="3" t="s">
         <v>325</v>
       </c>
       <c r="B1275" s="4" t="s">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="C1275" s="5">
-        <v>44177</v>
+        <v>44169</v>
       </c>
       <c r="D1275" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1275" s="5">
         <v>40</v>
       </c>
       <c r="F1275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1275" s="5" t="s">
-        <v>320</v>
+        <v>635</v>
       </c>
     </row>
     <row r="1276" spans="1:7">
       <c r="A1276" s="3" t="s">
-        <v>315</v>
+        <v>515</v>
       </c>
       <c r="B1276" s="4" t="s">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="C1276" s="5">
-        <v>44179</v>
+        <v>44177</v>
       </c>
       <c r="D1276" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1276" s="5">
         <v>40</v>
       </c>
       <c r="F1276" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1276" s="5" t="s">
-        <v>262</v>
+        <v>732</v>
       </c>
     </row>
     <row r="1277" spans="1:7">
       <c r="A1277" s="3" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="B1277" s="4" t="s">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="C1277" s="5">
-        <v>44185</v>
+        <v>44177</v>
       </c>
       <c r="D1277" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1277" s="5">
         <v>40</v>
       </c>
       <c r="F1277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1277" s="5" t="s">
-        <v>1975</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1278" spans="1:7">
       <c r="A1278" s="3" t="s">
-        <v>1908</v>
+        <v>315</v>
       </c>
       <c r="B1278" s="4" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="C1278" s="5">
-        <v>44192</v>
+        <v>44179</v>
       </c>
       <c r="D1278" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1278" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1278" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1278" s="5" t="s">
-        <v>1977</v>
+        <v>262</v>
       </c>
     </row>
     <row r="1279" spans="1:7">
       <c r="A1279" s="3" t="s">
-        <v>1978</v>
+        <v>315</v>
       </c>
       <c r="B1279" s="4" t="s">
         <v>1979</v>
       </c>
       <c r="C1279" s="5">
-        <v>44192</v>
+        <v>44185</v>
       </c>
       <c r="D1279" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1279" s="5">
         <v>40</v>
       </c>
       <c r="F1279" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1279" s="5" t="s">
         <v>1980</v>
       </c>
     </row>
     <row r="1280" spans="1:7">
       <c r="A1280" s="3" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="B1280" s="4" t="s">
         <v>1981</v>
       </c>
       <c r="C1280" s="5">
         <v>44192</v>
       </c>
       <c r="D1280" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1280" s="5">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="F1280" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1280" s="5" t="s">
-        <v>644</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="1281" spans="1:7">
       <c r="A1281" s="3" t="s">
-        <v>515</v>
+        <v>1983</v>
       </c>
       <c r="B1281" s="4" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="C1281" s="5">
-        <v>44195</v>
+        <v>44192</v>
       </c>
       <c r="D1281" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1281" s="5">
         <v>40</v>
       </c>
       <c r="F1281" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1281" s="5" t="s">
-        <v>1507</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1282" spans="1:7">
       <c r="A1282" s="3" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="B1282" s="4" t="s">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="C1282" s="5">
-        <v>44196</v>
+        <v>44192</v>
       </c>
       <c r="D1282" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1282" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1282" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1282" s="5" t="s">
-        <v>947</v>
+        <v>644</v>
       </c>
     </row>
     <row r="1283" spans="1:7">
       <c r="A1283" s="3" t="s">
-        <v>1908</v>
+        <v>515</v>
       </c>
       <c r="B1283" s="4" t="s">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="C1283" s="5">
-        <v>44196</v>
+        <v>44195</v>
       </c>
       <c r="D1283" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1283" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1283" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1283" s="5" t="s">
-        <v>947</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="1284" spans="1:7">
       <c r="A1284" s="3" t="s">
-        <v>515</v>
+        <v>1913</v>
       </c>
       <c r="B1284" s="4" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="C1284" s="5">
-        <v>44200</v>
+        <v>44196</v>
       </c>
       <c r="D1284" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1284" s="5">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F1284" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1284" s="5" t="s">
-        <v>913</v>
+        <v>947</v>
       </c>
     </row>
     <row r="1285" spans="1:7">
       <c r="A1285" s="3" t="s">
-        <v>515</v>
+        <v>1913</v>
       </c>
       <c r="B1285" s="4" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="C1285" s="5">
-        <v>44200</v>
+        <v>44196</v>
       </c>
       <c r="D1285" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1285" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1285" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1285" s="5" t="s">
-        <v>913</v>
+        <v>947</v>
       </c>
     </row>
     <row r="1286" spans="1:7">
       <c r="A1286" s="3" t="s">
-        <v>1908</v>
+        <v>515</v>
       </c>
       <c r="B1286" s="4" t="s">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="C1286" s="5">
-        <v>44210</v>
+        <v>44200</v>
       </c>
       <c r="D1286" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1286" s="5">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F1286" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1286" s="5" t="s">
-        <v>638</v>
+        <v>913</v>
       </c>
     </row>
     <row r="1287" spans="1:7">
       <c r="A1287" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1287" s="4" t="s">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="C1287" s="5">
-        <v>44238</v>
+        <v>44200</v>
       </c>
       <c r="D1287" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1287" s="5">
         <v>40</v>
       </c>
       <c r="F1287" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1287" s="5" t="s">
-        <v>1987</v>
+        <v>913</v>
       </c>
     </row>
     <row r="1288" spans="1:7">
       <c r="A1288" s="3" t="s">
-        <v>515</v>
+        <v>1913</v>
       </c>
       <c r="B1288" s="4" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="C1288" s="5">
-        <v>44241</v>
+        <v>44210</v>
       </c>
       <c r="D1288" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1288" s="5">
         <v>40</v>
       </c>
       <c r="F1288" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1288" s="5" t="s">
-        <v>543</v>
+        <v>638</v>
       </c>
     </row>
     <row r="1289" spans="1:7">
       <c r="A1289" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1289" s="4" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="C1289" s="5">
-        <v>44265</v>
+        <v>44238</v>
       </c>
       <c r="D1289" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1289" s="5">
         <v>40</v>
       </c>
       <c r="F1289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1289" s="5" t="s">
-        <v>1917</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="1290" spans="1:7">
       <c r="A1290" s="3" t="s">
-        <v>329</v>
+        <v>515</v>
       </c>
       <c r="B1290" s="4" t="s">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="C1290" s="5">
-        <v>44266</v>
+        <v>44241</v>
       </c>
       <c r="D1290" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1290" s="5">
         <v>40</v>
       </c>
       <c r="F1290" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1290" s="5" t="s">
-        <v>1991</v>
+        <v>543</v>
       </c>
     </row>
     <row r="1291" spans="1:7">
       <c r="A1291" s="3" t="s">
         <v>515</v>
       </c>
       <c r="B1291" s="4" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="C1291" s="5">
-        <v>44012</v>
+        <v>44265</v>
       </c>
       <c r="D1291" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1291" s="5">
         <v>40</v>
       </c>
       <c r="F1291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1291" s="5" t="s">
-        <v>1993</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="1292" spans="1:7">
       <c r="A1292" s="3" t="s">
-        <v>842</v>
+        <v>329</v>
       </c>
       <c r="B1292" s="4" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="C1292" s="5">
-        <v>44192</v>
+        <v>44266</v>
       </c>
       <c r="D1292" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1292" s="5">
         <v>40</v>
       </c>
       <c r="F1292" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1292" s="5" t="s">
-        <v>1162</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="1293" spans="1:7">
       <c r="A1293" s="3" t="s">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B1293" s="4" t="s">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="C1293" s="5">
-        <v>44192</v>
+        <v>44012</v>
       </c>
       <c r="D1293" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1293" s="5">
         <v>40</v>
       </c>
       <c r="F1293" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1293" s="5" t="s">
-        <v>1162</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="1294" spans="1:7">
       <c r="A1294" s="3" t="s">
-        <v>515</v>
+        <v>842</v>
       </c>
       <c r="B1294" s="4" t="s">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="C1294" s="5">
-        <v>44116</v>
+        <v>44192</v>
       </c>
       <c r="D1294" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1294" s="5">
         <v>40</v>
       </c>
       <c r="F1294" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1294" s="5" t="s">
-        <v>1472</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="1295" spans="1:7">
       <c r="A1295" s="3" t="s">
-        <v>1996</v>
+        <v>842</v>
       </c>
       <c r="B1295" s="4" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="C1295" s="5">
-        <v>38005</v>
+        <v>44192</v>
       </c>
       <c r="D1295" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1295" s="5">
         <v>40</v>
       </c>
       <c r="F1295" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1295" s="5" t="s">
-        <v>1998</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="1296" spans="1:7">
       <c r="A1296" s="3" t="s">
-        <v>1996</v>
+        <v>515</v>
       </c>
       <c r="B1296" s="4" t="s">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="C1296" s="5">
-        <v>38005</v>
+        <v>44116</v>
       </c>
       <c r="D1296" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1296" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1296" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1296" s="5" t="s">
-        <v>1998</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="1297" spans="1:7">
       <c r="A1297" s="3" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="B1297" s="4" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="C1297" s="5">
         <v>38005</v>
       </c>
       <c r="D1297" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1297" s="5">
         <v>40</v>
       </c>
       <c r="F1297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1297" s="5" t="s">
-        <v>939</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="1298" spans="1:7">
       <c r="A1298" s="3" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="B1298" s="4" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="C1298" s="5">
         <v>38005</v>
       </c>
       <c r="D1298" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1298" s="5">
         <v>20</v>
       </c>
       <c r="F1298" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1298" s="5" t="s">
-        <v>939</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="1299" spans="1:7">
       <c r="A1299" s="3" t="s">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="B1299" s="4" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="C1299" s="5">
         <v>38005</v>
       </c>
       <c r="D1299" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1299" s="5">
         <v>40</v>
       </c>
       <c r="F1299" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1299" s="5" t="s">
-        <v>974</v>
+        <v>939</v>
       </c>
     </row>
     <row r="1300" spans="1:7">
       <c r="A1300" s="3" t="s">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="B1300" s="4" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="C1300" s="5">
         <v>38005</v>
       </c>
       <c r="D1300" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1300" s="5">
         <v>20</v>
       </c>
       <c r="F1300" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1300" s="5" t="s">
-        <v>974</v>
+        <v>939</v>
       </c>
     </row>
     <row r="1301" spans="1:7">
       <c r="A1301" s="3" t="s">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="B1301" s="4" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="C1301" s="5">
         <v>38005</v>
       </c>
       <c r="D1301" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1301" s="5">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F1301" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1301" s="5" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="1302" spans="1:7">
       <c r="A1302" s="3" t="s">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="B1302" s="4" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="C1302" s="5">
         <v>38005</v>
       </c>
       <c r="D1302" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1302" s="5">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F1302" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1302" s="5" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="1303" spans="1:7">
       <c r="A1303" s="3" t="s">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="B1303" s="4" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="C1303" s="5">
         <v>38005</v>
       </c>
       <c r="D1303" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1303" s="5">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F1303" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1303" s="5" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="1304" spans="1:7">
       <c r="A1304" s="3" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B1304" s="4" t="s">
         <v>2002</v>
       </c>
       <c r="C1304" s="5">
-        <v>38006</v>
+        <v>38005</v>
       </c>
       <c r="D1304" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1304" s="5">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F1304" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1304" s="5" t="s">
-        <v>2003</v>
+        <v>974</v>
       </c>
     </row>
     <row r="1305" spans="1:7">
       <c r="A1305" s="3" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B1305" s="4" t="s">
         <v>2002</v>
       </c>
       <c r="C1305" s="5">
-        <v>38006</v>
+        <v>38005</v>
       </c>
       <c r="D1305" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1305" s="5">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F1305" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1305" s="5" t="s">
-        <v>2003</v>
+        <v>974</v>
       </c>
     </row>
     <row r="1306" spans="1:7">
       <c r="A1306" s="3" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B1306" s="4" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="C1306" s="5">
-        <v>38019</v>
+        <v>38006</v>
       </c>
       <c r="D1306" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1306" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1306" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1306" s="5" t="s">
-        <v>859</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="1307" spans="1:7">
       <c r="A1307" s="3" t="s">
         <v>2006</v>
       </c>
       <c r="B1307" s="4" t="s">
         <v>2007</v>
       </c>
       <c r="C1307" s="5">
-        <v>38036</v>
+        <v>38006</v>
       </c>
       <c r="D1307" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1307" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1307" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1307" s="5" t="s">
-        <v>734</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="1308" spans="1:7">
       <c r="A1308" s="3" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B1308" s="4" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C1308" s="5">
-        <v>38039</v>
+        <v>38019</v>
       </c>
       <c r="D1308" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1308" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F1308" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1308" s="5" t="s">
-        <v>1838</v>
+        <v>859</v>
       </c>
     </row>
     <row r="1309" spans="1:7">
       <c r="A1309" s="3" t="s">
-        <v>218</v>
+        <v>2011</v>
       </c>
       <c r="B1309" s="4" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C1309" s="5">
-        <v>45027</v>
+        <v>38036</v>
       </c>
       <c r="D1309" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1309" s="5">
         <v>40</v>
       </c>
       <c r="F1309" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1309" s="5" t="s">
-        <v>1107</v>
+        <v>734</v>
       </c>
     </row>
     <row r="1310" spans="1:7">
       <c r="A1310" s="3" t="s">
-        <v>329</v>
+        <v>2013</v>
       </c>
       <c r="B1310" s="4" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="C1310" s="5">
-        <v>45028</v>
+        <v>38039</v>
       </c>
       <c r="D1310" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1310" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F1310" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1310" s="5" t="s">
-        <v>2012</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="1311" spans="1:7">
       <c r="A1311" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B1311" s="4" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C1311" s="5">
-        <v>45041</v>
+        <v>45027</v>
       </c>
       <c r="D1311" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1311" s="5">
         <v>40</v>
       </c>
       <c r="F1311" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1311" s="5" t="s">
-        <v>64</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="1312" spans="1:7">
       <c r="A1312" s="3" t="s">
         <v>329</v>
       </c>
       <c r="B1312" s="4" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C1312" s="5">
-        <v>45046</v>
+        <v>45028</v>
       </c>
       <c r="D1312" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1312" s="5">
         <v>40</v>
       </c>
       <c r="F1312" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1312" s="5" t="s">
-        <v>954</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="1313" spans="1:7">
       <c r="A1313" s="3" t="s">
-        <v>325</v>
+        <v>218</v>
       </c>
       <c r="B1313" s="4" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="C1313" s="5">
-        <v>45064</v>
+        <v>45041</v>
       </c>
       <c r="D1313" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1313" s="5">
         <v>40</v>
       </c>
       <c r="F1313" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1313" s="5" t="s">
-        <v>2016</v>
+        <v>64</v>
       </c>
     </row>
     <row r="1314" spans="1:7">
       <c r="A1314" s="3" t="s">
-        <v>218</v>
+        <v>329</v>
       </c>
       <c r="B1314" s="4" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C1314" s="5">
-        <v>45066</v>
+        <v>45046</v>
       </c>
       <c r="D1314" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1314" s="5">
         <v>40</v>
       </c>
       <c r="F1314" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1314" s="5" t="s">
-        <v>157</v>
+        <v>954</v>
       </c>
     </row>
     <row r="1315" spans="1:7">
       <c r="A1315" s="3" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B1315" s="4" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="C1315" s="5">
-        <v>45117</v>
+        <v>45064</v>
       </c>
       <c r="D1315" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1315" s="5">
         <v>40</v>
       </c>
       <c r="F1315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1315" s="5" t="s">
-        <v>954</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="1316" spans="1:7">
       <c r="A1316" s="3" t="s">
-        <v>325</v>
+        <v>218</v>
       </c>
       <c r="B1316" s="4" t="s">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="C1316" s="5">
-        <v>45119</v>
+        <v>45066</v>
       </c>
       <c r="D1316" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1316" s="5">
         <v>40</v>
       </c>
       <c r="F1316" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1316" s="5" t="s">
-        <v>2020</v>
+        <v>157</v>
       </c>
     </row>
     <row r="1317" spans="1:7">
       <c r="A1317" s="3" t="s">
-        <v>218</v>
+        <v>329</v>
       </c>
       <c r="B1317" s="4" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C1317" s="5">
-        <v>45135</v>
+        <v>45117</v>
       </c>
       <c r="D1317" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1317" s="5">
         <v>40</v>
       </c>
       <c r="F1317" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1317" s="5" t="s">
-        <v>335</v>
+        <v>954</v>
       </c>
     </row>
     <row r="1318" spans="1:7">
       <c r="A1318" s="3" t="s">
-        <v>218</v>
+        <v>325</v>
       </c>
       <c r="B1318" s="4" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C1318" s="5">
-        <v>45142</v>
+        <v>45119</v>
       </c>
       <c r="D1318" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1318" s="5">
         <v>40</v>
       </c>
       <c r="F1318" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1318" s="5" t="s">
-        <v>335</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1319" spans="1:7">
       <c r="A1319" s="3" t="s">
-        <v>325</v>
+        <v>218</v>
       </c>
       <c r="B1319" s="4" t="s">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C1319" s="5">
-        <v>45145</v>
+        <v>45135</v>
       </c>
       <c r="D1319" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1319" s="5">
         <v>40</v>
       </c>
       <c r="F1319" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1319" s="5" t="s">
-        <v>2020</v>
+        <v>335</v>
       </c>
     </row>
     <row r="1320" spans="1:7">
       <c r="A1320" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B1320" s="4" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="C1320" s="5">
-        <v>45156</v>
+        <v>45142</v>
       </c>
       <c r="D1320" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1320" s="5">
         <v>40</v>
       </c>
       <c r="F1320" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1320" s="5" t="s">
-        <v>2025</v>
+        <v>335</v>
       </c>
     </row>
     <row r="1321" spans="1:7">
       <c r="A1321" s="3" t="s">
         <v>325</v>
       </c>
       <c r="B1321" s="4" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="C1321" s="5">
-        <v>45158</v>
+        <v>45145</v>
       </c>
       <c r="D1321" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1321" s="5">
         <v>40</v>
       </c>
       <c r="F1321" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1321" s="5" t="s">
-        <v>406</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1322" spans="1:7">
       <c r="A1322" s="3" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="B1322" s="4" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
       <c r="C1322" s="5">
-        <v>45165</v>
+        <v>45156</v>
       </c>
       <c r="D1322" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1322" s="5">
         <v>40</v>
       </c>
       <c r="F1322" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1322" s="5" t="s">
-        <v>2012</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="1323" spans="1:7">
       <c r="A1323" s="3" t="s">
-        <v>218</v>
+        <v>325</v>
       </c>
       <c r="B1323" s="4" t="s">
-        <v>2028</v>
+        <v>2031</v>
       </c>
       <c r="C1323" s="5">
-        <v>45167</v>
+        <v>45158</v>
       </c>
       <c r="D1323" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1323" s="5">
         <v>40</v>
       </c>
       <c r="F1323" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1323" s="5" t="s">
-        <v>103</v>
+        <v>406</v>
       </c>
     </row>
     <row r="1324" spans="1:7">
       <c r="A1324" s="3" t="s">
-        <v>218</v>
+        <v>329</v>
       </c>
       <c r="B1324" s="4" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
       <c r="C1324" s="5">
-        <v>45171</v>
+        <v>45165</v>
       </c>
       <c r="D1324" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1324" s="5">
         <v>40</v>
       </c>
       <c r="F1324" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1324" s="5" t="s">
-        <v>64</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="1325" spans="1:7">
       <c r="A1325" s="3" t="s">
-        <v>1439</v>
+        <v>218</v>
       </c>
       <c r="B1325" s="4" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
       <c r="C1325" s="5">
-        <v>45180</v>
+        <v>45167</v>
       </c>
       <c r="D1325" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1325" s="5">
         <v>40</v>
       </c>
       <c r="F1325" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1325" s="5" t="s">
-        <v>2031</v>
+        <v>103</v>
       </c>
     </row>
     <row r="1326" spans="1:7">
       <c r="A1326" s="3" t="s">
-        <v>325</v>
+        <v>218</v>
       </c>
       <c r="B1326" s="4" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="C1326" s="5">
-        <v>45189</v>
+        <v>45171</v>
       </c>
       <c r="D1326" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1326" s="5">
         <v>40</v>
       </c>
       <c r="F1326" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1326" s="5" t="s">
-        <v>2033</v>
+        <v>64</v>
       </c>
     </row>
     <row r="1327" spans="1:7">
       <c r="A1327" s="3" t="s">
-        <v>829</v>
+        <v>1439</v>
       </c>
       <c r="B1327" s="4" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="C1327" s="5">
-        <v>46002</v>
+        <v>45180</v>
       </c>
       <c r="D1327" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1327" s="5">
         <v>40</v>
       </c>
       <c r="F1327" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1327" s="5" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="1328" spans="1:7">
       <c r="A1328" s="3" t="s">
-        <v>176</v>
+        <v>325</v>
       </c>
       <c r="B1328" s="4" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="C1328" s="5">
-        <v>46006</v>
+        <v>45189</v>
       </c>
       <c r="D1328" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1328" s="5">
         <v>40</v>
       </c>
       <c r="F1328" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1328" s="5" t="s">
-        <v>1264</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="1329" spans="1:7">
       <c r="A1329" s="3" t="s">
-        <v>1051</v>
+        <v>829</v>
       </c>
       <c r="B1329" s="4" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="C1329" s="5">
-        <v>46019</v>
+        <v>46002</v>
       </c>
       <c r="D1329" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1329" s="5">
         <v>40</v>
       </c>
       <c r="F1329" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1329" s="5" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="1330" spans="1:7">
       <c r="A1330" s="3" t="s">
-        <v>1051</v>
+        <v>176</v>
       </c>
       <c r="B1330" s="4" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
       <c r="C1330" s="5">
-        <v>46019</v>
+        <v>46006</v>
       </c>
       <c r="D1330" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1330" s="5">
         <v>40</v>
       </c>
       <c r="F1330" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1330" s="5" t="s">
-        <v>2038</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="1331" spans="1:7">
       <c r="A1331" s="3" t="s">
-        <v>17</v>
+        <v>1051</v>
       </c>
       <c r="B1331" s="4" t="s">
-        <v>2039</v>
+        <v>2042</v>
       </c>
       <c r="C1331" s="5">
-        <v>46027</v>
+        <v>46019</v>
       </c>
       <c r="D1331" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1331" s="5">
         <v>40</v>
       </c>
       <c r="F1331" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1331" s="5" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="1332" spans="1:7">
       <c r="A1332" s="3" t="s">
-        <v>829</v>
+        <v>1051</v>
       </c>
       <c r="B1332" s="4" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="C1332" s="5">
-        <v>46038</v>
+        <v>46019</v>
       </c>
       <c r="D1332" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1332" s="5">
         <v>40</v>
       </c>
       <c r="F1332" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1332" s="5" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="1333" spans="1:7">
       <c r="A1333" s="3" t="s">
-        <v>829</v>
+        <v>17</v>
       </c>
       <c r="B1333" s="4" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="C1333" s="5">
-        <v>46038</v>
+        <v>46027</v>
       </c>
       <c r="D1333" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1333" s="5">
         <v>40</v>
       </c>
       <c r="F1333" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1333" s="5" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="1334" spans="1:7">
       <c r="A1334" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B1334" s="4" t="s">
-        <v>2043</v>
+        <v>2046</v>
       </c>
       <c r="C1334" s="5">
         <v>46038</v>
       </c>
       <c r="D1334" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1334" s="5">
         <v>40</v>
       </c>
       <c r="F1334" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1334" s="5" t="s">
-        <v>2044</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="1335" spans="1:7">
       <c r="A1335" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B1335" s="4" t="s">
-        <v>2045</v>
+        <v>2048</v>
       </c>
       <c r="C1335" s="5">
         <v>46038</v>
       </c>
       <c r="D1335" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1335" s="5">
         <v>40</v>
       </c>
       <c r="F1335" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1335" s="5" t="s">
-        <v>597</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="1336" spans="1:7">
       <c r="A1336" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B1336" s="4" t="s">
-        <v>2045</v>
+        <v>2048</v>
       </c>
       <c r="C1336" s="5">
         <v>46038</v>
       </c>
       <c r="D1336" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1336" s="5">
         <v>40</v>
       </c>
       <c r="F1336" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1336" s="5" t="s">
-        <v>597</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="1337" spans="1:7">
       <c r="A1337" s="3" t="s">
-        <v>176</v>
+        <v>829</v>
       </c>
       <c r="B1337" s="4" t="s">
-        <v>2046</v>
+        <v>2050</v>
       </c>
       <c r="C1337" s="5">
-        <v>46041</v>
+        <v>46038</v>
       </c>
       <c r="D1337" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1337" s="5">
         <v>40</v>
       </c>
       <c r="F1337" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1337" s="5" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
     </row>
     <row r="1338" spans="1:7">
       <c r="A1338" s="3" t="s">
-        <v>176</v>
+        <v>829</v>
       </c>
       <c r="B1338" s="4" t="s">
-        <v>2046</v>
+        <v>2050</v>
       </c>
       <c r="C1338" s="5">
-        <v>46041</v>
+        <v>46038</v>
       </c>
       <c r="D1338" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1338" s="5">
         <v>40</v>
       </c>
       <c r="F1338" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1338" s="5" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
     </row>
     <row r="1339" spans="1:7">
       <c r="A1339" s="3" t="s">
-        <v>829</v>
+        <v>176</v>
       </c>
       <c r="B1339" s="4" t="s">
-        <v>2047</v>
+        <v>2051</v>
       </c>
       <c r="C1339" s="5">
-        <v>46044</v>
+        <v>46041</v>
       </c>
       <c r="D1339" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1339" s="5">
         <v>40</v>
       </c>
       <c r="F1339" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1339" s="5" t="s">
-        <v>557</v>
+        <v>599</v>
       </c>
     </row>
     <row r="1340" spans="1:7">
       <c r="A1340" s="3" t="s">
-        <v>829</v>
+        <v>176</v>
       </c>
       <c r="B1340" s="4" t="s">
-        <v>2047</v>
+        <v>2051</v>
       </c>
       <c r="C1340" s="5">
-        <v>46044</v>
+        <v>46041</v>
       </c>
       <c r="D1340" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1340" s="5">
         <v>40</v>
       </c>
       <c r="F1340" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1340" s="5" t="s">
-        <v>557</v>
+        <v>599</v>
       </c>
     </row>
     <row r="1341" spans="1:7">
       <c r="A1341" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B1341" s="4" t="s">
-        <v>2048</v>
+        <v>2052</v>
       </c>
       <c r="C1341" s="5">
-        <v>46049</v>
+        <v>46044</v>
       </c>
       <c r="D1341" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1341" s="5">
         <v>40</v>
       </c>
       <c r="F1341" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1341" s="5" t="s">
-        <v>262</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1342" spans="1:7">
       <c r="A1342" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B1342" s="4" t="s">
-        <v>2048</v>
+        <v>2052</v>
       </c>
       <c r="C1342" s="5">
-        <v>46049</v>
+        <v>46044</v>
       </c>
       <c r="D1342" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1342" s="5">
         <v>40</v>
       </c>
       <c r="F1342" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1342" s="5" t="s">
-        <v>262</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1343" spans="1:7">
       <c r="A1343" s="3" t="s">
-        <v>2049</v>
+        <v>829</v>
       </c>
       <c r="B1343" s="4" t="s">
-        <v>2050</v>
+        <v>2053</v>
       </c>
       <c r="C1343" s="5">
-        <v>46070</v>
+        <v>46049</v>
       </c>
       <c r="D1343" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1343" s="5">
         <v>40</v>
       </c>
       <c r="F1343" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1343" s="5" t="s">
-        <v>2051</v>
+        <v>262</v>
       </c>
     </row>
     <row r="1344" spans="1:7">
       <c r="A1344" s="3" t="s">
-        <v>2052</v>
+        <v>829</v>
       </c>
       <c r="B1344" s="4" t="s">
         <v>2053</v>
       </c>
       <c r="C1344" s="5">
-        <v>46070</v>
+        <v>46049</v>
       </c>
       <c r="D1344" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1344" s="5">
         <v>40</v>
       </c>
       <c r="F1344" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1344" s="5" t="s">
-        <v>710</v>
+        <v>262</v>
       </c>
     </row>
     <row r="1345" spans="1:7">
       <c r="A1345" s="3" t="s">
-        <v>829</v>
+        <v>2054</v>
       </c>
       <c r="B1345" s="4" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="C1345" s="5">
-        <v>46076</v>
+        <v>46070</v>
       </c>
       <c r="D1345" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1345" s="5">
         <v>40</v>
       </c>
       <c r="F1345" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1345" s="5" t="s">
-        <v>89</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="1346" spans="1:7">
       <c r="A1346" s="3" t="s">
-        <v>829</v>
+        <v>2057</v>
       </c>
       <c r="B1346" s="4" t="s">
-        <v>2054</v>
+        <v>2058</v>
       </c>
       <c r="C1346" s="5">
-        <v>46076</v>
+        <v>46070</v>
       </c>
       <c r="D1346" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1346" s="5">
         <v>40</v>
       </c>
       <c r="F1346" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1346" s="5" t="s">
-        <v>89</v>
+        <v>710</v>
       </c>
     </row>
     <row r="1347" spans="1:7">
       <c r="A1347" s="3" t="s">
-        <v>2055</v>
+        <v>829</v>
       </c>
       <c r="B1347" s="4" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
       <c r="C1347" s="5">
         <v>46076</v>
       </c>
       <c r="D1347" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1347" s="5">
         <v>40</v>
       </c>
       <c r="F1347" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1347" s="5" t="s">
-        <v>1518</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1348" spans="1:7">
       <c r="A1348" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B1348" s="4" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="C1348" s="5">
-        <v>46080</v>
+        <v>46076</v>
       </c>
       <c r="D1348" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1348" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1348" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1348" s="5" t="s">
-        <v>1998</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1349" spans="1:7">
       <c r="A1349" s="3" t="s">
-        <v>829</v>
+        <v>2060</v>
       </c>
       <c r="B1349" s="4" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="C1349" s="5">
-        <v>46080</v>
+        <v>46076</v>
       </c>
       <c r="D1349" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1349" s="5">
         <v>40</v>
       </c>
       <c r="F1349" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1349" s="5" t="s">
-        <v>1998</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="1350" spans="1:7">
       <c r="A1350" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B1350" s="4" t="s">
-        <v>2057</v>
+        <v>2062</v>
       </c>
       <c r="C1350" s="5">
         <v>46080</v>
       </c>
       <c r="D1350" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1350" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1350" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1350" s="5" t="s">
-        <v>1998</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="1351" spans="1:7">
       <c r="A1351" s="3" t="s">
-        <v>1038</v>
+        <v>829</v>
       </c>
       <c r="B1351" s="4" t="s">
-        <v>2058</v>
+        <v>2062</v>
       </c>
       <c r="C1351" s="5">
-        <v>46083</v>
+        <v>46080</v>
       </c>
       <c r="D1351" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1351" s="5">
         <v>40</v>
       </c>
       <c r="F1351" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1351" s="5" t="s">
-        <v>194</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="1352" spans="1:7">
       <c r="A1352" s="3" t="s">
-        <v>2049</v>
+        <v>829</v>
       </c>
       <c r="B1352" s="4" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="C1352" s="5">
-        <v>46085</v>
+        <v>46080</v>
       </c>
       <c r="D1352" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1352" s="5">
         <v>40</v>
       </c>
       <c r="F1352" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1352" s="5" t="s">
-        <v>131</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="1353" spans="1:7">
       <c r="A1353" s="3" t="s">
-        <v>2060</v>
+        <v>1038</v>
       </c>
       <c r="B1353" s="4" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="C1353" s="5">
-        <v>46106</v>
+        <v>46083</v>
       </c>
       <c r="D1353" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1353" s="5">
         <v>40</v>
       </c>
       <c r="F1353" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1353" s="5" t="s">
-        <v>1119</v>
+        <v>194</v>
       </c>
     </row>
     <row r="1354" spans="1:7">
       <c r="A1354" s="3" t="s">
-        <v>2049</v>
+        <v>2054</v>
       </c>
       <c r="B1354" s="4" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="C1354" s="5">
-        <v>46109</v>
+        <v>46085</v>
       </c>
       <c r="D1354" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1354" s="5">
         <v>40</v>
       </c>
       <c r="F1354" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1354" s="5" t="s">
-        <v>2063</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1355" spans="1:7">
       <c r="A1355" s="3" t="s">
-        <v>2049</v>
+        <v>2065</v>
       </c>
       <c r="B1355" s="4" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="C1355" s="5">
-        <v>46111</v>
+        <v>46106</v>
       </c>
       <c r="D1355" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1355" s="5">
         <v>40</v>
       </c>
       <c r="F1355" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1355" s="5" t="s">
-        <v>656</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1356" spans="1:7">
       <c r="A1356" s="3" t="s">
-        <v>2049</v>
+        <v>2054</v>
       </c>
       <c r="B1356" s="4" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="C1356" s="5">
-        <v>46111</v>
+        <v>46109</v>
       </c>
       <c r="D1356" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1356" s="5">
         <v>40</v>
       </c>
       <c r="F1356" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1356" s="5" t="s">
-        <v>1198</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="1357" spans="1:7">
       <c r="A1357" s="3" t="s">
-        <v>2049</v>
+        <v>2054</v>
       </c>
       <c r="B1357" s="4" t="s">
-        <v>2066</v>
+        <v>2069</v>
       </c>
       <c r="C1357" s="5">
         <v>46111</v>
       </c>
       <c r="D1357" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1357" s="5">
         <v>40</v>
       </c>
       <c r="F1357" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1357" s="5" t="s">
-        <v>117</v>
+        <v>656</v>
       </c>
     </row>
     <row r="1358" spans="1:7">
       <c r="A1358" s="3" t="s">
-        <v>829</v>
+        <v>2054</v>
       </c>
       <c r="B1358" s="4" t="s">
-        <v>2067</v>
+        <v>2070</v>
       </c>
       <c r="C1358" s="5">
         <v>46111</v>
       </c>
       <c r="D1358" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1358" s="5">
         <v>40</v>
       </c>
       <c r="F1358" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1358" s="5" t="s">
-        <v>21</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="1359" spans="1:7">
       <c r="A1359" s="3" t="s">
-        <v>829</v>
+        <v>2054</v>
       </c>
       <c r="B1359" s="4" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="C1359" s="5">
         <v>46111</v>
       </c>
       <c r="D1359" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1359" s="5">
         <v>40</v>
       </c>
       <c r="F1359" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1359" s="5" t="s">
-        <v>21</v>
+        <v>117</v>
       </c>
     </row>
     <row r="1360" spans="1:7">
       <c r="A1360" s="3" t="s">
-        <v>2049</v>
+        <v>829</v>
       </c>
       <c r="B1360" s="4" t="s">
-        <v>2067</v>
+        <v>2072</v>
       </c>
       <c r="C1360" s="5">
         <v>46111</v>
       </c>
       <c r="D1360" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1360" s="5">
         <v>40</v>
       </c>
       <c r="F1360" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1360" s="5" t="s">
-        <v>2068</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1361" spans="1:7">
       <c r="A1361" s="3" t="s">
-        <v>17</v>
+        <v>829</v>
       </c>
       <c r="B1361" s="4" t="s">
-        <v>2069</v>
+        <v>2072</v>
       </c>
       <c r="C1361" s="5">
-        <v>46097</v>
+        <v>46111</v>
       </c>
       <c r="D1361" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1361" s="5">
         <v>40</v>
       </c>
       <c r="F1361" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1361" s="5" t="s">
-        <v>2070</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1362" spans="1:7">
       <c r="A1362" s="3" t="s">
-        <v>17</v>
+        <v>2054</v>
       </c>
       <c r="B1362" s="4" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="C1362" s="5">
-        <v>46097</v>
+        <v>46111</v>
       </c>
       <c r="D1362" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1362" s="5">
         <v>40</v>
       </c>
       <c r="F1362" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1362" s="5" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="1363" spans="1:7">
       <c r="A1363" s="3" t="s">
-        <v>2055</v>
+        <v>17</v>
       </c>
       <c r="B1363" s="4" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C1363" s="5">
-        <v>46098</v>
+        <v>46097</v>
       </c>
       <c r="D1363" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1363" s="5">
         <v>40</v>
       </c>
       <c r="F1363" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1363" s="5" t="s">
-        <v>856</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="1364" spans="1:7">
       <c r="A1364" s="3" t="s">
-        <v>829</v>
+        <v>17</v>
       </c>
       <c r="B1364" s="4" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="C1364" s="5">
-        <v>46099</v>
+        <v>46097</v>
       </c>
       <c r="D1364" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1364" s="5">
         <v>40</v>
       </c>
       <c r="F1364" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1364" s="5" t="s">
-        <v>1411</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1365" spans="1:7">
       <c r="A1365" s="3" t="s">
-        <v>829</v>
+        <v>2060</v>
       </c>
       <c r="B1365" s="4" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
       <c r="C1365" s="5">
-        <v>46099</v>
+        <v>46098</v>
       </c>
       <c r="D1365" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1365" s="5">
         <v>40</v>
       </c>
       <c r="F1365" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1365" s="5" t="s">
-        <v>1411</v>
+        <v>856</v>
       </c>
     </row>
     <row r="1366" spans="1:7">
       <c r="A1366" s="3" t="s">
-        <v>1051</v>
+        <v>829</v>
       </c>
       <c r="B1366" s="4" t="s">
-        <v>2075</v>
+        <v>2079</v>
       </c>
       <c r="C1366" s="5">
-        <v>46105</v>
+        <v>46099</v>
       </c>
       <c r="D1366" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1366" s="5">
         <v>40</v>
       </c>
       <c r="F1366" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1366" s="5" t="s">
-        <v>2076</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="1367" spans="1:7">
       <c r="A1367" s="3" t="s">
-        <v>1038</v>
+        <v>829</v>
       </c>
       <c r="B1367" s="4" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="C1367" s="5">
-        <v>46115</v>
+        <v>46099</v>
       </c>
       <c r="D1367" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1367" s="5">
         <v>40</v>
       </c>
       <c r="F1367" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1367" s="5" t="s">
-        <v>114</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="1368" spans="1:7">
       <c r="A1368" s="3" t="s">
-        <v>1038</v>
+        <v>17</v>
       </c>
       <c r="B1368" s="4" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="C1368" s="5">
-        <v>46115</v>
+        <v>46099</v>
       </c>
       <c r="D1368" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1368" s="5">
         <v>40</v>
       </c>
       <c r="F1368" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1368" s="5" t="s">
-        <v>114</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="1369" spans="1:7">
       <c r="A1369" s="3" t="s">
-        <v>829</v>
+        <v>1051</v>
       </c>
       <c r="B1369" s="4" t="s">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="C1369" s="5">
-        <v>46118</v>
+        <v>46105</v>
       </c>
       <c r="D1369" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1369" s="5">
         <v>40</v>
       </c>
       <c r="F1369" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1369" s="5" t="s">
-        <v>846</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="1370" spans="1:7">
       <c r="A1370" s="3" t="s">
-        <v>829</v>
+        <v>1038</v>
       </c>
       <c r="B1370" s="4" t="s">
-        <v>2078</v>
+        <v>2083</v>
       </c>
       <c r="C1370" s="5">
-        <v>46118</v>
+        <v>46115</v>
       </c>
       <c r="D1370" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1370" s="5">
         <v>40</v>
       </c>
       <c r="F1370" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1370" s="5" t="s">
-        <v>846</v>
+        <v>114</v>
       </c>
     </row>
     <row r="1371" spans="1:7">
       <c r="A1371" s="3" t="s">
-        <v>829</v>
+        <v>1038</v>
       </c>
       <c r="B1371" s="4" t="s">
-        <v>2078</v>
+        <v>2083</v>
       </c>
       <c r="C1371" s="5">
-        <v>46118</v>
+        <v>46115</v>
       </c>
       <c r="D1371" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1371" s="5">
         <v>40</v>
       </c>
       <c r="F1371" s="5" t="s">
-        <v>396</v>
+        <v>50</v>
       </c>
       <c r="G1371" s="5" t="s">
-        <v>846</v>
+        <v>114</v>
       </c>
     </row>
     <row r="1372" spans="1:7">
       <c r="A1372" s="3" t="s">
-        <v>176</v>
+        <v>829</v>
       </c>
       <c r="B1372" s="4" t="s">
-        <v>2078</v>
+        <v>2084</v>
       </c>
       <c r="C1372" s="5">
         <v>46118</v>
       </c>
       <c r="D1372" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1372" s="5">
         <v>40</v>
       </c>
       <c r="F1372" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1372" s="5" t="s">
-        <v>2079</v>
+        <v>846</v>
       </c>
     </row>
     <row r="1373" spans="1:7">
       <c r="A1373" s="3" t="s">
-        <v>176</v>
+        <v>829</v>
       </c>
       <c r="B1373" s="4" t="s">
-        <v>2078</v>
+        <v>2084</v>
       </c>
       <c r="C1373" s="5">
         <v>46118</v>
       </c>
       <c r="D1373" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1373" s="5">
         <v>40</v>
       </c>
       <c r="F1373" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1373" s="5" t="s">
-        <v>2079</v>
+        <v>846</v>
       </c>
     </row>
     <row r="1374" spans="1:7">
       <c r="A1374" s="3" t="s">
-        <v>17</v>
+        <v>829</v>
       </c>
       <c r="B1374" s="4" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="C1374" s="5">
-        <v>46124</v>
+        <v>46118</v>
       </c>
       <c r="D1374" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1374" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1374" s="5" t="s">
-        <v>15</v>
+        <v>396</v>
       </c>
       <c r="G1374" s="5" t="s">
-        <v>2081</v>
+        <v>846</v>
       </c>
     </row>
     <row r="1375" spans="1:7">
       <c r="A1375" s="3" t="s">
-        <v>17</v>
+        <v>176</v>
       </c>
       <c r="B1375" s="4" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="C1375" s="5">
-        <v>46124</v>
+        <v>46118</v>
       </c>
       <c r="D1375" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1375" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1375" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1375" s="5" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="1376" spans="1:7">
       <c r="A1376" s="3" t="s">
-        <v>17</v>
+        <v>176</v>
       </c>
       <c r="B1376" s="4" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="C1376" s="5">
-        <v>46124</v>
+        <v>46118</v>
       </c>
       <c r="D1376" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1376" s="5">
         <v>40</v>
       </c>
       <c r="F1376" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1376" s="5" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="1377" spans="1:7">
       <c r="A1377" s="3" t="s">
-        <v>161</v>
+        <v>17</v>
       </c>
       <c r="B1377" s="4" t="s">
-        <v>2082</v>
+        <v>2086</v>
       </c>
       <c r="C1377" s="5">
-        <v>46128</v>
+        <v>46124</v>
       </c>
       <c r="D1377" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1377" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1377" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1377" s="5" t="s">
-        <v>862</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="1378" spans="1:7">
       <c r="A1378" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B1378" s="4" t="s">
-        <v>2082</v>
+        <v>2086</v>
       </c>
       <c r="C1378" s="5">
-        <v>46128</v>
+        <v>46124</v>
       </c>
       <c r="D1378" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1378" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1378" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1378" s="5" t="s">
-        <v>2076</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="1379" spans="1:7">
       <c r="A1379" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B1379" s="4" t="s">
-        <v>2083</v>
+        <v>2086</v>
       </c>
       <c r="C1379" s="5">
-        <v>46128</v>
+        <v>46124</v>
       </c>
       <c r="D1379" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1379" s="5">
         <v>40</v>
       </c>
       <c r="F1379" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1379" s="5" t="s">
-        <v>2084</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="1380" spans="1:7">
       <c r="A1380" s="3" t="s">
-        <v>829</v>
+        <v>161</v>
       </c>
       <c r="B1380" s="4" t="s">
-        <v>2085</v>
+        <v>2088</v>
       </c>
       <c r="C1380" s="5">
-        <v>46133</v>
+        <v>46128</v>
       </c>
       <c r="D1380" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1380" s="5">
         <v>40</v>
       </c>
       <c r="F1380" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1380" s="5" t="s">
-        <v>160</v>
+        <v>862</v>
       </c>
     </row>
     <row r="1381" spans="1:7">
       <c r="A1381" s="3" t="s">
-        <v>829</v>
+        <v>17</v>
       </c>
       <c r="B1381" s="4" t="s">
-        <v>2085</v>
+        <v>2088</v>
       </c>
       <c r="C1381" s="5">
-        <v>46133</v>
+        <v>46128</v>
       </c>
       <c r="D1381" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1381" s="5">
         <v>40</v>
       </c>
       <c r="F1381" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1381" s="5" t="s">
-        <v>160</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="1382" spans="1:7">
       <c r="A1382" s="3" t="s">
-        <v>2049</v>
+        <v>17</v>
       </c>
       <c r="B1382" s="4" t="s">
-        <v>2086</v>
+        <v>2089</v>
       </c>
       <c r="C1382" s="5">
-        <v>46136</v>
+        <v>46128</v>
       </c>
       <c r="D1382" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1382" s="5">
         <v>40</v>
       </c>
       <c r="F1382" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1382" s="5" t="s">
-        <v>2087</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="1383" spans="1:7">
       <c r="A1383" s="3" t="s">
-        <v>2088</v>
+        <v>829</v>
       </c>
       <c r="B1383" s="4" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="C1383" s="5">
-        <v>46147</v>
+        <v>46133</v>
       </c>
       <c r="D1383" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1383" s="5">
         <v>40</v>
       </c>
       <c r="F1383" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1383" s="5" t="s">
-        <v>2090</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1384" spans="1:7">
       <c r="A1384" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B1384" s="4" t="s">
         <v>2091</v>
       </c>
       <c r="C1384" s="5">
-        <v>46147</v>
+        <v>46133</v>
       </c>
       <c r="D1384" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1384" s="5">
         <v>40</v>
       </c>
       <c r="F1384" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1384" s="5" t="s">
-        <v>2092</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1385" spans="1:7">
       <c r="A1385" s="3" t="s">
-        <v>1051</v>
+        <v>2054</v>
       </c>
       <c r="B1385" s="4" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C1385" s="5">
+        <v>46136</v>
+      </c>
+      <c r="D1385" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1385" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1385" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1385" s="5" t="s">
         <v>2093</v>
-      </c>
-[...13 lines deleted...]
-        <v>2094</v>
       </c>
     </row>
     <row r="1386" spans="1:7">
       <c r="A1386" s="3" t="s">
-        <v>2055</v>
+        <v>2094</v>
       </c>
       <c r="B1386" s="4" t="s">
         <v>2095</v>
       </c>
       <c r="C1386" s="5">
-        <v>46150</v>
+        <v>46147</v>
       </c>
       <c r="D1386" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1386" s="5">
         <v>40</v>
       </c>
       <c r="F1386" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1386" s="5" t="s">
         <v>2096</v>
       </c>
     </row>
     <row r="1387" spans="1:7">
       <c r="A1387" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B1387" s="4" t="s">
         <v>2097</v>
       </c>
       <c r="C1387" s="5">
-        <v>46167</v>
+        <v>46147</v>
       </c>
       <c r="D1387" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1387" s="5">
         <v>40</v>
       </c>
       <c r="F1387" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1387" s="5" t="s">
-        <v>1411</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="1388" spans="1:7">
       <c r="A1388" s="3" t="s">
-        <v>2098</v>
+        <v>1051</v>
       </c>
       <c r="B1388" s="4" t="s">
         <v>2099</v>
       </c>
       <c r="C1388" s="5">
-        <v>46172</v>
+        <v>46157</v>
       </c>
       <c r="D1388" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1388" s="5">
         <v>40</v>
       </c>
       <c r="F1388" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1388" s="5" t="s">
         <v>2100</v>
       </c>
     </row>
     <row r="1389" spans="1:7">
       <c r="A1389" s="3" t="s">
-        <v>829</v>
+        <v>2060</v>
       </c>
       <c r="B1389" s="4" t="s">
         <v>2101</v>
       </c>
       <c r="C1389" s="5">
-        <v>46181</v>
+        <v>46150</v>
       </c>
       <c r="D1389" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1389" s="5">
         <v>40</v>
       </c>
       <c r="F1389" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1389" s="5" t="s">
         <v>2102</v>
       </c>
     </row>
     <row r="1390" spans="1:7">
       <c r="A1390" s="3" t="s">
-        <v>17</v>
+        <v>829</v>
       </c>
       <c r="B1390" s="4" t="s">
         <v>2103</v>
       </c>
       <c r="C1390" s="5">
-        <v>46184</v>
+        <v>46167</v>
       </c>
       <c r="D1390" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1390" s="5">
         <v>40</v>
       </c>
       <c r="F1390" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1390" s="5" t="s">
-        <v>583</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="1391" spans="1:7">
       <c r="A1391" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B1391" s="4" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C1391" s="5">
+        <v>46167</v>
+      </c>
+      <c r="D1391" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1391" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1391" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1391" s="5" t="s">
         <v>2104</v>
-      </c>
-[...13 lines deleted...]
-        <v>2105</v>
       </c>
     </row>
     <row r="1392" spans="1:7">
       <c r="A1392" s="3" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B1392" s="4" t="s">
         <v>2106</v>
       </c>
-      <c r="B1392" s="4" t="s">
+      <c r="C1392" s="5">
+        <v>46172</v>
+      </c>
+      <c r="D1392" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1392" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1392" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1392" s="5" t="s">
         <v>2107</v>
-      </c>
-[...13 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="1393" spans="1:7">
       <c r="A1393" s="3" t="s">
-        <v>17</v>
+        <v>829</v>
       </c>
       <c r="B1393" s="4" t="s">
         <v>2108</v>
       </c>
       <c r="C1393" s="5">
-        <v>46200</v>
+        <v>46181</v>
       </c>
       <c r="D1393" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1393" s="5">
         <v>40</v>
       </c>
       <c r="F1393" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1393" s="5" t="s">
         <v>2109</v>
       </c>
     </row>
     <row r="1394" spans="1:7">
       <c r="A1394" s="3" t="s">
-        <v>218</v>
+        <v>17</v>
       </c>
       <c r="B1394" s="4" t="s">
         <v>2110</v>
       </c>
       <c r="C1394" s="5">
-        <v>46206</v>
+        <v>46184</v>
       </c>
       <c r="D1394" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1394" s="5">
         <v>40</v>
       </c>
       <c r="F1394" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1394" s="5" t="s">
-        <v>382</v>
+        <v>583</v>
       </c>
     </row>
     <row r="1395" spans="1:7">
       <c r="A1395" s="3" t="s">
-        <v>829</v>
+        <v>17</v>
       </c>
       <c r="B1395" s="4" t="s">
         <v>2111</v>
       </c>
       <c r="C1395" s="5">
-        <v>46213</v>
+        <v>46189</v>
       </c>
       <c r="D1395" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1395" s="5">
         <v>40</v>
       </c>
       <c r="F1395" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1395" s="5" t="s">
         <v>2112</v>
       </c>
     </row>
     <row r="1396" spans="1:7">
       <c r="A1396" s="3" t="s">
-        <v>829</v>
+        <v>2113</v>
       </c>
       <c r="B1396" s="4" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="C1396" s="5">
-        <v>46213</v>
+        <v>46190</v>
       </c>
       <c r="D1396" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1396" s="5">
         <v>40</v>
       </c>
       <c r="F1396" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1396" s="5" t="s">
-        <v>2112</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="1397" spans="1:7">
       <c r="A1397" s="3" t="s">
-        <v>829</v>
+        <v>17</v>
       </c>
       <c r="B1397" s="4" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="C1397" s="5">
-        <v>46214</v>
+        <v>46200</v>
       </c>
       <c r="D1397" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1397" s="5">
         <v>40</v>
       </c>
       <c r="F1397" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1397" s="5" t="s">
-        <v>730</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="1398" spans="1:7">
       <c r="A1398" s="3" t="s">
-        <v>176</v>
+        <v>218</v>
       </c>
       <c r="B1398" s="4" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
       <c r="C1398" s="5">
-        <v>46225</v>
+        <v>46206</v>
       </c>
       <c r="D1398" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1398" s="5">
         <v>40</v>
       </c>
       <c r="F1398" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1398" s="5" t="s">
-        <v>2115</v>
+        <v>382</v>
       </c>
     </row>
     <row r="1399" spans="1:7">
       <c r="A1399" s="3" t="s">
-        <v>176</v>
+        <v>829</v>
       </c>
       <c r="B1399" s="4" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="C1399" s="5">
-        <v>46225</v>
+        <v>46213</v>
       </c>
       <c r="D1399" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1399" s="5">
         <v>40</v>
       </c>
       <c r="F1399" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1399" s="5" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="1400" spans="1:7">
       <c r="A1400" s="3" t="s">
-        <v>2049</v>
+        <v>829</v>
       </c>
       <c r="B1400" s="4" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="C1400" s="5">
-        <v>46229</v>
+        <v>46213</v>
       </c>
       <c r="D1400" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1400" s="5">
         <v>40</v>
       </c>
       <c r="F1400" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1400" s="5" t="s">
-        <v>1799</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="1401" spans="1:7">
       <c r="A1401" s="3" t="s">
-        <v>2049</v>
+        <v>829</v>
       </c>
       <c r="B1401" s="4" t="s">
-        <v>2117</v>
+        <v>2120</v>
       </c>
       <c r="C1401" s="5">
-        <v>46230</v>
+        <v>46214</v>
       </c>
       <c r="D1401" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1401" s="5">
         <v>40</v>
       </c>
       <c r="F1401" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1401" s="5" t="s">
-        <v>2118</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1402" spans="1:7">
       <c r="A1402" s="3" t="s">
-        <v>2055</v>
+        <v>176</v>
       </c>
       <c r="B1402" s="4" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="C1402" s="5">
-        <v>46238</v>
+        <v>46225</v>
       </c>
       <c r="D1402" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1402" s="5">
         <v>40</v>
       </c>
       <c r="F1402" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1402" s="5" t="s">
-        <v>557</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="1403" spans="1:7">
       <c r="A1403" s="3" t="s">
-        <v>2120</v>
+        <v>176</v>
       </c>
       <c r="B1403" s="4" t="s">
         <v>2121</v>
       </c>
       <c r="C1403" s="5">
-        <v>46249</v>
+        <v>46225</v>
       </c>
       <c r="D1403" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1403" s="5">
         <v>40</v>
       </c>
       <c r="F1403" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1403" s="5" t="s">
-        <v>1210</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="1404" spans="1:7">
       <c r="A1404" s="3" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="B1404" s="4" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="C1404" s="5">
-        <v>46249</v>
+        <v>46229</v>
       </c>
       <c r="D1404" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1404" s="5">
         <v>40</v>
       </c>
       <c r="F1404" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1404" s="5" t="s">
-        <v>1210</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="1405" spans="1:7">
       <c r="A1405" s="3" t="s">
-        <v>829</v>
+        <v>2054</v>
       </c>
       <c r="B1405" s="4" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="C1405" s="5">
-        <v>46256</v>
+        <v>46230</v>
       </c>
       <c r="D1405" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1405" s="5">
         <v>40</v>
       </c>
       <c r="F1405" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1405" s="5" t="s">
-        <v>187</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="1406" spans="1:7">
       <c r="A1406" s="3" t="s">
-        <v>829</v>
+        <v>2060</v>
       </c>
       <c r="B1406" s="4" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
       <c r="C1406" s="5">
-        <v>46256</v>
+        <v>46238</v>
       </c>
       <c r="D1406" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1406" s="5">
         <v>40</v>
       </c>
       <c r="F1406" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1406" s="5" t="s">
-        <v>187</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1407" spans="1:7">
       <c r="A1407" s="3" t="s">
-        <v>829</v>
+        <v>2127</v>
       </c>
       <c r="B1407" s="4" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="C1407" s="5">
-        <v>46259</v>
+        <v>46249</v>
       </c>
       <c r="D1407" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1407" s="5">
         <v>40</v>
       </c>
       <c r="F1407" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1407" s="5" t="s">
-        <v>294</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="1408" spans="1:7">
       <c r="A1408" s="3" t="s">
-        <v>829</v>
+        <v>2057</v>
       </c>
       <c r="B1408" s="4" t="s">
-        <v>2124</v>
+        <v>2129</v>
       </c>
       <c r="C1408" s="5">
-        <v>46259</v>
+        <v>46249</v>
       </c>
       <c r="D1408" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1408" s="5">
         <v>40</v>
       </c>
       <c r="F1408" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1408" s="5" t="s">
-        <v>294</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="1409" spans="1:7">
       <c r="A1409" s="3" t="s">
-        <v>17</v>
+        <v>829</v>
       </c>
       <c r="B1409" s="4" t="s">
-        <v>2125</v>
+        <v>2130</v>
       </c>
       <c r="C1409" s="5">
-        <v>46145</v>
+        <v>46256</v>
       </c>
       <c r="D1409" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1409" s="5">
         <v>40</v>
       </c>
       <c r="F1409" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1409" s="5" t="s">
-        <v>818</v>
+        <v>187</v>
       </c>
     </row>
     <row r="1410" spans="1:7">
       <c r="A1410" s="3" t="s">
-        <v>176</v>
+        <v>829</v>
       </c>
       <c r="B1410" s="4" t="s">
-        <v>2125</v>
+        <v>2130</v>
       </c>
       <c r="C1410" s="5">
-        <v>46145</v>
+        <v>46256</v>
       </c>
       <c r="D1410" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1410" s="5">
         <v>40</v>
       </c>
       <c r="F1410" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1410" s="5" t="s">
-        <v>2126</v>
+        <v>187</v>
       </c>
     </row>
     <row r="1411" spans="1:7">
       <c r="A1411" s="3" t="s">
-        <v>17</v>
+        <v>829</v>
       </c>
       <c r="B1411" s="4" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="C1411" s="5">
-        <v>46145</v>
+        <v>46259</v>
       </c>
       <c r="D1411" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1411" s="5">
         <v>40</v>
       </c>
       <c r="F1411" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1411" s="5" t="s">
-        <v>1116</v>
+        <v>294</v>
       </c>
     </row>
     <row r="1412" spans="1:7">
       <c r="A1412" s="3" t="s">
-        <v>2049</v>
+        <v>829</v>
       </c>
       <c r="B1412" s="4" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
       <c r="C1412" s="5">
-        <v>46261</v>
+        <v>46259</v>
       </c>
       <c r="D1412" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1412" s="5">
         <v>40</v>
       </c>
       <c r="F1412" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1412" s="5" t="s">
-        <v>2129</v>
+        <v>294</v>
       </c>
     </row>
     <row r="1413" spans="1:7">
       <c r="A1413" s="3" t="s">
-        <v>329</v>
+        <v>17</v>
       </c>
       <c r="B1413" s="4" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="C1413" s="5">
-        <v>47035</v>
+        <v>46145</v>
       </c>
       <c r="D1413" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1413" s="5">
         <v>40</v>
       </c>
       <c r="F1413" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1413" s="5" t="s">
-        <v>1367</v>
+        <v>818</v>
       </c>
     </row>
     <row r="1414" spans="1:7">
       <c r="A1414" s="3" t="s">
-        <v>218</v>
+        <v>176</v>
       </c>
       <c r="B1414" s="4" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="C1414" s="5">
-        <v>47044</v>
+        <v>46145</v>
       </c>
       <c r="D1414" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1414" s="5">
         <v>40</v>
       </c>
       <c r="F1414" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1414" s="5" t="s">
-        <v>1362</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1415" spans="1:7">
       <c r="A1415" s="3" t="s">
-        <v>361</v>
+        <v>17</v>
       </c>
       <c r="B1415" s="4" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="C1415" s="5">
-        <v>47045</v>
+        <v>46145</v>
       </c>
       <c r="D1415" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1415" s="5">
         <v>40</v>
       </c>
       <c r="F1415" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1415" s="5" t="s">
-        <v>2133</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="1416" spans="1:7">
       <c r="A1416" s="3" t="s">
-        <v>361</v>
+        <v>2054</v>
       </c>
       <c r="B1416" s="4" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="C1416" s="5">
-        <v>47045</v>
+        <v>46261</v>
       </c>
       <c r="D1416" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1416" s="5">
         <v>40</v>
       </c>
       <c r="F1416" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1416" s="5" t="s">
-        <v>638</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="1417" spans="1:7">
       <c r="A1417" s="3" t="s">
-        <v>218</v>
+        <v>329</v>
       </c>
       <c r="B1417" s="4" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="C1417" s="5">
-        <v>47058</v>
+        <v>47035</v>
       </c>
       <c r="D1417" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1417" s="5">
         <v>40</v>
       </c>
       <c r="F1417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1417" s="5" t="s">
-        <v>1330</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="1418" spans="1:7">
       <c r="A1418" s="3" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="B1418" s="4" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="C1418" s="5">
-        <v>47070</v>
+        <v>47044</v>
       </c>
       <c r="D1418" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1418" s="5">
         <v>40</v>
       </c>
       <c r="F1418" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1418" s="5" t="s">
-        <v>1311</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="1419" spans="1:7">
       <c r="A1419" s="3" t="s">
-        <v>218</v>
+        <v>361</v>
       </c>
       <c r="B1419" s="4" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="C1419" s="5">
-        <v>47071</v>
+        <v>47045</v>
       </c>
       <c r="D1419" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1419" s="5">
         <v>40</v>
       </c>
       <c r="F1419" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1419" s="5" t="s">
-        <v>670</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="1420" spans="1:7">
       <c r="A1420" s="3" t="s">
-        <v>329</v>
+        <v>361</v>
       </c>
       <c r="B1420" s="4" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="C1420" s="5">
-        <v>47073</v>
+        <v>47045</v>
       </c>
       <c r="D1420" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1420" s="5">
         <v>40</v>
       </c>
       <c r="F1420" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1420" s="5" t="s">
-        <v>1311</v>
+        <v>638</v>
       </c>
     </row>
     <row r="1421" spans="1:7">
       <c r="A1421" s="3" t="s">
-        <v>2139</v>
+        <v>218</v>
       </c>
       <c r="B1421" s="4" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="C1421" s="5">
-        <v>47084</v>
+        <v>47058</v>
       </c>
       <c r="D1421" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1421" s="5">
         <v>40</v>
       </c>
       <c r="F1421" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1421" s="5" t="s">
-        <v>1646</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="1422" spans="1:7">
       <c r="A1422" s="3" t="s">
-        <v>218</v>
+        <v>329</v>
       </c>
       <c r="B1422" s="4" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="C1422" s="5">
-        <v>47086</v>
+        <v>47070</v>
       </c>
       <c r="D1422" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1422" s="5">
         <v>40</v>
       </c>
       <c r="F1422" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1422" s="5" t="s">
-        <v>1726</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="1423" spans="1:7">
       <c r="A1423" s="3" t="s">
-        <v>325</v>
+        <v>218</v>
       </c>
       <c r="B1423" s="4" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
       <c r="C1423" s="5">
-        <v>47114</v>
+        <v>47071</v>
       </c>
       <c r="D1423" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1423" s="5">
         <v>40</v>
       </c>
       <c r="F1423" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1423" s="5" t="s">
-        <v>2143</v>
+        <v>670</v>
       </c>
     </row>
     <row r="1424" spans="1:7">
       <c r="A1424" s="3" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B1424" s="4" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="C1424" s="5">
-        <v>47117</v>
+        <v>47073</v>
       </c>
       <c r="D1424" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1424" s="5">
         <v>40</v>
       </c>
       <c r="F1424" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1424" s="5" t="s">
-        <v>2145</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="1425" spans="1:7">
       <c r="A1425" s="3" t="s">
-        <v>218</v>
+        <v>2146</v>
       </c>
       <c r="B1425" s="4" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C1425" s="5">
-        <v>47153</v>
+        <v>47084</v>
       </c>
       <c r="D1425" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1425" s="5">
         <v>40</v>
       </c>
       <c r="F1425" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1425" s="5" t="s">
-        <v>1330</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="1426" spans="1:7">
       <c r="A1426" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B1426" s="4" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="C1426" s="5">
-        <v>47197</v>
+        <v>47086</v>
       </c>
       <c r="D1426" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1426" s="5">
         <v>40</v>
       </c>
       <c r="F1426" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1426" s="5" t="s">
         <v>1726</v>
       </c>
     </row>
     <row r="1427" spans="1:7">
       <c r="A1427" s="3" t="s">
-        <v>2148</v>
+        <v>325</v>
       </c>
       <c r="B1427" s="4" t="s">
         <v>2149</v>
       </c>
       <c r="C1427" s="5">
-        <v>47198</v>
+        <v>47114</v>
       </c>
       <c r="D1427" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1427" s="5">
         <v>40</v>
       </c>
       <c r="F1427" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1427" s="5" t="s">
-        <v>1660</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="1428" spans="1:7">
       <c r="A1428" s="3" t="s">
-        <v>218</v>
+        <v>325</v>
       </c>
       <c r="B1428" s="4" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="C1428" s="5">
-        <v>47212</v>
+        <v>47117</v>
       </c>
       <c r="D1428" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1428" s="5">
         <v>40</v>
       </c>
       <c r="F1428" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1428" s="5" t="s">
-        <v>1362</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="1429" spans="1:7">
       <c r="A1429" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B1429" s="4" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="C1429" s="5">
-        <v>47216</v>
+        <v>47153</v>
       </c>
       <c r="D1429" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1429" s="5">
         <v>40</v>
       </c>
       <c r="F1429" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1429" s="5" t="s">
-        <v>670</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="1430" spans="1:7">
       <c r="A1430" s="3" t="s">
-        <v>361</v>
+        <v>218</v>
       </c>
       <c r="B1430" s="4" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="C1430" s="5">
-        <v>47220</v>
+        <v>47197</v>
       </c>
       <c r="D1430" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1430" s="5">
         <v>40</v>
       </c>
       <c r="F1430" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1430" s="5" t="s">
-        <v>791</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="1431" spans="1:7">
       <c r="A1431" s="3" t="s">
-        <v>584</v>
+        <v>2155</v>
       </c>
       <c r="B1431" s="4" t="s">
-        <v>2153</v>
-[...2 lines deleted...]
-        <v>2154</v>
+        <v>2156</v>
+      </c>
+      <c r="C1431" s="5">
+        <v>47198</v>
       </c>
       <c r="D1431" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1431" s="5">
         <v>40</v>
       </c>
       <c r="F1431" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1431" s="5" t="s">
-        <v>484</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1432" spans="1:7">
       <c r="A1432" s="3" t="s">
-        <v>584</v>
+        <v>218</v>
       </c>
       <c r="B1432" s="4" t="s">
-        <v>2153</v>
-[...2 lines deleted...]
-        <v>2154</v>
+        <v>2157</v>
+      </c>
+      <c r="C1432" s="5">
+        <v>47212</v>
       </c>
       <c r="D1432" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1432" s="5">
         <v>40</v>
       </c>
       <c r="F1432" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1432" s="5" t="s">
-        <v>2155</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="1433" spans="1:7">
       <c r="A1433" s="3" t="s">
-        <v>584</v>
+        <v>218</v>
       </c>
       <c r="B1433" s="4" t="s">
-        <v>2156</v>
-[...2 lines deleted...]
-        <v>2157</v>
+        <v>2158</v>
+      </c>
+      <c r="C1433" s="5">
+        <v>47216</v>
       </c>
       <c r="D1433" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1433" s="5">
         <v>40</v>
       </c>
       <c r="F1433" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1433" s="5" t="s">
-        <v>2158</v>
+        <v>670</v>
       </c>
     </row>
     <row r="1434" spans="1:7">
       <c r="A1434" s="3" t="s">
-        <v>551</v>
+        <v>361</v>
       </c>
       <c r="B1434" s="4" t="s">
         <v>2159</v>
       </c>
-      <c r="C1434" s="5" t="s">
-        <v>2160</v>
+      <c r="C1434" s="5">
+        <v>47220</v>
       </c>
       <c r="D1434" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1434" s="5">
         <v>40</v>
       </c>
       <c r="F1434" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1434" s="5" t="s">
-        <v>77</v>
+        <v>791</v>
       </c>
     </row>
     <row r="1435" spans="1:7">
       <c r="A1435" s="3" t="s">
-        <v>551</v>
+        <v>584</v>
       </c>
       <c r="B1435" s="4" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C1435" s="5" t="s">
         <v>2161</v>
       </c>
-      <c r="C1435" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1435" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1435" s="5">
         <v>40</v>
       </c>
       <c r="F1435" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1435" s="5" t="s">
-        <v>2162</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1436" spans="1:7">
       <c r="A1436" s="3" t="s">
-        <v>551</v>
+        <v>584</v>
       </c>
       <c r="B1436" s="4" t="s">
-        <v>2163</v>
+        <v>2160</v>
       </c>
       <c r="C1436" s="5" t="s">
-        <v>2164</v>
+        <v>2161</v>
       </c>
       <c r="D1436" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1436" s="5">
         <v>40</v>
       </c>
       <c r="F1436" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1436" s="5" t="s">
-        <v>1162</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="1437" spans="1:7">
       <c r="A1437" s="3" t="s">
         <v>584</v>
       </c>
       <c r="B1437" s="4" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C1437" s="5" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D1437" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1437" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1437" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1437" s="5" t="s">
         <v>2165</v>
-      </c>
-[...13 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="1438" spans="1:7">
       <c r="A1438" s="3" t="s">
-        <v>584</v>
+        <v>551</v>
       </c>
       <c r="B1438" s="4" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="C1438" s="5" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="D1438" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1438" s="5">
         <v>40</v>
       </c>
       <c r="F1438" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1438" s="5" t="s">
-        <v>2167</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1439" spans="1:7">
       <c r="A1439" s="3" t="s">
-        <v>361</v>
+        <v>551</v>
       </c>
       <c r="B1439" s="4" t="s">
         <v>2168</v>
       </c>
       <c r="C1439" s="5" t="s">
-        <v>2166</v>
+        <v>2164</v>
       </c>
       <c r="D1439" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1439" s="5">
         <v>40</v>
       </c>
       <c r="F1439" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1439" s="5" t="s">
-        <v>2068</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="1440" spans="1:7">
       <c r="A1440" s="3" t="s">
-        <v>361</v>
+        <v>551</v>
       </c>
       <c r="B1440" s="4" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="C1440" s="5" t="s">
-        <v>2166</v>
+        <v>2171</v>
       </c>
       <c r="D1440" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1440" s="5">
         <v>40</v>
       </c>
       <c r="F1440" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1440" s="5" t="s">
-        <v>2068</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="1441" spans="1:7">
       <c r="A1441" s="3" t="s">
-        <v>2170</v>
+        <v>584</v>
       </c>
       <c r="B1441" s="4" t="s">
-        <v>2171</v>
-[...2 lines deleted...]
-        <v>50018</v>
+        <v>2172</v>
+      </c>
+      <c r="C1441" s="5" t="s">
+        <v>2173</v>
       </c>
       <c r="D1441" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1441" s="5">
         <v>40</v>
       </c>
       <c r="F1441" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1441" s="5" t="s">
-        <v>460</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="1442" spans="1:7">
       <c r="A1442" s="3" t="s">
-        <v>2170</v>
+        <v>584</v>
       </c>
       <c r="B1442" s="4" t="s">
-        <v>2171</v>
-[...2 lines deleted...]
-        <v>50018</v>
+        <v>2172</v>
+      </c>
+      <c r="C1442" s="5" t="s">
+        <v>2173</v>
       </c>
       <c r="D1442" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1442" s="5">
         <v>40</v>
       </c>
       <c r="F1442" s="5" t="s">
-        <v>334</v>
+        <v>15</v>
       </c>
       <c r="G1442" s="5" t="s">
-        <v>460</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="1443" spans="1:7">
       <c r="A1443" s="3" t="s">
-        <v>2172</v>
+        <v>361</v>
       </c>
       <c r="B1443" s="4" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C1443" s="5" t="s">
         <v>2173</v>
       </c>
-      <c r="C1443" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D1443" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1443" s="5">
         <v>40</v>
       </c>
       <c r="F1443" s="5" t="s">
-        <v>334</v>
+        <v>15</v>
       </c>
       <c r="G1443" s="5" t="s">
-        <v>947</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="1444" spans="1:7">
       <c r="A1444" s="3" t="s">
-        <v>2172</v>
+        <v>361</v>
       </c>
       <c r="B1444" s="4" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C1444" s="5" t="s">
         <v>2173</v>
       </c>
-      <c r="C1444" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D1444" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1444" s="5">
         <v>40</v>
       </c>
       <c r="F1444" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1444" s="5" t="s">
-        <v>947</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="1445" spans="1:7">
       <c r="A1445" s="3" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="B1445" s="4" t="s">
-        <v>2173</v>
+        <v>2178</v>
       </c>
       <c r="C1445" s="5">
-        <v>50023</v>
+        <v>50018</v>
       </c>
       <c r="D1445" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1445" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1445" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1445" s="5" t="s">
-        <v>947</v>
+        <v>460</v>
       </c>
     </row>
     <row r="1446" spans="1:7">
       <c r="A1446" s="3" t="s">
-        <v>1938</v>
+        <v>2177</v>
       </c>
       <c r="B1446" s="4" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
       <c r="C1446" s="5">
-        <v>50044</v>
+        <v>50018</v>
       </c>
       <c r="D1446" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1446" s="5">
-        <v>7000</v>
+        <v>40</v>
       </c>
       <c r="F1446" s="5" t="s">
-        <v>15</v>
+        <v>334</v>
       </c>
       <c r="G1446" s="5" t="s">
-        <v>91</v>
+        <v>460</v>
       </c>
     </row>
     <row r="1447" spans="1:7">
       <c r="A1447" s="3" t="s">
-        <v>325</v>
+        <v>2179</v>
       </c>
       <c r="B1447" s="4" t="s">
-        <v>2175</v>
+        <v>2180</v>
       </c>
       <c r="C1447" s="5">
-        <v>50045</v>
+        <v>50023</v>
       </c>
       <c r="D1447" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1447" s="5">
         <v>40</v>
       </c>
       <c r="F1447" s="5" t="s">
-        <v>15</v>
+        <v>334</v>
       </c>
       <c r="G1447" s="5" t="s">
-        <v>504</v>
+        <v>947</v>
       </c>
     </row>
     <row r="1448" spans="1:7">
       <c r="A1448" s="3" t="s">
-        <v>515</v>
+        <v>2179</v>
       </c>
       <c r="B1448" s="4" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="C1448" s="5">
-        <v>50074</v>
+        <v>50023</v>
       </c>
       <c r="D1448" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1448" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1448" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1448" s="5" t="s">
-        <v>2177</v>
+        <v>947</v>
       </c>
     </row>
     <row r="1449" spans="1:7">
       <c r="A1449" s="3" t="s">
-        <v>325</v>
+        <v>2179</v>
       </c>
       <c r="B1449" s="4" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="C1449" s="5">
-        <v>50113</v>
+        <v>50023</v>
       </c>
       <c r="D1449" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1449" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1449" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1449" s="5" t="s">
-        <v>2179</v>
+        <v>947</v>
       </c>
     </row>
     <row r="1450" spans="1:7">
       <c r="A1450" s="3" t="s">
-        <v>325</v>
+        <v>1943</v>
       </c>
       <c r="B1450" s="4" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="C1450" s="5">
-        <v>50115</v>
+        <v>50044</v>
       </c>
       <c r="D1450" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1450" s="5">
-        <v>40</v>
+        <v>7000</v>
       </c>
       <c r="F1450" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1450" s="5" t="s">
-        <v>2181</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1451" spans="1:7">
       <c r="A1451" s="3" t="s">
-        <v>1928</v>
+        <v>325</v>
       </c>
       <c r="B1451" s="4" t="s">
         <v>2182</v>
       </c>
       <c r="C1451" s="5">
-        <v>50126</v>
+        <v>50045</v>
       </c>
       <c r="D1451" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1451" s="5">
         <v>40</v>
       </c>
       <c r="F1451" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1451" s="5" t="s">
-        <v>1427</v>
+        <v>504</v>
       </c>
     </row>
     <row r="1452" spans="1:7">
       <c r="A1452" s="3" t="s">
-        <v>1928</v>
+        <v>515</v>
       </c>
       <c r="B1452" s="4" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="C1452" s="5">
-        <v>50126</v>
+        <v>50074</v>
       </c>
       <c r="D1452" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1452" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1452" s="5" t="s">
-        <v>334</v>
+        <v>15</v>
       </c>
       <c r="G1452" s="5" t="s">
-        <v>1427</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="1453" spans="1:7">
       <c r="A1453" s="3" t="s">
         <v>325</v>
       </c>
       <c r="B1453" s="4" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="C1453" s="5">
-        <v>50131</v>
+        <v>50113</v>
       </c>
       <c r="D1453" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1453" s="5">
         <v>40</v>
       </c>
       <c r="F1453" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1453" s="5" t="s">
-        <v>51</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="1454" spans="1:7">
       <c r="A1454" s="3" t="s">
         <v>325</v>
       </c>
       <c r="B1454" s="4" t="s">
-        <v>2183</v>
+        <v>2187</v>
       </c>
       <c r="C1454" s="5">
-        <v>50131</v>
+        <v>50115</v>
       </c>
       <c r="D1454" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1454" s="5">
         <v>40</v>
       </c>
       <c r="F1454" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1454" s="5" t="s">
-        <v>51</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="1455" spans="1:7">
       <c r="A1455" s="3" t="s">
-        <v>329</v>
+        <v>1933</v>
       </c>
       <c r="B1455" s="4" t="s">
-        <v>2184</v>
+        <v>2189</v>
       </c>
       <c r="C1455" s="5">
-        <v>50159</v>
+        <v>50126</v>
       </c>
       <c r="D1455" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1455" s="5">
         <v>40</v>
       </c>
       <c r="F1455" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1455" s="5" t="s">
-        <v>2185</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="1456" spans="1:7">
       <c r="A1456" s="3" t="s">
-        <v>1048</v>
+        <v>1933</v>
       </c>
       <c r="B1456" s="4" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
       <c r="C1456" s="5">
-        <v>50165</v>
+        <v>50126</v>
       </c>
       <c r="D1456" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1456" s="5">
         <v>40</v>
       </c>
       <c r="F1456" s="5" t="s">
-        <v>15</v>
+        <v>334</v>
       </c>
       <c r="G1456" s="5" t="s">
-        <v>2187</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="1457" spans="1:7">
       <c r="A1457" s="3" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B1457" s="4" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="C1457" s="5">
-        <v>50189</v>
+        <v>50131</v>
       </c>
       <c r="D1457" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1457" s="5">
         <v>40</v>
       </c>
       <c r="F1457" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1457" s="5" t="s">
-        <v>1911</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1458" spans="1:7">
       <c r="A1458" s="3" t="s">
-        <v>361</v>
+        <v>325</v>
       </c>
       <c r="B1458" s="4" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="C1458" s="5">
-        <v>50297</v>
+        <v>50131</v>
       </c>
       <c r="D1458" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1458" s="5">
         <v>40</v>
       </c>
       <c r="F1458" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1458" s="5" t="s">
-        <v>2190</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1459" spans="1:7">
       <c r="A1459" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B1459" s="4" t="s">
         <v>2191</v>
       </c>
-      <c r="B1459" s="4" t="s">
+      <c r="C1459" s="5">
+        <v>50159</v>
+      </c>
+      <c r="D1459" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1459" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1459" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1459" s="5" t="s">
         <v>2192</v>
-      </c>
-[...13 lines deleted...]
-        <v>2193</v>
       </c>
     </row>
     <row r="1460" spans="1:7">
       <c r="A1460" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B1460" s="4" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C1460" s="5">
+        <v>50165</v>
+      </c>
+      <c r="D1460" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1460" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1460" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1460" s="5" t="s">
         <v>2194</v>
-      </c>
-[...16 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="1461" spans="1:7">
       <c r="A1461" s="3" t="s">
-        <v>2196</v>
+        <v>329</v>
       </c>
       <c r="B1461" s="4" t="s">
         <v>2195</v>
       </c>
       <c r="C1461" s="5">
-        <v>49006</v>
+        <v>50189</v>
       </c>
       <c r="D1461" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1461" s="5">
         <v>40</v>
       </c>
       <c r="F1461" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1461" s="5" t="s">
-        <v>97</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="1462" spans="1:7">
       <c r="A1462" s="3" t="s">
-        <v>2194</v>
+        <v>361</v>
       </c>
       <c r="B1462" s="4" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C1462" s="5">
+        <v>50297</v>
+      </c>
+      <c r="D1462" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1462" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1462" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1462" s="5" t="s">
         <v>2197</v>
-      </c>
-[...13 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="1463" spans="1:7">
       <c r="A1463" s="3" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B1463" s="4" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="C1463" s="5">
-        <v>49019</v>
+        <v>49003</v>
       </c>
       <c r="D1463" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1463" s="5">
         <v>40</v>
       </c>
       <c r="F1463" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1463" s="5" t="s">
-        <v>148</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="1464" spans="1:7">
       <c r="A1464" s="3" t="s">
-        <v>2196</v>
+        <v>2201</v>
       </c>
       <c r="B1464" s="4" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="C1464" s="5">
-        <v>49019</v>
+        <v>49006</v>
       </c>
       <c r="D1464" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1464" s="5">
         <v>40</v>
       </c>
       <c r="F1464" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1464" s="5" t="s">
-        <v>148</v>
+        <v>734</v>
       </c>
     </row>
     <row r="1465" spans="1:7">
       <c r="A1465" s="3" t="s">
-        <v>720</v>
+        <v>2203</v>
       </c>
       <c r="B1465" s="4" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="C1465" s="5">
-        <v>49019</v>
+        <v>49006</v>
       </c>
       <c r="D1465" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1465" s="5">
         <v>40</v>
       </c>
       <c r="F1465" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1465" s="5" t="s">
-        <v>1318</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1466" spans="1:7">
       <c r="A1466" s="3" t="s">
-        <v>2196</v>
+        <v>2201</v>
       </c>
       <c r="B1466" s="4" t="s">
-        <v>2199</v>
+        <v>2204</v>
       </c>
       <c r="C1466" s="5">
-        <v>49020</v>
+        <v>49010</v>
       </c>
       <c r="D1466" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1466" s="5">
         <v>40</v>
       </c>
       <c r="F1466" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1466" s="5" t="s">
-        <v>1413</v>
+        <v>557</v>
       </c>
     </row>
     <row r="1467" spans="1:7">
       <c r="A1467" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1467" s="4" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="C1467" s="5">
-        <v>49021</v>
+        <v>49019</v>
       </c>
       <c r="D1467" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1467" s="5">
         <v>40</v>
       </c>
       <c r="F1467" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1467" s="5" t="s">
-        <v>1344</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1468" spans="1:7">
       <c r="A1468" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1468" s="4" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="C1468" s="5">
-        <v>49021</v>
+        <v>49019</v>
       </c>
       <c r="D1468" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1468" s="5">
         <v>40</v>
       </c>
       <c r="F1468" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G1468" s="5" t="s">
-        <v>1344</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1469" spans="1:7">
       <c r="A1469" s="3" t="s">
-        <v>2196</v>
+        <v>720</v>
       </c>
       <c r="B1469" s="4" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="C1469" s="5">
-        <v>49022</v>
+        <v>49019</v>
       </c>
       <c r="D1469" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1469" s="5">
         <v>40</v>
       </c>
       <c r="F1469" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1469" s="5" t="s">
-        <v>726</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="1470" spans="1:7">
       <c r="A1470" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1470" s="4" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="C1470" s="5">
-        <v>49026</v>
+        <v>49020</v>
       </c>
       <c r="D1470" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1470" s="5">
         <v>40</v>
       </c>
       <c r="F1470" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1470" s="5" t="s">
-        <v>1830</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="1471" spans="1:7">
       <c r="A1471" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1471" s="4" t="s">
-        <v>2203</v>
+        <v>2207</v>
       </c>
       <c r="C1471" s="5">
-        <v>49030</v>
+        <v>49021</v>
       </c>
       <c r="D1471" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1471" s="5">
         <v>40</v>
       </c>
       <c r="F1471" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1471" s="5" t="s">
-        <v>722</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1472" spans="1:7">
       <c r="A1472" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1472" s="4" t="s">
-        <v>2204</v>
+        <v>2207</v>
       </c>
       <c r="C1472" s="5">
-        <v>49042</v>
+        <v>49021</v>
       </c>
       <c r="D1472" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1472" s="5">
         <v>40</v>
       </c>
       <c r="F1472" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1472" s="5" t="s">
-        <v>827</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1473" spans="1:7">
       <c r="A1473" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1473" s="4" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="C1473" s="5">
-        <v>49055</v>
+        <v>49022</v>
       </c>
       <c r="D1473" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1473" s="5">
         <v>40</v>
       </c>
       <c r="F1473" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1473" s="5" t="s">
-        <v>2206</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1474" spans="1:7">
       <c r="A1474" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1474" s="4" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="C1474" s="5">
-        <v>49056</v>
+        <v>49026</v>
       </c>
       <c r="D1474" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1474" s="5">
         <v>40</v>
       </c>
       <c r="F1474" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1474" s="5" t="s">
-        <v>1377</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="1475" spans="1:7">
       <c r="A1475" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1475" s="4" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="C1475" s="5">
-        <v>49056</v>
+        <v>49030</v>
       </c>
       <c r="D1475" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1475" s="5">
         <v>40</v>
       </c>
       <c r="F1475" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1475" s="5" t="s">
-        <v>1686</v>
+        <v>722</v>
       </c>
     </row>
     <row r="1476" spans="1:7">
       <c r="A1476" s="3" t="s">
-        <v>1354</v>
+        <v>2203</v>
       </c>
       <c r="B1476" s="4" t="s">
-        <v>2208</v>
+        <v>2211</v>
       </c>
       <c r="C1476" s="5">
-        <v>49062</v>
+        <v>49042</v>
       </c>
       <c r="D1476" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1476" s="5">
         <v>40</v>
       </c>
       <c r="F1476" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1476" s="5" t="s">
-        <v>577</v>
+        <v>827</v>
       </c>
     </row>
     <row r="1477" spans="1:7">
       <c r="A1477" s="3" t="s">
-        <v>2191</v>
+        <v>2203</v>
       </c>
       <c r="B1477" s="4" t="s">
-        <v>2209</v>
+        <v>2212</v>
       </c>
       <c r="C1477" s="5">
-        <v>49066</v>
+        <v>49055</v>
       </c>
       <c r="D1477" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1477" s="5">
         <v>40</v>
       </c>
       <c r="F1477" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1477" s="5" t="s">
-        <v>1070</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="1478" spans="1:7">
       <c r="A1478" s="3" t="s">
-        <v>1643</v>
+        <v>2203</v>
       </c>
       <c r="B1478" s="4" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="C1478" s="5">
-        <v>49067</v>
+        <v>49056</v>
       </c>
       <c r="D1478" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1478" s="5">
         <v>40</v>
       </c>
       <c r="F1478" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1478" s="5" t="s">
-        <v>2211</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="1479" spans="1:7">
       <c r="A1479" s="3" t="s">
-        <v>1345</v>
+        <v>2203</v>
       </c>
       <c r="B1479" s="4" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="C1479" s="5">
-        <v>49067</v>
+        <v>49056</v>
       </c>
       <c r="D1479" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1479" s="5">
         <v>40</v>
       </c>
       <c r="F1479" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1479" s="5" t="s">
-        <v>25</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="1480" spans="1:7">
       <c r="A1480" s="3" t="s">
-        <v>361</v>
+        <v>1354</v>
       </c>
       <c r="B1480" s="4" t="s">
-        <v>2212</v>
+        <v>2215</v>
       </c>
       <c r="C1480" s="5">
-        <v>49069</v>
+        <v>49062</v>
       </c>
       <c r="D1480" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1480" s="5">
         <v>40</v>
       </c>
       <c r="F1480" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1480" s="5" t="s">
-        <v>2213</v>
+        <v>577</v>
       </c>
     </row>
     <row r="1481" spans="1:7">
       <c r="A1481" s="3" t="s">
-        <v>2191</v>
+        <v>2198</v>
       </c>
       <c r="B1481" s="4" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="C1481" s="5">
-        <v>49069</v>
+        <v>49066</v>
       </c>
       <c r="D1481" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1481" s="5">
         <v>40</v>
       </c>
       <c r="F1481" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1481" s="5" t="s">
-        <v>2215</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="1482" spans="1:7">
       <c r="A1482" s="3" t="s">
-        <v>2191</v>
+        <v>1643</v>
       </c>
       <c r="B1482" s="4" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="C1482" s="5">
-        <v>49071</v>
+        <v>49067</v>
       </c>
       <c r="D1482" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1482" s="5">
         <v>40</v>
       </c>
       <c r="F1482" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1482" s="5" t="s">
-        <v>393</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="1483" spans="1:7">
       <c r="A1483" s="3" t="s">
-        <v>2196</v>
+        <v>1345</v>
       </c>
       <c r="B1483" s="4" t="s">
         <v>2217</v>
       </c>
       <c r="C1483" s="5">
-        <v>49077</v>
+        <v>49067</v>
       </c>
       <c r="D1483" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1483" s="5">
         <v>40</v>
       </c>
       <c r="F1483" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1483" s="5" t="s">
-        <v>983</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1484" spans="1:7">
       <c r="A1484" s="3" t="s">
-        <v>2191</v>
+        <v>361</v>
       </c>
       <c r="B1484" s="4" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="C1484" s="5">
-        <v>49085</v>
+        <v>49069</v>
       </c>
       <c r="D1484" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1484" s="5">
         <v>40</v>
       </c>
       <c r="F1484" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1484" s="5" t="s">
-        <v>2063</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="1485" spans="1:7">
       <c r="A1485" s="3" t="s">
-        <v>361</v>
+        <v>2198</v>
       </c>
       <c r="B1485" s="4" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="C1485" s="5">
-        <v>49087</v>
+        <v>49069</v>
       </c>
       <c r="D1485" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1485" s="5">
         <v>40</v>
       </c>
       <c r="F1485" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1485" s="5" t="s">
-        <v>1470</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="1486" spans="1:7">
       <c r="A1486" s="3" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B1486" s="4" t="s">
-        <v>2220</v>
+        <v>2223</v>
       </c>
       <c r="C1486" s="5">
-        <v>49095</v>
+        <v>49071</v>
       </c>
       <c r="D1486" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1486" s="5">
         <v>40</v>
       </c>
       <c r="F1486" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1486" s="5" t="s">
-        <v>2221</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1487" spans="1:7">
       <c r="A1487" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1487" s="4" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="C1487" s="5">
-        <v>49096</v>
+        <v>49077</v>
       </c>
       <c r="D1487" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1487" s="5">
         <v>40</v>
       </c>
       <c r="F1487" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1487" s="5" t="s">
-        <v>1704</v>
+        <v>983</v>
       </c>
     </row>
     <row r="1488" spans="1:7">
       <c r="A1488" s="3" t="s">
-        <v>1345</v>
+        <v>2198</v>
       </c>
       <c r="B1488" s="4" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="C1488" s="5">
-        <v>49100</v>
+        <v>49085</v>
       </c>
       <c r="D1488" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1488" s="5">
         <v>40</v>
       </c>
       <c r="F1488" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1488" s="5" t="s">
-        <v>2224</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="1489" spans="1:7">
       <c r="A1489" s="3" t="s">
-        <v>2191</v>
+        <v>361</v>
       </c>
       <c r="B1489" s="4" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="C1489" s="5">
-        <v>49104</v>
+        <v>49087</v>
       </c>
       <c r="D1489" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1489" s="5">
         <v>40</v>
       </c>
       <c r="F1489" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1489" s="5" t="s">
-        <v>2226</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="1490" spans="1:7">
       <c r="A1490" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1490" s="4" t="s">
         <v>2227</v>
       </c>
       <c r="C1490" s="5">
-        <v>49108</v>
+        <v>49095</v>
       </c>
       <c r="D1490" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1490" s="5">
         <v>40</v>
       </c>
       <c r="F1490" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1490" s="5" t="s">
-        <v>789</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="1491" spans="1:7">
       <c r="A1491" s="3" t="s">
-        <v>361</v>
+        <v>2203</v>
       </c>
       <c r="B1491" s="4" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="C1491" s="5">
-        <v>49110</v>
+        <v>49096</v>
       </c>
       <c r="D1491" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1491" s="5">
         <v>40</v>
       </c>
       <c r="F1491" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1491" s="5" t="s">
-        <v>1470</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="1492" spans="1:7">
       <c r="A1492" s="3" t="s">
-        <v>361</v>
+        <v>1345</v>
       </c>
       <c r="B1492" s="4" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="C1492" s="5">
-        <v>49112</v>
+        <v>49100</v>
       </c>
       <c r="D1492" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1492" s="5">
         <v>40</v>
       </c>
       <c r="F1492" s="5" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G1492" s="5" t="s">
-        <v>856</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="1493" spans="1:7">
       <c r="A1493" s="3" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B1493" s="4" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="C1493" s="5">
-        <v>49115</v>
+        <v>49104</v>
       </c>
       <c r="D1493" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1493" s="5">
         <v>40</v>
       </c>
       <c r="F1493" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1493" s="5" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="1494" spans="1:7">
       <c r="A1494" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1494" s="4" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="C1494" s="5">
-        <v>49120</v>
+        <v>49108</v>
       </c>
       <c r="D1494" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1494" s="5">
         <v>40</v>
       </c>
       <c r="F1494" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1494" s="5" t="s">
-        <v>2211</v>
+        <v>789</v>
       </c>
     </row>
     <row r="1495" spans="1:7">
       <c r="A1495" s="3" t="s">
-        <v>2196</v>
+        <v>361</v>
       </c>
       <c r="B1495" s="4" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="C1495" s="5">
-        <v>49122</v>
+        <v>49110</v>
       </c>
       <c r="D1495" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1495" s="5">
         <v>40</v>
       </c>
       <c r="F1495" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1495" s="5" t="s">
-        <v>2234</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="1496" spans="1:7">
       <c r="A1496" s="3" t="s">
-        <v>2196</v>
+        <v>361</v>
       </c>
       <c r="B1496" s="4" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C1496" s="5">
-        <v>49123</v>
+        <v>49112</v>
       </c>
       <c r="D1496" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1496" s="5">
         <v>40</v>
       </c>
       <c r="F1496" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1496" s="5" t="s">
-        <v>81</v>
+        <v>856</v>
       </c>
     </row>
     <row r="1497" spans="1:7">
       <c r="A1497" s="3" t="s">
-        <v>2191</v>
+        <v>2203</v>
       </c>
       <c r="B1497" s="4" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C1497" s="5">
-        <v>49124</v>
+        <v>49115</v>
       </c>
       <c r="D1497" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1497" s="5">
         <v>40</v>
       </c>
       <c r="F1497" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1497" s="5" t="s">
-        <v>1140</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="1498" spans="1:7">
       <c r="A1498" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1498" s="4" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="C1498" s="5">
-        <v>49129</v>
+        <v>49120</v>
       </c>
       <c r="D1498" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1498" s="5">
         <v>40</v>
       </c>
       <c r="F1498" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1498" s="5" t="s">
-        <v>1053</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="1499" spans="1:7">
       <c r="A1499" s="3" t="s">
-        <v>361</v>
+        <v>2203</v>
       </c>
       <c r="B1499" s="4" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="C1499" s="5">
-        <v>49138</v>
+        <v>49122</v>
       </c>
       <c r="D1499" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1499" s="5">
         <v>40</v>
       </c>
       <c r="F1499" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1499" s="5" t="s">
-        <v>1012</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="1500" spans="1:7">
       <c r="A1500" s="3" t="s">
-        <v>2239</v>
+        <v>2203</v>
       </c>
       <c r="B1500" s="4" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="C1500" s="5">
-        <v>49146</v>
+        <v>49123</v>
       </c>
       <c r="D1500" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1500" s="5">
         <v>40</v>
       </c>
       <c r="F1500" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1500" s="5" t="s">
-        <v>182</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1501" spans="1:7">
       <c r="A1501" s="3" t="s">
-        <v>325</v>
+        <v>2198</v>
       </c>
       <c r="B1501" s="4" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="C1501" s="5">
-        <v>49153</v>
+        <v>49124</v>
       </c>
       <c r="D1501" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1501" s="5">
         <v>40</v>
       </c>
       <c r="F1501" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1501" s="5" t="s">
-        <v>1676</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="1502" spans="1:7">
       <c r="A1502" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1502" s="4" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="C1502" s="5">
-        <v>49160</v>
+        <v>49129</v>
       </c>
       <c r="D1502" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1502" s="5">
         <v>40</v>
       </c>
       <c r="F1502" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1502" s="5" t="s">
-        <v>2243</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="1503" spans="1:7">
       <c r="A1503" s="3" t="s">
-        <v>2191</v>
+        <v>361</v>
       </c>
       <c r="B1503" s="4" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="C1503" s="5">
-        <v>49162</v>
+        <v>49138</v>
       </c>
       <c r="D1503" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1503" s="5">
         <v>40</v>
       </c>
       <c r="F1503" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1503" s="5" t="s">
-        <v>400</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1504" spans="1:7">
       <c r="A1504" s="3" t="s">
-        <v>2191</v>
+        <v>2246</v>
       </c>
       <c r="B1504" s="4" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="C1504" s="5">
-        <v>49162</v>
+        <v>49146</v>
       </c>
       <c r="D1504" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1504" s="5">
         <v>40</v>
       </c>
       <c r="F1504" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1504" s="5" t="s">
-        <v>2246</v>
+        <v>182</v>
       </c>
     </row>
     <row r="1505" spans="1:7">
       <c r="A1505" s="3" t="s">
-        <v>2196</v>
+        <v>325</v>
       </c>
       <c r="B1505" s="4" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="C1505" s="5">
-        <v>49163</v>
+        <v>49153</v>
       </c>
       <c r="D1505" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1505" s="5">
         <v>40</v>
       </c>
       <c r="F1505" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1505" s="5" t="s">
-        <v>719</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="1506" spans="1:7">
       <c r="A1506" s="3" t="s">
-        <v>361</v>
+        <v>2203</v>
       </c>
       <c r="B1506" s="4" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="C1506" s="5">
-        <v>49165</v>
+        <v>49160</v>
       </c>
       <c r="D1506" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1506" s="5">
         <v>40</v>
       </c>
       <c r="F1506" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1506" s="5" t="s">
-        <v>301</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="1507" spans="1:7">
       <c r="A1507" s="3" t="s">
-        <v>2191</v>
+        <v>2198</v>
       </c>
       <c r="B1507" s="4" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="C1507" s="5">
-        <v>49173</v>
+        <v>49162</v>
       </c>
       <c r="D1507" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1507" s="5">
         <v>40</v>
       </c>
       <c r="F1507" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1507" s="5" t="s">
-        <v>2250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1508" spans="1:7">
       <c r="A1508" s="3" t="s">
-        <v>325</v>
+        <v>2198</v>
       </c>
       <c r="B1508" s="4" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="C1508" s="5">
-        <v>49175</v>
+        <v>49162</v>
       </c>
       <c r="D1508" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1508" s="5">
         <v>40</v>
       </c>
       <c r="F1508" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1508" s="5" t="s">
-        <v>1728</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="1509" spans="1:7">
       <c r="A1509" s="3" t="s">
-        <v>2191</v>
+        <v>2203</v>
       </c>
       <c r="B1509" s="4" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="C1509" s="5">
-        <v>49176</v>
+        <v>49163</v>
       </c>
       <c r="D1509" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1509" s="5">
         <v>40</v>
       </c>
       <c r="F1509" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1509" s="5" t="s">
-        <v>650</v>
+        <v>719</v>
       </c>
     </row>
     <row r="1510" spans="1:7">
       <c r="A1510" s="3" t="s">
-        <v>2194</v>
+        <v>361</v>
       </c>
       <c r="B1510" s="4" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="C1510" s="5">
-        <v>49178</v>
+        <v>49165</v>
       </c>
       <c r="D1510" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1510" s="5">
         <v>40</v>
       </c>
       <c r="F1510" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1510" s="5" t="s">
-        <v>778</v>
+        <v>301</v>
       </c>
     </row>
     <row r="1511" spans="1:7">
       <c r="A1511" s="3" t="s">
-        <v>2191</v>
+        <v>2198</v>
       </c>
       <c r="B1511" s="4" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="C1511" s="5">
-        <v>49208</v>
+        <v>49173</v>
       </c>
       <c r="D1511" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1511" s="5">
         <v>40</v>
       </c>
       <c r="F1511" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1511" s="5" t="s">
-        <v>21</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="1512" spans="1:7">
       <c r="A1512" s="3" t="s">
-        <v>361</v>
+        <v>325</v>
       </c>
       <c r="B1512" s="4" t="s">
-        <v>2255</v>
+        <v>2258</v>
       </c>
       <c r="C1512" s="5">
-        <v>49197</v>
+        <v>49175</v>
       </c>
       <c r="D1512" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1512" s="5">
         <v>40</v>
       </c>
       <c r="F1512" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1512" s="5" t="s">
-        <v>811</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="1513" spans="1:7">
       <c r="A1513" s="3" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B1513" s="4" t="s">
-        <v>2256</v>
+        <v>2259</v>
       </c>
       <c r="C1513" s="5">
-        <v>49207</v>
+        <v>49176</v>
       </c>
       <c r="D1513" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1513" s="5">
         <v>40</v>
       </c>
       <c r="F1513" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1513" s="5" t="s">
-        <v>520</v>
+        <v>650</v>
       </c>
     </row>
     <row r="1514" spans="1:7">
       <c r="A1514" s="3" t="s">
-        <v>2196</v>
+        <v>2201</v>
       </c>
       <c r="B1514" s="4" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
       <c r="C1514" s="5">
-        <v>49219</v>
+        <v>49178</v>
       </c>
       <c r="D1514" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1514" s="5">
         <v>40</v>
       </c>
       <c r="F1514" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1514" s="5" t="s">
-        <v>859</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1515" spans="1:7">
       <c r="A1515" s="3" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B1515" s="4" t="s">
-        <v>2258</v>
+        <v>2261</v>
       </c>
       <c r="C1515" s="5">
-        <v>49221</v>
+        <v>49208</v>
       </c>
       <c r="D1515" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1515" s="5">
         <v>40</v>
       </c>
       <c r="F1515" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1515" s="5" t="s">
-        <v>1055</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1516" spans="1:7">
       <c r="A1516" s="3" t="s">
-        <v>2191</v>
+        <v>361</v>
       </c>
       <c r="B1516" s="4" t="s">
-        <v>2259</v>
+        <v>2262</v>
       </c>
       <c r="C1516" s="5">
-        <v>49223</v>
+        <v>49197</v>
       </c>
       <c r="D1516" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1516" s="5">
         <v>40</v>
       </c>
       <c r="F1516" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1516" s="5" t="s">
-        <v>1731</v>
+        <v>811</v>
       </c>
     </row>
     <row r="1517" spans="1:7">
       <c r="A1517" s="3" t="s">
-        <v>361</v>
+        <v>2203</v>
       </c>
       <c r="B1517" s="4" t="s">
-        <v>2259</v>
+        <v>2263</v>
       </c>
       <c r="C1517" s="5">
-        <v>49223</v>
+        <v>49207</v>
       </c>
       <c r="D1517" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1517" s="5">
         <v>40</v>
       </c>
       <c r="F1517" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1517" s="5" t="s">
-        <v>2260</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1518" spans="1:7">
       <c r="A1518" s="3" t="s">
-        <v>361</v>
+        <v>2203</v>
       </c>
       <c r="B1518" s="4" t="s">
-        <v>2261</v>
+        <v>2264</v>
       </c>
       <c r="C1518" s="5">
-        <v>49240</v>
+        <v>49219</v>
       </c>
       <c r="D1518" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1518" s="5">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1518" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1518" s="5" t="s">
-        <v>2262</v>
+        <v>859</v>
       </c>
     </row>
     <row r="1519" spans="1:7">
       <c r="A1519" s="3" t="s">
-        <v>361</v>
+        <v>2203</v>
       </c>
       <c r="B1519" s="4" t="s">
-        <v>2261</v>
+        <v>2265</v>
       </c>
       <c r="C1519" s="5">
-        <v>49240</v>
+        <v>49221</v>
       </c>
       <c r="D1519" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1519" s="5">
         <v>40</v>
       </c>
       <c r="F1519" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1519" s="5" t="s">
-        <v>2262</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="1520" spans="1:7">
       <c r="A1520" s="3" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B1520" s="4" t="s">
-        <v>2263</v>
+        <v>2266</v>
       </c>
       <c r="C1520" s="5">
-        <v>49242</v>
+        <v>49223</v>
       </c>
       <c r="D1520" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1520" s="5">
         <v>40</v>
       </c>
       <c r="F1520" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1520" s="5" t="s">
-        <v>1010</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="1521" spans="1:7">
       <c r="A1521" s="3" t="s">
-        <v>325</v>
+        <v>361</v>
       </c>
       <c r="B1521" s="4" t="s">
-        <v>2264</v>
+        <v>2266</v>
       </c>
       <c r="C1521" s="5">
-        <v>49243</v>
+        <v>49223</v>
       </c>
       <c r="D1521" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1521" s="5">
         <v>40</v>
       </c>
       <c r="F1521" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1521" s="5" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="1522" spans="1:7">
       <c r="A1522" s="3" t="s">
-        <v>2196</v>
+        <v>361</v>
       </c>
       <c r="B1522" s="4" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
       <c r="C1522" s="5">
-        <v>49250</v>
+        <v>49240</v>
       </c>
       <c r="D1522" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1522" s="5">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F1522" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1522" s="5" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="1523" spans="1:7">
       <c r="A1523" s="3" t="s">
-        <v>2196</v>
+        <v>361</v>
       </c>
       <c r="B1523" s="4" t="s">
         <v>2268</v>
       </c>
       <c r="C1523" s="5">
-        <v>49251</v>
+        <v>49240</v>
       </c>
       <c r="D1523" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1523" s="5">
         <v>40</v>
       </c>
       <c r="F1523" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1523" s="5" t="s">
-        <v>957</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="1524" spans="1:7">
       <c r="A1524" s="3" t="s">
-        <v>2191</v>
+        <v>2203</v>
       </c>
       <c r="B1524" s="4" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="C1524" s="5">
-        <v>49252</v>
+        <v>49242</v>
       </c>
       <c r="D1524" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1524" s="5">
         <v>40</v>
       </c>
       <c r="F1524" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1524" s="5" t="s">
-        <v>79</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="1525" spans="1:7">
       <c r="A1525" s="3" t="s">
-        <v>2196</v>
+        <v>325</v>
       </c>
       <c r="B1525" s="4" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="C1525" s="5">
-        <v>49268</v>
+        <v>49243</v>
       </c>
       <c r="D1525" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1525" s="5">
         <v>40</v>
       </c>
       <c r="F1525" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1525" s="5" t="s">
-        <v>382</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="1526" spans="1:7">
       <c r="A1526" s="3" t="s">
-        <v>2194</v>
+        <v>2203</v>
       </c>
       <c r="B1526" s="4" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="C1526" s="5">
-        <v>49275</v>
+        <v>49250</v>
       </c>
       <c r="D1526" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1526" s="5">
         <v>40</v>
       </c>
       <c r="F1526" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1526" s="5" t="s">
-        <v>710</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="1527" spans="1:7">
       <c r="A1527" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1527" s="4" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="C1527" s="5">
-        <v>49275</v>
+        <v>49251</v>
       </c>
       <c r="D1527" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1527" s="5">
         <v>40</v>
       </c>
       <c r="F1527" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1527" s="5" t="s">
-        <v>2126</v>
+        <v>957</v>
       </c>
     </row>
     <row r="1528" spans="1:7">
       <c r="A1528" s="3" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B1528" s="4" t="s">
-        <v>2271</v>
+        <v>2276</v>
       </c>
       <c r="C1528" s="5">
-        <v>49275</v>
+        <v>49252</v>
       </c>
       <c r="D1528" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1528" s="5">
         <v>40</v>
       </c>
       <c r="F1528" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G1528" s="5" t="s">
-        <v>2126</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1529" spans="1:7">
       <c r="A1529" s="3" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="B1529" s="4" t="s">
-        <v>2272</v>
+        <v>2277</v>
       </c>
       <c r="C1529" s="5">
-        <v>49275</v>
+        <v>49268</v>
       </c>
       <c r="D1529" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1529" s="5">
         <v>40</v>
       </c>
       <c r="F1529" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1529" s="5" t="s">
-        <v>1618</v>
+        <v>382</v>
       </c>
     </row>
     <row r="1530" spans="1:7">
       <c r="A1530" s="3" t="s">
-        <v>361</v>
+        <v>2201</v>
       </c>
       <c r="B1530" s="4" t="s">
-        <v>2273</v>
+        <v>2278</v>
       </c>
       <c r="C1530" s="5">
         <v>49275</v>
       </c>
       <c r="D1530" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1530" s="5">
         <v>40</v>
       </c>
       <c r="F1530" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1530" s="5" t="s">
-        <v>2025</v>
+        <v>710</v>
       </c>
     </row>
     <row r="1531" spans="1:7">
-      <c r="A1531" s="2"/>
-[...3 lines deleted...]
-      <c r="G1531" s="1"/>
+      <c r="A1531" s="3" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1531" s="4" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C1531" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D1531" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1531" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1531" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1531" s="5" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:7">
+      <c r="A1532" s="3" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1532" s="4" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C1532" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D1532" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1532" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1532" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1532" s="5" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:7">
+      <c r="A1533" s="3" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1533" s="4" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C1533" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D1533" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1533" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1533" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1533" s="5" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:7">
+      <c r="A1534" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="B1534" s="4" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C1534" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D1534" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1534" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1534" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1534" s="5" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:7">
+      <c r="A1535" s="2"/>
+      <c r="C1535" s="1"/>
+      <c r="E1535" s="1"/>
+      <c r="F1535" s="1"/>
+      <c r="G1535" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">