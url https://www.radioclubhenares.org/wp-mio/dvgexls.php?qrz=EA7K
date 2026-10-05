--- v6 (2026-10-05)
+++ v7 (2026-10-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2281">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA7K</t>
   </si>
   <si>
     <t>1.116 Referencias DVGE - 1.529 QSO encontrados - 945 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #939 (05-10-2026 10:50)</t>
+    <t>Ranking #939 (05-10-2026 11:55)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5CMP</t>
   </si>