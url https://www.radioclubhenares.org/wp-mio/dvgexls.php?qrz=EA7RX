--- v3 (2026-03-31)
+++ v4 (2026-05-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA7RX</t>
   </si>
   <si>
     <t>42 Referencias DVGE - 45 QSO encontrados - 42 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #5807 (31-03-2026 14:59)</t>
+    <t>Ranking #5807 (17-05-2026 10:06)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5CMP/P</t>
   </si>