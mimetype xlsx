--- v4 (2026-05-17)
+++ v5 (2026-07-09)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA7RX</t>
   </si>
   <si>
-    <t>42 Referencias DVGE - 45 QSO encontrados - 42 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #5807 (17-05-2026 10:06)</t>
+    <t>43 Referencias DVGE - 46 QSO encontrados - 43 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #5807 (09-07-2026 03:11)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5CMP/P</t>
   </si>
@@ -98,56 +98,56 @@
   <si>
     <t>19/11/2016</t>
   </si>
   <si>
     <t>EA4RCH/1</t>
   </si>
   <si>
     <t>VGAV-121</t>
   </si>
   <si>
     <t>05168</t>
   </si>
   <si>
     <t>26/08/2017</t>
   </si>
   <si>
     <t>EA5ER/P</t>
   </si>
   <si>
     <t>VGAV-129</t>
   </si>
   <si>
     <t>05173</t>
   </si>
   <si>
+    <t>FM</t>
+  </si>
+  <si>
     <t>21/09/2025</t>
   </si>
   <si>
-    <t>FM</t>
-[...1 lines deleted...]
-  <si>
     <t>EA9ADD</t>
   </si>
   <si>
     <t>VGAV-139</t>
   </si>
   <si>
     <t>05184</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>EA3RP</t>
   </si>
   <si>
     <t>VGB-102</t>
   </si>
   <si>
     <t>08138</t>
   </si>
   <si>
     <t>17/06/2017</t>
   </si>
   <si>
     <t>EA7HMK</t>
@@ -323,54 +323,57 @@
   <si>
     <t>EA7K</t>
   </si>
   <si>
     <t>VGSE-007</t>
   </si>
   <si>
     <t>EA1IPH</t>
   </si>
   <si>
     <t>VGSG-015</t>
   </si>
   <si>
     <t>10/04/2017</t>
   </si>
   <si>
     <t>VGSG-174</t>
   </si>
   <si>
     <t>13/04/2017</t>
   </si>
   <si>
     <t>EA5DF</t>
   </si>
   <si>
+    <t>VGTE-137</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
     <t>VGTE-169</t>
-  </si>
-[...1 lines deleted...]
-    <t>10/07/2025</t>
   </si>
   <si>
     <t>EA8CZT/P</t>
   </si>
   <si>
     <t>VGTF-095</t>
   </si>
   <si>
     <t>01/09/2012</t>
   </si>
   <si>
     <t>EA5URY/P</t>
   </si>
   <si>
     <t>VGV-070</t>
   </si>
   <si>
     <t>EA5RKE/P</t>
   </si>
   <si>
     <t>VGV-083</t>
   </si>
   <si>
     <t>EA5JMW</t>
   </si>
@@ -853,51 +856,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G51"/>
+  <dimension ref="A1:G52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -1000,80 +1003,80 @@
       </c>
       <c r="E8" s="5">
         <v>40</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="5">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="5">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="F10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="5">
         <v>40</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1233,51 +1236,51 @@
       </c>
       <c r="F18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="5">
         <v>23081</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="5">
         <v>2</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="5">
         <v>24057</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="5">
         <v>40</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="5" t="s">
@@ -1325,120 +1328,120 @@
       </c>
       <c r="F22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="5">
         <v>28007</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="5">
         <v>2</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="5">
         <v>28016</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="5">
         <v>2</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C25" s="5">
         <v>28046</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="5">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="5">
         <v>28046</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="5">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="5">
         <v>28046</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="5">
         <v>40</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="5" t="s">
@@ -1730,278 +1733,301 @@
       </c>
       <c r="C40" s="5">
         <v>40215</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="5">
         <v>40</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="5">
-        <v>44159</v>
+        <v>44127</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="5">
         <v>40</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B42" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="B42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="5">
-        <v>38023</v>
+        <v>44159</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="5">
         <v>40</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" s="5">
+        <v>38023</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="5">
+        <v>40</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="5" t="s">
         <v>108</v>
-      </c>
-[...16 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B44" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="B44" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="5">
-        <v>46098</v>
+        <v>46109</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="5">
         <v>40</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B45" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="B45" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="5">
-        <v>46172</v>
+        <v>46098</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="5">
         <v>40</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C46" s="5">
+        <v>46172</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="5">
+        <v>40</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="5" t="s">
         <v>115</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C47" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="B47" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="5">
         <v>40</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C48" s="5">
+        <v>50017</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" s="5">
+        <v>40</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G48" s="5" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C49" s="5">
+        <v>50045</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" s="5">
+        <v>40</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G49" s="5" t="s">
         <v>124</v>
-      </c>
-[...16 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="B50" s="4" t="s">
+      <c r="C50" s="5">
+        <v>50297</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" s="5">
+        <v>40</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="C50" s="5">
+      <c r="B51" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C51" s="5">
         <v>49178</v>
       </c>
-      <c r="D50" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G51" s="1"/>
+      <c r="D51" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E51" s="5">
+        <v>40</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="2"/>
+      <c r="C52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">