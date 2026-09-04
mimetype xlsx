--- v5 (2026-07-09)
+++ v6 (2026-09-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EA7RX</t>
   </si>
   <si>
     <t>43 Referencias DVGE - 46 QSO encontrados - 43 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #5807 (09-07-2026 03:11)</t>
+    <t>Ranking #5807 (04-09-2026 07:42)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5CMP/P</t>
   </si>