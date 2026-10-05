--- v4 (2026-08-15)
+++ v5 (2026-10-05)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2169">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EB1DM</t>
   </si>
   <si>
-    <t>953 Referencias DVGE - 1.043 QSO encontrados - 813 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #990 (15-08-2026 07:39)</t>
+    <t>955 Referencias DVGE - 1.045 QSO encontrados - 815 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #990 (05-10-2026 09:18)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EB5AQ</t>
   </si>
@@ -5681,87 +5681,99 @@
   <si>
     <t>VGV-054</t>
   </si>
   <si>
     <t>VGV-063</t>
   </si>
   <si>
     <t>VGV-066</t>
   </si>
   <si>
     <t>EA5URY/P</t>
   </si>
   <si>
     <t>VGV-075</t>
   </si>
   <si>
     <t>VGV-077</t>
   </si>
   <si>
     <t>EA5AJX/M</t>
   </si>
   <si>
     <t>VGV-080</t>
   </si>
   <si>
+    <t>VGV-088</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
     <t>VGV-090</t>
   </si>
   <si>
     <t>15/12/2007</t>
   </si>
   <si>
     <t>VGV-096</t>
   </si>
   <si>
     <t>14/03/2021</t>
   </si>
   <si>
     <t>VGV-097</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>VGV-098</t>
   </si>
   <si>
     <t>10/12/2017</t>
   </si>
   <si>
     <t>VGV-102</t>
   </si>
   <si>
     <t>22/05/2021</t>
   </si>
   <si>
     <t>EA5AJX/P</t>
   </si>
   <si>
     <t>VGV-113</t>
   </si>
   <si>
     <t>VGV-117</t>
+  </si>
+  <si>
+    <t>VGV-125</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
   </si>
   <si>
     <t>EA5RKE/P</t>
   </si>
   <si>
     <t>VGV-127</t>
   </si>
   <si>
     <t>VGV-134</t>
   </si>
   <si>
     <t>30/04/2017</t>
   </si>
   <si>
     <t>VGV-139</t>
   </si>
   <si>
     <t>10/03/2019</t>
   </si>
   <si>
     <t>VGV-140</t>
   </si>
   <si>
     <t>26/01/2019</t>
   </si>
@@ -6964,51 +6976,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1049"/>
+  <dimension ref="A1:G1051"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -26971,4102 +26983,4148 @@
     <row r="872" spans="1:7">
       <c r="A872" s="3" t="s">
         <v>1887</v>
       </c>
       <c r="B872" s="4" t="s">
         <v>1888</v>
       </c>
       <c r="C872" s="5">
         <v>46097</v>
       </c>
       <c r="D872" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E872" s="5">
         <v>40</v>
       </c>
       <c r="F872" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G872" s="5" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" s="3" t="s">
-        <v>1340</v>
+        <v>83</v>
       </c>
       <c r="B873" s="4" t="s">
         <v>1889</v>
       </c>
       <c r="C873" s="5">
-        <v>46105</v>
+        <v>46099</v>
       </c>
       <c r="D873" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E873" s="5">
         <v>40</v>
       </c>
       <c r="F873" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G873" s="5" t="s">
         <v>1890</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" s="3" t="s">
-        <v>803</v>
+        <v>1340</v>
       </c>
       <c r="B874" s="4" t="s">
         <v>1891</v>
       </c>
       <c r="C874" s="5">
-        <v>46118</v>
+        <v>46105</v>
       </c>
       <c r="D874" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E874" s="5">
         <v>40</v>
       </c>
       <c r="F874" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G874" s="5" t="s">
         <v>1892</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" s="3" t="s">
-        <v>1865</v>
+        <v>803</v>
       </c>
       <c r="B875" s="4" t="s">
         <v>1893</v>
       </c>
       <c r="C875" s="5">
         <v>46118</v>
       </c>
       <c r="D875" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E875" s="5">
         <v>40</v>
       </c>
       <c r="F875" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G875" s="5" t="s">
         <v>1894</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876" s="3" t="s">
-        <v>1340</v>
+        <v>1865</v>
       </c>
       <c r="B876" s="4" t="s">
         <v>1895</v>
       </c>
       <c r="C876" s="5">
         <v>46118</v>
       </c>
       <c r="D876" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E876" s="5">
         <v>40</v>
       </c>
       <c r="F876" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G876" s="5" t="s">
-        <v>1095</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" s="3" t="s">
-        <v>792</v>
+        <v>1340</v>
       </c>
       <c r="B877" s="4" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="C877" s="5">
         <v>46118</v>
       </c>
       <c r="D877" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E877" s="5">
         <v>40</v>
       </c>
       <c r="F877" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G877" s="5" t="s">
-        <v>1896</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878" s="3" t="s">
-        <v>803</v>
+        <v>792</v>
       </c>
       <c r="B878" s="4" t="s">
         <v>1897</v>
       </c>
       <c r="C878" s="5">
-        <v>46129</v>
+        <v>46118</v>
       </c>
       <c r="D878" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E878" s="5">
         <v>40</v>
       </c>
       <c r="F878" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G878" s="5" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="B879" s="4" t="s">
         <v>1899</v>
       </c>
-      <c r="B879" s="4" t="s">
+      <c r="C879" s="5">
+        <v>46129</v>
+      </c>
+      <c r="D879" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E879" s="5">
+        <v>40</v>
+      </c>
+      <c r="F879" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G879" s="5" t="s">
         <v>1900</v>
-      </c>
-[...13 lines deleted...]
-        <v>1723</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880" s="3" t="s">
-        <v>1884</v>
+        <v>1901</v>
       </c>
       <c r="B880" s="4" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="C880" s="5">
-        <v>46147</v>
+        <v>46144</v>
       </c>
       <c r="D880" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E880" s="5">
         <v>40</v>
       </c>
       <c r="F880" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G880" s="5" t="s">
-        <v>93</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881" s="3" t="s">
-        <v>1902</v>
+        <v>1884</v>
       </c>
       <c r="B881" s="4" t="s">
         <v>1903</v>
       </c>
       <c r="C881" s="5">
-        <v>46170</v>
+        <v>46147</v>
       </c>
       <c r="D881" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E881" s="5">
         <v>40</v>
       </c>
       <c r="F881" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G881" s="5" t="s">
-        <v>1463</v>
+        <v>93</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882" s="3" t="s">
-        <v>1880</v>
+        <v>83</v>
       </c>
       <c r="B882" s="4" t="s">
         <v>1904</v>
       </c>
       <c r="C882" s="5">
-        <v>46179</v>
+        <v>46167</v>
       </c>
       <c r="D882" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E882" s="5">
         <v>40</v>
       </c>
       <c r="F882" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G882" s="5" t="s">
         <v>1905</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883" s="3" t="s">
-        <v>792</v>
+        <v>1906</v>
       </c>
       <c r="B883" s="4" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="C883" s="5">
-        <v>46184</v>
+        <v>46170</v>
       </c>
       <c r="D883" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E883" s="5">
         <v>40</v>
       </c>
       <c r="F883" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G883" s="5" t="s">
-        <v>1907</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884" s="3" t="s">
-        <v>792</v>
+        <v>1880</v>
       </c>
       <c r="B884" s="4" t="s">
         <v>1908</v>
       </c>
       <c r="C884" s="5">
-        <v>46184</v>
+        <v>46179</v>
       </c>
       <c r="D884" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E884" s="5">
         <v>40</v>
       </c>
       <c r="F884" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G884" s="5" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885" s="3" t="s">
-        <v>24</v>
+        <v>792</v>
       </c>
       <c r="B885" s="4" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="C885" s="5">
         <v>46184</v>
       </c>
       <c r="D885" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E885" s="5">
         <v>40</v>
       </c>
       <c r="F885" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G885" s="5" t="s">
-        <v>1717</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886" s="3" t="s">
-        <v>24</v>
+        <v>792</v>
       </c>
       <c r="B886" s="4" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="C886" s="5">
         <v>46184</v>
       </c>
       <c r="D886" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E886" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F886" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G886" s="5" t="s">
-        <v>1717</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B887" s="4" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="C887" s="5">
         <v>46184</v>
       </c>
       <c r="D887" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E887" s="5">
         <v>40</v>
       </c>
       <c r="F887" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G887" s="5" t="s">
-        <v>1898</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888" s="3" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="B888" s="4" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="C888" s="5">
         <v>46184</v>
       </c>
       <c r="D888" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E888" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F888" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G888" s="5" t="s">
-        <v>1304</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889" s="3" t="s">
-        <v>792</v>
+        <v>24</v>
       </c>
       <c r="B889" s="4" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="C889" s="5">
-        <v>46199</v>
+        <v>46184</v>
       </c>
       <c r="D889" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E889" s="5">
         <v>40</v>
       </c>
       <c r="F889" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G889" s="5" t="s">
-        <v>313</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" s="3" t="s">
-        <v>803</v>
+        <v>83</v>
       </c>
       <c r="B890" s="4" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="C890" s="5">
-        <v>46214</v>
+        <v>46184</v>
       </c>
       <c r="D890" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E890" s="5">
         <v>40</v>
       </c>
       <c r="F890" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G890" s="5" t="s">
-        <v>1275</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891" s="3" t="s">
-        <v>1884</v>
+        <v>792</v>
       </c>
       <c r="B891" s="4" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="C891" s="5">
-        <v>46228</v>
+        <v>46199</v>
       </c>
       <c r="D891" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E891" s="5">
         <v>40</v>
       </c>
       <c r="F891" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G891" s="5" t="s">
-        <v>1345</v>
+        <v>313</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892" s="3" t="s">
-        <v>1884</v>
+        <v>803</v>
       </c>
       <c r="B892" s="4" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="C892" s="5">
-        <v>46229</v>
+        <v>46214</v>
       </c>
       <c r="D892" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E892" s="5">
         <v>40</v>
       </c>
       <c r="F892" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G892" s="5" t="s">
-        <v>1915</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893" s="3" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
       <c r="B893" s="4" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="C893" s="5">
-        <v>46233</v>
+        <v>46228</v>
       </c>
       <c r="D893" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E893" s="5">
         <v>40</v>
       </c>
       <c r="F893" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G893" s="5" t="s">
-        <v>1828</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894" s="3" t="s">
-        <v>803</v>
+        <v>1884</v>
       </c>
       <c r="B894" s="4" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="C894" s="5">
-        <v>46235</v>
+        <v>46229</v>
       </c>
       <c r="D894" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E894" s="5">
         <v>40</v>
       </c>
       <c r="F894" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G894" s="5" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895" s="3" t="s">
-        <v>1919</v>
+        <v>1880</v>
       </c>
       <c r="B895" s="4" t="s">
         <v>1920</v>
       </c>
       <c r="C895" s="5">
-        <v>46238</v>
+        <v>46233</v>
       </c>
       <c r="D895" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E895" s="5">
         <v>40</v>
       </c>
       <c r="F895" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G895" s="5" t="s">
-        <v>1921</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896" s="3" t="s">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="B896" s="4" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="C896" s="5">
-        <v>46238</v>
+        <v>46235</v>
       </c>
       <c r="D896" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E896" s="5">
         <v>40</v>
       </c>
       <c r="F896" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G896" s="5" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897" s="3" t="s">
-        <v>803</v>
+        <v>1923</v>
       </c>
       <c r="B897" s="4" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="C897" s="5">
-        <v>46246</v>
+        <v>46238</v>
       </c>
       <c r="D897" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E897" s="5">
         <v>40</v>
       </c>
       <c r="F897" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G897" s="5" t="s">
-        <v>585</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898" s="3" t="s">
         <v>792</v>
       </c>
       <c r="B898" s="4" t="s">
         <v>1924</v>
       </c>
       <c r="C898" s="5">
-        <v>46247</v>
+        <v>46238</v>
       </c>
       <c r="D898" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E898" s="5">
         <v>40</v>
       </c>
       <c r="F898" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G898" s="5" t="s">
-        <v>140</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899" s="3" t="s">
-        <v>1925</v>
+        <v>803</v>
       </c>
       <c r="B899" s="4" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="C899" s="5">
-        <v>46249</v>
+        <v>46246</v>
       </c>
       <c r="D899" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E899" s="5">
         <v>40</v>
       </c>
       <c r="F899" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G899" s="5" t="s">
-        <v>75</v>
+        <v>585</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900" s="3" t="s">
-        <v>1927</v>
+        <v>792</v>
       </c>
       <c r="B900" s="4" t="s">
         <v>1928</v>
       </c>
       <c r="C900" s="5">
-        <v>46249</v>
+        <v>46247</v>
       </c>
       <c r="D900" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E900" s="5">
         <v>40</v>
       </c>
       <c r="F900" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G900" s="5" t="s">
-        <v>75</v>
+        <v>140</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" s="3" t="s">
-        <v>1884</v>
+        <v>1929</v>
       </c>
       <c r="B901" s="4" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="C901" s="5">
         <v>46249</v>
       </c>
       <c r="D901" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E901" s="5">
         <v>40</v>
       </c>
       <c r="F901" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G901" s="5" t="s">
-        <v>1930</v>
+        <v>75</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902" s="3" t="s">
-        <v>792</v>
+        <v>1931</v>
       </c>
       <c r="B902" s="4" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="C902" s="5">
-        <v>46254</v>
+        <v>46249</v>
       </c>
       <c r="D902" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E902" s="5">
         <v>40</v>
       </c>
       <c r="F902" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G902" s="5" t="s">
-        <v>1905</v>
+        <v>75</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" s="3" t="s">
-        <v>803</v>
+        <v>1884</v>
       </c>
       <c r="B903" s="4" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="C903" s="5">
-        <v>46259</v>
+        <v>46249</v>
       </c>
       <c r="D903" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E903" s="5">
         <v>40</v>
       </c>
       <c r="F903" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G903" s="5" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" s="3" t="s">
-        <v>1934</v>
+        <v>792</v>
       </c>
       <c r="B904" s="4" t="s">
         <v>1935</v>
       </c>
       <c r="C904" s="5">
-        <v>47003</v>
+        <v>46254</v>
       </c>
       <c r="D904" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E904" s="5">
         <v>40</v>
       </c>
       <c r="F904" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G904" s="5" t="s">
-        <v>63</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" s="3" t="s">
-        <v>1445</v>
+        <v>803</v>
       </c>
       <c r="B905" s="4" t="s">
         <v>1936</v>
       </c>
       <c r="C905" s="5">
-        <v>47004</v>
+        <v>46259</v>
       </c>
       <c r="D905" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E905" s="5">
         <v>40</v>
       </c>
       <c r="F905" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G905" s="5" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906" s="3" t="s">
-        <v>1144</v>
+        <v>1938</v>
       </c>
       <c r="B906" s="4" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="C906" s="5">
-        <v>47055</v>
+        <v>47003</v>
       </c>
       <c r="D906" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E906" s="5">
         <v>40</v>
       </c>
       <c r="F906" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G906" s="5" t="s">
-        <v>278</v>
+        <v>63</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907" s="3" t="s">
-        <v>1144</v>
+        <v>1445</v>
       </c>
       <c r="B907" s="4" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="C907" s="5">
-        <v>47071</v>
+        <v>47004</v>
       </c>
       <c r="D907" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E907" s="5">
         <v>40</v>
       </c>
       <c r="F907" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G907" s="5" t="s">
-        <v>471</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908" s="3" t="s">
-        <v>250</v>
+        <v>1144</v>
       </c>
       <c r="B908" s="4" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="C908" s="5">
-        <v>47101</v>
+        <v>47055</v>
       </c>
       <c r="D908" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E908" s="5">
         <v>40</v>
       </c>
       <c r="F908" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G908" s="5" t="s">
-        <v>1941</v>
+        <v>278</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909" s="3" t="s">
-        <v>250</v>
+        <v>1144</v>
       </c>
       <c r="B909" s="4" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="C909" s="5">
-        <v>47101</v>
+        <v>47071</v>
       </c>
       <c r="D909" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E909" s="5">
         <v>40</v>
       </c>
       <c r="F909" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G909" s="5" t="s">
-        <v>702</v>
+        <v>471</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910" s="3" t="s">
-        <v>1144</v>
+        <v>250</v>
       </c>
       <c r="B910" s="4" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="C910" s="5">
-        <v>47110</v>
+        <v>47101</v>
       </c>
       <c r="D910" s="4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E910" s="5">
         <v>40</v>
       </c>
       <c r="F910" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G910" s="5" t="s">
-        <v>1170</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911" s="3" t="s">
-        <v>1144</v>
+        <v>250</v>
       </c>
       <c r="B911" s="4" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="C911" s="5">
-        <v>47122</v>
+        <v>47101</v>
       </c>
       <c r="D911" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E911" s="5">
         <v>40</v>
       </c>
       <c r="F911" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G911" s="5" t="s">
-        <v>473</v>
+        <v>702</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912" s="3" t="s">
-        <v>1945</v>
+        <v>1144</v>
       </c>
       <c r="B912" s="4" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="C912" s="5">
-        <v>47122</v>
+        <v>47110</v>
       </c>
       <c r="D912" s="4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E912" s="5">
         <v>40</v>
       </c>
       <c r="F912" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G912" s="5" t="s">
-        <v>1947</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913" s="3" t="s">
-        <v>250</v>
+        <v>1144</v>
       </c>
       <c r="B913" s="4" t="s">
         <v>1948</v>
       </c>
       <c r="C913" s="5">
-        <v>47132</v>
+        <v>47122</v>
       </c>
       <c r="D913" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E913" s="5">
         <v>40</v>
       </c>
       <c r="F913" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G913" s="5" t="s">
-        <v>1850</v>
+        <v>473</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914" s="3" t="s">
         <v>1949</v>
       </c>
       <c r="B914" s="4" t="s">
         <v>1950</v>
       </c>
       <c r="C914" s="5">
-        <v>47139</v>
+        <v>47122</v>
       </c>
       <c r="D914" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E914" s="5">
         <v>40</v>
       </c>
       <c r="F914" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G914" s="5" t="s">
-        <v>60</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915" s="3" t="s">
-        <v>1625</v>
+        <v>250</v>
       </c>
       <c r="B915" s="4" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="C915" s="5">
-        <v>47145</v>
+        <v>47132</v>
       </c>
       <c r="D915" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E915" s="5">
         <v>40</v>
       </c>
       <c r="F915" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G915" s="5" t="s">
-        <v>256</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916" s="3" t="s">
-        <v>545</v>
+        <v>1953</v>
       </c>
       <c r="B916" s="4" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="C916" s="5">
-        <v>47158</v>
+        <v>47139</v>
       </c>
       <c r="D916" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E916" s="5">
         <v>40</v>
       </c>
       <c r="F916" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G916" s="5" t="s">
-        <v>1117</v>
+        <v>60</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917" s="3" t="s">
-        <v>250</v>
+        <v>1625</v>
       </c>
       <c r="B917" s="4" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="C917" s="5">
-        <v>47165</v>
+        <v>47145</v>
       </c>
       <c r="D917" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E917" s="5">
         <v>40</v>
       </c>
       <c r="F917" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G917" s="5" t="s">
-        <v>1439</v>
+        <v>256</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918" s="3" t="s">
-        <v>250</v>
+        <v>545</v>
       </c>
       <c r="B918" s="4" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="C918" s="5">
-        <v>47166</v>
+        <v>47158</v>
       </c>
       <c r="D918" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E918" s="5">
         <v>40</v>
       </c>
       <c r="F918" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G918" s="5" t="s">
-        <v>1427</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919" s="3" t="s">
-        <v>1945</v>
+        <v>250</v>
       </c>
       <c r="B919" s="4" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="C919" s="5">
-        <v>47190</v>
+        <v>47165</v>
       </c>
       <c r="D919" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E919" s="5">
         <v>40</v>
       </c>
       <c r="F919" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G919" s="5" t="s">
-        <v>1785</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920" s="3" t="s">
-        <v>728</v>
+        <v>250</v>
       </c>
       <c r="B920" s="4" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="C920" s="5">
-        <v>47197</v>
+        <v>47166</v>
       </c>
       <c r="D920" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E920" s="5">
         <v>40</v>
       </c>
       <c r="F920" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G920" s="5" t="s">
-        <v>1510</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921" s="3" t="s">
-        <v>728</v>
+        <v>1949</v>
       </c>
       <c r="B921" s="4" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="C921" s="5">
-        <v>47216</v>
+        <v>47190</v>
       </c>
       <c r="D921" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E921" s="5">
         <v>40</v>
       </c>
       <c r="F921" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G921" s="5" t="s">
-        <v>1958</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922" s="3" t="s">
-        <v>1445</v>
+        <v>728</v>
       </c>
       <c r="B922" s="4" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="C922" s="5">
-        <v>47220</v>
+        <v>47197</v>
       </c>
       <c r="D922" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E922" s="5">
         <v>40</v>
       </c>
       <c r="F922" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G922" s="5" t="s">
-        <v>1960</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923" s="3" t="s">
-        <v>1144</v>
+        <v>728</v>
       </c>
       <c r="B923" s="4" t="s">
         <v>1961</v>
       </c>
       <c r="C923" s="5">
-        <v>47226</v>
+        <v>47216</v>
       </c>
       <c r="D923" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E923" s="5">
         <v>40</v>
       </c>
       <c r="F923" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G923" s="5" t="s">
-        <v>115</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924" s="3" t="s">
-        <v>523</v>
+        <v>1445</v>
       </c>
       <c r="B924" s="4" t="s">
-        <v>1962</v>
-[...1 lines deleted...]
-      <c r="C924" s="5" t="s">
         <v>1963</v>
       </c>
+      <c r="C924" s="5">
+        <v>47220</v>
+      </c>
       <c r="D924" s="4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E924" s="5">
         <v>40</v>
       </c>
       <c r="F924" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G924" s="5" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B925" s="4" t="s">
         <v>1965</v>
       </c>
-      <c r="B925" s="4" t="s">
-[...3 lines deleted...]
-        <v>1967</v>
+      <c r="C925" s="5">
+        <v>47226</v>
       </c>
       <c r="D925" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E925" s="5">
         <v>40</v>
       </c>
       <c r="F925" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G925" s="5" t="s">
-        <v>1723</v>
+        <v>115</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926" s="3" t="s">
-        <v>973</v>
+        <v>523</v>
       </c>
       <c r="B926" s="4" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C926" s="5" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D926" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E926" s="5">
+        <v>40</v>
+      </c>
+      <c r="F926" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G926" s="5" t="s">
         <v>1968</v>
-      </c>
-[...13 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927" s="3" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B927" s="4" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C927" s="5" t="s">
         <v>1971</v>
       </c>
-      <c r="B927" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D927" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E927" s="5">
         <v>40</v>
       </c>
       <c r="F927" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G927" s="5" t="s">
-        <v>1795</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="A928" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="B928" s="4" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C928" s="5" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D928" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E928" s="5">
+        <v>40</v>
+      </c>
+      <c r="F928" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G928" s="5" t="s">
         <v>1974</v>
-      </c>
-[...16 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929" s="3" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B929" s="4" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C929" s="5" t="s">
         <v>1977</v>
       </c>
-      <c r="B929" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D929" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E929" s="5">
         <v>40</v>
       </c>
       <c r="F929" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G929" s="5" t="s">
-        <v>1979</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930" s="3" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B930" s="4" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C930" s="5" t="s">
         <v>1980</v>
       </c>
-      <c r="B930" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D930" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E930" s="5">
         <v>40</v>
       </c>
       <c r="F930" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G930" s="5" t="s">
-        <v>1723</v>
+        <v>502</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931" s="3" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B931" s="4" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C931" s="5" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D931" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E931" s="5">
+        <v>40</v>
+      </c>
+      <c r="F931" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G931" s="5" t="s">
         <v>1983</v>
-      </c>
-[...16 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="A932" s="3" t="s">
-        <v>1974</v>
+        <v>1984</v>
       </c>
       <c r="B932" s="4" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C932" s="5" t="s">
         <v>1986</v>
       </c>
-      <c r="C932" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D932" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E932" s="5">
         <v>40</v>
       </c>
       <c r="F932" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G932" s="5" t="s">
-        <v>1970</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="A933" s="3" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B933" s="4" t="s">
         <v>1988</v>
       </c>
-      <c r="B933" s="4" t="s">
+      <c r="C933" s="5" t="s">
         <v>1989</v>
       </c>
-      <c r="C933" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D933" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E933" s="5">
         <v>40</v>
       </c>
       <c r="F933" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G933" s="5" t="s">
-        <v>570</v>
+        <v>672</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="A934" s="3" t="s">
-        <v>1983</v>
+        <v>1978</v>
       </c>
       <c r="B934" s="4" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C934" s="5" t="s">
         <v>1991</v>
       </c>
-      <c r="C934" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D934" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E934" s="5">
         <v>40</v>
       </c>
       <c r="F934" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G934" s="5" t="s">
-        <v>652</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="A935" s="3" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B935" s="4" t="s">
         <v>1993</v>
       </c>
-      <c r="B935" s="4" t="s">
+      <c r="C935" s="5" t="s">
         <v>1994</v>
       </c>
-      <c r="C935" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D935" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E935" s="5">
         <v>40</v>
       </c>
       <c r="F935" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G935" s="5" t="s">
-        <v>1995</v>
+        <v>570</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="A936" s="3" t="s">
-        <v>1965</v>
+        <v>1987</v>
       </c>
       <c r="B936" s="4" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C936" s="5" t="s">
         <v>1996</v>
       </c>
-      <c r="C936" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D936" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E936" s="5">
         <v>40</v>
       </c>
       <c r="F936" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G936" s="5" t="s">
-        <v>1516</v>
+        <v>652</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="A937" s="3" t="s">
         <v>1997</v>
       </c>
       <c r="B937" s="4" t="s">
         <v>1998</v>
       </c>
       <c r="C937" s="5" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="D937" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E937" s="5">
         <v>40</v>
       </c>
       <c r="F937" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G937" s="5" t="s">
         <v>1999</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="A938" s="3" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B938" s="4" t="s">
         <v>2000</v>
       </c>
-      <c r="B938" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C938" s="5" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="D938" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E938" s="5">
         <v>40</v>
       </c>
       <c r="F938" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G938" s="5" t="s">
-        <v>2002</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="A939" s="3" t="s">
-        <v>1983</v>
+        <v>2001</v>
       </c>
       <c r="B939" s="4" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C939" s="5" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D939" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E939" s="5">
+        <v>40</v>
+      </c>
+      <c r="F939" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G939" s="5" t="s">
         <v>2003</v>
-      </c>
-[...13 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="A940" s="3" t="s">
-        <v>1965</v>
+        <v>2004</v>
       </c>
       <c r="B940" s="4" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="C940" s="5" t="s">
-        <v>2005</v>
+        <v>1973</v>
       </c>
       <c r="D940" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E940" s="5">
         <v>40</v>
       </c>
       <c r="F940" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G940" s="5" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="A941" s="3" t="s">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="B941" s="4" t="s">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="C941" s="5" t="s">
-        <v>2005</v>
+        <v>1973</v>
       </c>
       <c r="D941" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E941" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F941" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G941" s="5" t="s">
-        <v>1117</v>
+        <v>367</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="A942" s="3" t="s">
-        <v>1988</v>
+        <v>1969</v>
       </c>
       <c r="B942" s="4" t="s">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="C942" s="5" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D942" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E942" s="5">
         <v>40</v>
       </c>
       <c r="F942" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G942" s="5" t="s">
-        <v>1117</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="A943" s="3" t="s">
-        <v>1965</v>
+        <v>1992</v>
       </c>
       <c r="B943" s="4" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="C943" s="5" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D943" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E943" s="5">
         <v>40</v>
       </c>
       <c r="F943" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G943" s="5" t="s">
-        <v>2008</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="A944" s="3" t="s">
-        <v>722</v>
+        <v>1992</v>
       </c>
       <c r="B944" s="4" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C944" s="5" t="s">
         <v>2009</v>
       </c>
-      <c r="C944" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D944" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E944" s="5">
         <v>40</v>
       </c>
       <c r="F944" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G944" s="5" t="s">
-        <v>174</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="A945" s="3" t="s">
-        <v>722</v>
+        <v>1969</v>
       </c>
       <c r="B945" s="4" t="s">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>50006</v>
+        <v>2011</v>
+      </c>
+      <c r="C945" s="5" t="s">
+        <v>2009</v>
       </c>
       <c r="D945" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E945" s="5">
         <v>40</v>
       </c>
       <c r="F945" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G945" s="5" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="A946" s="3" t="s">
         <v>722</v>
       </c>
       <c r="B946" s="4" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C946" s="5">
-        <v>50018</v>
+        <v>50004</v>
       </c>
       <c r="D946" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E946" s="5">
         <v>40</v>
       </c>
       <c r="F946" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G946" s="5" t="s">
-        <v>2013</v>
+        <v>174</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="A947" s="3" t="s">
         <v>722</v>
       </c>
       <c r="B947" s="4" t="s">
         <v>2014</v>
       </c>
       <c r="C947" s="5">
-        <v>50018</v>
+        <v>50006</v>
       </c>
       <c r="D947" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E947" s="5">
         <v>40</v>
       </c>
       <c r="F947" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G947" s="5" t="s">
-        <v>685</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="A948" s="3" t="s">
-        <v>944</v>
+        <v>722</v>
       </c>
       <c r="B948" s="4" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C948" s="5">
-        <v>50022</v>
+        <v>50018</v>
       </c>
       <c r="D948" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E948" s="5">
         <v>40</v>
       </c>
       <c r="F948" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G948" s="5" t="s">
-        <v>794</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="A949" s="3" t="s">
-        <v>353</v>
+        <v>722</v>
       </c>
       <c r="B949" s="4" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="C949" s="5">
-        <v>50022</v>
+        <v>50018</v>
       </c>
       <c r="D949" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E949" s="5">
         <v>40</v>
       </c>
       <c r="F949" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G949" s="5" t="s">
-        <v>2016</v>
+        <v>685</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="A950" s="3" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="B950" s="4" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C950" s="5">
-        <v>50023</v>
+        <v>50022</v>
       </c>
       <c r="D950" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E950" s="5">
         <v>40</v>
       </c>
       <c r="F950" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G950" s="5" t="s">
-        <v>168</v>
+        <v>794</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="A951" s="3" t="s">
-        <v>947</v>
+        <v>353</v>
       </c>
       <c r="B951" s="4" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C951" s="5">
-        <v>50028</v>
+        <v>50022</v>
       </c>
       <c r="D951" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E951" s="5">
         <v>40</v>
       </c>
       <c r="F951" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G951" s="5" t="s">
-        <v>1196</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="A952" s="3" t="s">
-        <v>722</v>
+        <v>947</v>
       </c>
       <c r="B952" s="4" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="C952" s="5">
-        <v>50067</v>
+        <v>50023</v>
       </c>
       <c r="D952" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E952" s="5">
         <v>40</v>
       </c>
       <c r="F952" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G952" s="5" t="s">
-        <v>1412</v>
+        <v>168</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="A953" s="3" t="s">
-        <v>353</v>
+        <v>947</v>
       </c>
       <c r="B953" s="4" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C953" s="5">
-        <v>50074</v>
+        <v>50028</v>
       </c>
       <c r="D953" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E953" s="5">
         <v>40</v>
       </c>
       <c r="F953" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G953" s="5" t="s">
-        <v>2021</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="A954" s="3" t="s">
-        <v>960</v>
+        <v>722</v>
       </c>
       <c r="B954" s="4" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C954" s="5">
-        <v>50074</v>
+        <v>50067</v>
       </c>
       <c r="D954" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E954" s="5">
         <v>40</v>
       </c>
       <c r="F954" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G954" s="5" t="s">
-        <v>2023</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="A955" s="3" t="s">
         <v>353</v>
       </c>
       <c r="B955" s="4" t="s">
         <v>2024</v>
       </c>
       <c r="C955" s="5">
         <v>50074</v>
       </c>
       <c r="D955" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E955" s="5">
         <v>40</v>
       </c>
       <c r="F955" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G955" s="5" t="s">
-        <v>604</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="A956" s="3" t="s">
-        <v>2025</v>
+        <v>960</v>
       </c>
       <c r="B956" s="4" t="s">
         <v>2026</v>
       </c>
       <c r="C956" s="5">
-        <v>50095</v>
+        <v>50074</v>
       </c>
       <c r="D956" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E956" s="5">
         <v>40</v>
       </c>
       <c r="F956" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G956" s="5" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="A957" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B957" s="4" t="s">
         <v>2028</v>
       </c>
-      <c r="B957" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C957" s="5">
-        <v>50101</v>
+        <v>50074</v>
       </c>
       <c r="D957" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E957" s="5">
         <v>40</v>
       </c>
       <c r="F957" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G957" s="5" t="s">
-        <v>2030</v>
+        <v>604</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="A958" s="3" t="s">
-        <v>947</v>
+        <v>2029</v>
       </c>
       <c r="B958" s="4" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C958" s="5">
+        <v>50095</v>
+      </c>
+      <c r="D958" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E958" s="5">
+        <v>40</v>
+      </c>
+      <c r="F958" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G958" s="5" t="s">
         <v>2031</v>
-      </c>
-[...13 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="A959" s="3" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B959" s="4" t="s">
         <v>2033</v>
       </c>
-      <c r="B959" s="4" t="s">
+      <c r="C959" s="5">
+        <v>50101</v>
+      </c>
+      <c r="D959" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E959" s="5">
+        <v>40</v>
+      </c>
+      <c r="F959" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G959" s="5" t="s">
         <v>2034</v>
-      </c>
-[...13 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="A960" s="3" t="s">
-        <v>722</v>
+        <v>947</v>
       </c>
       <c r="B960" s="4" t="s">
         <v>2035</v>
       </c>
       <c r="C960" s="5">
-        <v>50113</v>
+        <v>50102</v>
       </c>
       <c r="D960" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E960" s="5">
         <v>40</v>
       </c>
       <c r="F960" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G960" s="5" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="A961" s="3" t="s">
-        <v>947</v>
+        <v>2037</v>
       </c>
       <c r="B961" s="4" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="C961" s="5">
-        <v>50115</v>
+        <v>50104</v>
       </c>
       <c r="D961" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E961" s="5">
         <v>40</v>
       </c>
       <c r="F961" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G961" s="5" t="s">
-        <v>2038</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="A962" s="3" t="s">
-        <v>2033</v>
+        <v>722</v>
       </c>
       <c r="B962" s="4" t="s">
         <v>2039</v>
       </c>
       <c r="C962" s="5">
-        <v>50115</v>
+        <v>50113</v>
       </c>
       <c r="D962" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E962" s="5">
         <v>40</v>
       </c>
       <c r="F962" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G962" s="5" t="s">
-        <v>817</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="A963" s="3" t="s">
-        <v>722</v>
+        <v>947</v>
       </c>
       <c r="B963" s="4" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="C963" s="5">
-        <v>50118</v>
+        <v>50115</v>
       </c>
       <c r="D963" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E963" s="5">
         <v>40</v>
       </c>
       <c r="F963" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G963" s="5" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="A964" s="3" t="s">
-        <v>722</v>
+        <v>2037</v>
       </c>
       <c r="B964" s="4" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="C964" s="5">
-        <v>50120</v>
+        <v>50115</v>
       </c>
       <c r="D964" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E964" s="5">
         <v>40</v>
       </c>
       <c r="F964" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G964" s="5" t="s">
-        <v>2043</v>
+        <v>817</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="A965" s="3" t="s">
         <v>722</v>
       </c>
       <c r="B965" s="4" t="s">
         <v>2044</v>
       </c>
       <c r="C965" s="5">
-        <v>50124</v>
+        <v>50118</v>
       </c>
       <c r="D965" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E965" s="5">
         <v>40</v>
       </c>
       <c r="F965" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G965" s="5" t="s">
         <v>2045</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="A966" s="3" t="s">
         <v>722</v>
       </c>
       <c r="B966" s="4" t="s">
         <v>2046</v>
       </c>
       <c r="C966" s="5">
-        <v>50131</v>
+        <v>50120</v>
       </c>
       <c r="D966" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E966" s="5">
         <v>40</v>
       </c>
       <c r="F966" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G966" s="5" t="s">
-        <v>1415</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="A967" s="3" t="s">
-        <v>947</v>
+        <v>722</v>
       </c>
       <c r="B967" s="4" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="C967" s="5">
-        <v>50131</v>
+        <v>50124</v>
       </c>
       <c r="D967" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E967" s="5">
         <v>40</v>
       </c>
       <c r="F967" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G967" s="5" t="s">
-        <v>1905</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="A968" s="3" t="s">
-        <v>353</v>
+        <v>722</v>
       </c>
       <c r="B968" s="4" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="C968" s="5">
         <v>50131</v>
       </c>
       <c r="D968" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E968" s="5">
         <v>40</v>
       </c>
       <c r="F968" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G968" s="5" t="s">
-        <v>2049</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="A969" s="3" t="s">
         <v>947</v>
       </c>
       <c r="B969" s="4" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="C969" s="5">
-        <v>50144</v>
+        <v>50131</v>
       </c>
       <c r="D969" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E969" s="5">
         <v>40</v>
       </c>
       <c r="F969" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G969" s="5" t="s">
-        <v>1970</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="A970" s="3" t="s">
-        <v>722</v>
+        <v>353</v>
       </c>
       <c r="B970" s="4" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="C970" s="5">
-        <v>50147</v>
+        <v>50131</v>
       </c>
       <c r="D970" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E970" s="5">
         <v>40</v>
       </c>
       <c r="F970" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G970" s="5" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="A971" s="3" t="s">
-        <v>722</v>
+        <v>947</v>
       </c>
       <c r="B971" s="4" t="s">
-        <v>2051</v>
+        <v>2054</v>
       </c>
       <c r="C971" s="5">
-        <v>50147</v>
+        <v>50144</v>
       </c>
       <c r="D971" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E971" s="5">
         <v>40</v>
       </c>
       <c r="F971" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G971" s="5" t="s">
-        <v>2053</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="A972" s="3" t="s">
-        <v>2054</v>
+        <v>722</v>
       </c>
       <c r="B972" s="4" t="s">
         <v>2055</v>
       </c>
       <c r="C972" s="5">
-        <v>50161</v>
+        <v>50147</v>
       </c>
       <c r="D972" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E972" s="5">
         <v>40</v>
       </c>
       <c r="F972" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G972" s="5" t="s">
         <v>2056</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="A973" s="3" t="s">
-        <v>353</v>
+        <v>722</v>
       </c>
       <c r="B973" s="4" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C973" s="5">
+        <v>50147</v>
+      </c>
+      <c r="D973" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E973" s="5">
+        <v>40</v>
+      </c>
+      <c r="F973" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G973" s="5" t="s">
         <v>2057</v>
-      </c>
-[...13 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="A974" s="3" t="s">
-        <v>956</v>
+        <v>2058</v>
       </c>
       <c r="B974" s="4" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="C974" s="5">
-        <v>50165</v>
+        <v>50161</v>
       </c>
       <c r="D974" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E974" s="5">
         <v>40</v>
       </c>
       <c r="F974" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G974" s="5" t="s">
-        <v>349</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="A975" s="3" t="s">
-        <v>1652</v>
+        <v>353</v>
       </c>
       <c r="B975" s="4" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="C975" s="5">
-        <v>50172</v>
+        <v>50164</v>
       </c>
       <c r="D975" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E975" s="5">
         <v>40</v>
       </c>
       <c r="F975" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G975" s="5" t="s">
-        <v>847</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="A976" s="3" t="s">
-        <v>2033</v>
+        <v>956</v>
       </c>
       <c r="B976" s="4" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="C976" s="5">
-        <v>50181</v>
+        <v>50165</v>
       </c>
       <c r="D976" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E976" s="5">
         <v>40</v>
       </c>
       <c r="F976" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G976" s="5" t="s">
-        <v>1785</v>
+        <v>349</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="A977" s="3" t="s">
-        <v>722</v>
+        <v>1652</v>
       </c>
       <c r="B977" s="4" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="C977" s="5">
-        <v>50182</v>
+        <v>50172</v>
       </c>
       <c r="D977" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E977" s="5">
         <v>40</v>
       </c>
       <c r="F977" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G977" s="5" t="s">
-        <v>2062</v>
+        <v>847</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="A978" s="3" t="s">
-        <v>722</v>
+        <v>2037</v>
       </c>
       <c r="B978" s="4" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="C978" s="5">
-        <v>50182</v>
+        <v>50181</v>
       </c>
       <c r="D978" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E978" s="5">
         <v>40</v>
       </c>
       <c r="F978" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G978" s="5" t="s">
-        <v>2064</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="A979" s="3" t="s">
         <v>722</v>
       </c>
       <c r="B979" s="4" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="C979" s="5">
         <v>50182</v>
       </c>
       <c r="D979" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E979" s="5">
         <v>40</v>
       </c>
       <c r="F979" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G979" s="5" t="s">
-        <v>1431</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="A980" s="3" t="s">
-        <v>1081</v>
+        <v>722</v>
       </c>
       <c r="B980" s="4" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="C980" s="5">
-        <v>50189</v>
+        <v>50182</v>
       </c>
       <c r="D980" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E980" s="5">
         <v>40</v>
       </c>
       <c r="F980" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G980" s="5" t="s">
-        <v>1832</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="A981" s="3" t="s">
         <v>722</v>
       </c>
       <c r="B981" s="4" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="C981" s="5">
-        <v>50211</v>
+        <v>50182</v>
       </c>
       <c r="D981" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E981" s="5">
         <v>40</v>
       </c>
       <c r="F981" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G981" s="5" t="s">
-        <v>2067</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="A982" s="3" t="s">
-        <v>722</v>
+        <v>1081</v>
       </c>
       <c r="B982" s="4" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="C982" s="5">
-        <v>50211</v>
+        <v>50189</v>
       </c>
       <c r="D982" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E982" s="5">
         <v>40</v>
       </c>
       <c r="F982" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G982" s="5" t="s">
-        <v>1810</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="A983" s="3" t="s">
         <v>722</v>
       </c>
       <c r="B983" s="4" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="C983" s="5">
-        <v>50225</v>
+        <v>50211</v>
       </c>
       <c r="D983" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E983" s="5">
         <v>40</v>
       </c>
       <c r="F983" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G983" s="5" t="s">
-        <v>1228</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="A984" s="3" t="s">
         <v>722</v>
       </c>
       <c r="B984" s="4" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
       <c r="C984" s="5">
-        <v>50228</v>
+        <v>50211</v>
       </c>
       <c r="D984" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E984" s="5">
         <v>40</v>
       </c>
       <c r="F984" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G984" s="5" t="s">
-        <v>2071</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="A985" s="3" t="s">
-        <v>944</v>
+        <v>722</v>
       </c>
       <c r="B985" s="4" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="C985" s="5">
-        <v>50235</v>
+        <v>50225</v>
       </c>
       <c r="D985" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E985" s="5">
         <v>40</v>
       </c>
       <c r="F985" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G985" s="5" t="s">
-        <v>2073</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="A986" s="3" t="s">
         <v>722</v>
       </c>
       <c r="B986" s="4" t="s">
         <v>2074</v>
       </c>
       <c r="C986" s="5">
-        <v>50243</v>
+        <v>50228</v>
       </c>
       <c r="D986" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E986" s="5">
         <v>40</v>
       </c>
       <c r="F986" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G986" s="5" t="s">
-        <v>1078</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="987" spans="1:7">
       <c r="A987" s="3" t="s">
         <v>944</v>
       </c>
       <c r="B987" s="4" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="C987" s="5">
-        <v>50252</v>
+        <v>50235</v>
       </c>
       <c r="D987" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E987" s="5">
         <v>40</v>
       </c>
       <c r="F987" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G987" s="5" t="s">
-        <v>581</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="988" spans="1:7">
       <c r="A988" s="3" t="s">
-        <v>947</v>
+        <v>722</v>
       </c>
       <c r="B988" s="4" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="C988" s="5">
-        <v>50256</v>
+        <v>50243</v>
       </c>
       <c r="D988" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E988" s="5">
         <v>40</v>
       </c>
       <c r="F988" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G988" s="5" t="s">
-        <v>1741</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="A989" s="3" t="s">
-        <v>1413</v>
+        <v>944</v>
       </c>
       <c r="B989" s="4" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="C989" s="5">
-        <v>50259</v>
+        <v>50252</v>
       </c>
       <c r="D989" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E989" s="5">
         <v>40</v>
       </c>
       <c r="F989" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G989" s="5" t="s">
-        <v>2078</v>
+        <v>581</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="A990" s="3" t="s">
         <v>947</v>
       </c>
       <c r="B990" s="4" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="C990" s="5">
-        <v>50263</v>
+        <v>50256</v>
       </c>
       <c r="D990" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E990" s="5">
         <v>40</v>
       </c>
       <c r="F990" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G990" s="5" t="s">
-        <v>2080</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="A991" s="3" t="s">
-        <v>2033</v>
+        <v>1413</v>
       </c>
       <c r="B991" s="4" t="s">
         <v>2081</v>
       </c>
       <c r="C991" s="5">
-        <v>50274</v>
+        <v>50259</v>
       </c>
       <c r="D991" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E991" s="5">
         <v>40</v>
       </c>
       <c r="F991" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G991" s="5" t="s">
-        <v>1947</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="992" spans="1:7">
       <c r="A992" s="3" t="s">
-        <v>2033</v>
+        <v>947</v>
       </c>
       <c r="B992" s="4" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="C992" s="5">
-        <v>50297</v>
+        <v>50263</v>
       </c>
       <c r="D992" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E992" s="5">
         <v>40</v>
       </c>
       <c r="F992" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G992" s="5" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="993" spans="1:7">
       <c r="A993" s="3" t="s">
-        <v>2033</v>
+        <v>2037</v>
       </c>
       <c r="B993" s="4" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="C993" s="5">
-        <v>50903</v>
+        <v>50274</v>
       </c>
       <c r="D993" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E993" s="5">
         <v>40</v>
       </c>
       <c r="F993" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G993" s="5" t="s">
-        <v>1720</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="994" spans="1:7">
       <c r="A994" s="3" t="s">
-        <v>947</v>
+        <v>2037</v>
       </c>
       <c r="B994" s="4" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="C994" s="5">
         <v>50297</v>
       </c>
       <c r="D994" s="4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E994" s="5">
         <v>40</v>
       </c>
       <c r="F994" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G994" s="5" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="995" spans="1:7">
       <c r="A995" s="3" t="s">
-        <v>2054</v>
+        <v>2037</v>
       </c>
       <c r="B995" s="4" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="C995" s="5">
-        <v>50297</v>
+        <v>50903</v>
       </c>
       <c r="D995" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E995" s="5">
         <v>40</v>
       </c>
       <c r="F995" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G995" s="5" t="s">
-        <v>1858</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="996" spans="1:7">
       <c r="A996" s="3" t="s">
-        <v>1445</v>
+        <v>947</v>
       </c>
       <c r="B996" s="4" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="C996" s="5">
-        <v>49005</v>
+        <v>50297</v>
       </c>
       <c r="D996" s="4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E996" s="5">
         <v>40</v>
       </c>
       <c r="F996" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G996" s="5" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="997" spans="1:7">
       <c r="A997" s="3" t="s">
-        <v>2090</v>
+        <v>2058</v>
       </c>
       <c r="B997" s="4" t="s">
         <v>2091</v>
       </c>
       <c r="C997" s="5">
-        <v>49006</v>
+        <v>50297</v>
       </c>
       <c r="D997" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E997" s="5">
         <v>40</v>
       </c>
       <c r="F997" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G997" s="5" t="s">
-        <v>215</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="998" spans="1:7">
       <c r="A998" s="3" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B998" s="4" t="s">
         <v>2092</v>
       </c>
-      <c r="B998" s="4" t="s">
+      <c r="C998" s="5">
+        <v>49005</v>
+      </c>
+      <c r="D998" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E998" s="5">
+        <v>40</v>
+      </c>
+      <c r="F998" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G998" s="5" t="s">
         <v>2093</v>
-      </c>
-[...13 lines deleted...]
-        <v>2094</v>
       </c>
     </row>
     <row r="999" spans="1:7">
       <c r="A999" s="3" t="s">
-        <v>250</v>
+        <v>2094</v>
       </c>
       <c r="B999" s="4" t="s">
         <v>2095</v>
       </c>
       <c r="C999" s="5">
-        <v>49013</v>
+        <v>49006</v>
       </c>
       <c r="D999" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E999" s="5">
         <v>40</v>
       </c>
       <c r="F999" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G999" s="5" t="s">
-        <v>1423</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1000" spans="1:7">
       <c r="A1000" s="3" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="B1000" s="4" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="C1000" s="5">
-        <v>49019</v>
+        <v>49010</v>
       </c>
       <c r="D1000" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1000" s="5">
         <v>40</v>
       </c>
       <c r="F1000" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1000" s="5" t="s">
-        <v>104</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="1001" spans="1:7">
       <c r="A1001" s="3" t="s">
-        <v>622</v>
+        <v>250</v>
       </c>
       <c r="B1001" s="4" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="C1001" s="5">
-        <v>49019</v>
+        <v>49013</v>
       </c>
       <c r="D1001" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1001" s="5">
         <v>40</v>
       </c>
       <c r="F1001" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1001" s="5" t="s">
-        <v>1750</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="1002" spans="1:7">
       <c r="A1002" s="3" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="B1002" s="4" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C1002" s="5">
-        <v>49021</v>
+        <v>49019</v>
       </c>
       <c r="D1002" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1002" s="5">
         <v>40</v>
       </c>
       <c r="F1002" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1002" s="5" t="s">
-        <v>1124</v>
+        <v>104</v>
       </c>
     </row>
     <row r="1003" spans="1:7">
       <c r="A1003" s="3" t="s">
-        <v>250</v>
+        <v>622</v>
       </c>
       <c r="B1003" s="4" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="C1003" s="5">
-        <v>49022</v>
+        <v>49019</v>
       </c>
       <c r="D1003" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1003" s="5">
         <v>40</v>
       </c>
       <c r="F1003" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1003" s="5" t="s">
-        <v>1640</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="1004" spans="1:7">
       <c r="A1004" s="3" t="s">
-        <v>250</v>
+        <v>2096</v>
       </c>
       <c r="B1004" s="4" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="C1004" s="5">
-        <v>49023</v>
+        <v>49021</v>
       </c>
       <c r="D1004" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1004" s="5">
         <v>40</v>
       </c>
       <c r="F1004" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1004" s="5" t="s">
-        <v>60</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="1005" spans="1:7">
       <c r="A1005" s="3" t="s">
-        <v>2092</v>
+        <v>250</v>
       </c>
       <c r="B1005" s="4" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="C1005" s="5">
-        <v>49026</v>
+        <v>49022</v>
       </c>
       <c r="D1005" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1005" s="5">
         <v>40</v>
       </c>
       <c r="F1005" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1005" s="5" t="s">
-        <v>2101</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="1006" spans="1:7">
       <c r="A1006" s="3" t="s">
-        <v>1445</v>
+        <v>250</v>
       </c>
       <c r="B1006" s="4" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="C1006" s="5">
-        <v>49037</v>
+        <v>49023</v>
       </c>
       <c r="D1006" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1006" s="5">
         <v>40</v>
       </c>
       <c r="F1006" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1006" s="5" t="s">
-        <v>2089</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1007" spans="1:7">
       <c r="A1007" s="3" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="B1007" s="4" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="C1007" s="5">
-        <v>49042</v>
+        <v>49026</v>
       </c>
       <c r="D1007" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1007" s="5">
         <v>40</v>
       </c>
       <c r="F1007" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1007" s="5" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="1008" spans="1:7">
       <c r="A1008" s="3" t="s">
-        <v>250</v>
+        <v>1445</v>
       </c>
       <c r="B1008" s="4" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="C1008" s="5">
-        <v>49043</v>
+        <v>49037</v>
       </c>
       <c r="D1008" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1008" s="5">
         <v>40</v>
       </c>
       <c r="F1008" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1008" s="5" t="s">
-        <v>2106</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="1009" spans="1:7">
       <c r="A1009" s="3" t="s">
-        <v>1144</v>
+        <v>2096</v>
       </c>
       <c r="B1009" s="4" t="s">
         <v>2107</v>
       </c>
       <c r="C1009" s="5">
-        <v>49046</v>
+        <v>49042</v>
       </c>
       <c r="D1009" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1009" s="5">
         <v>40</v>
       </c>
       <c r="F1009" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1009" s="5" t="s">
-        <v>1061</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="1010" spans="1:7">
       <c r="A1010" s="3" t="s">
-        <v>515</v>
+        <v>250</v>
       </c>
       <c r="B1010" s="4" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="C1010" s="5">
-        <v>49055</v>
+        <v>49043</v>
       </c>
       <c r="D1010" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1010" s="5">
         <v>40</v>
       </c>
       <c r="F1010" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1010" s="5" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="1011" spans="1:7">
       <c r="A1011" s="3" t="s">
-        <v>2092</v>
+        <v>1144</v>
       </c>
       <c r="B1011" s="4" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="C1011" s="5">
-        <v>49055</v>
+        <v>49046</v>
       </c>
       <c r="D1011" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1011" s="5">
         <v>40</v>
       </c>
       <c r="F1011" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1011" s="5" t="s">
-        <v>2110</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="1012" spans="1:7">
       <c r="A1012" s="3" t="s">
-        <v>2111</v>
+        <v>515</v>
       </c>
       <c r="B1012" s="4" t="s">
         <v>2112</v>
       </c>
       <c r="C1012" s="5">
-        <v>49056</v>
+        <v>49055</v>
       </c>
       <c r="D1012" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1012" s="5">
         <v>40</v>
       </c>
       <c r="F1012" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1012" s="5" t="s">
-        <v>278</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="1013" spans="1:7">
       <c r="A1013" s="3" t="s">
-        <v>250</v>
+        <v>2096</v>
       </c>
       <c r="B1013" s="4" t="s">
-        <v>2113</v>
+        <v>2112</v>
       </c>
       <c r="C1013" s="5">
-        <v>49068</v>
+        <v>49055</v>
       </c>
       <c r="D1013" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1013" s="5">
         <v>40</v>
       </c>
       <c r="F1013" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1013" s="5" t="s">
         <v>2114</v>
       </c>
     </row>
     <row r="1014" spans="1:7">
       <c r="A1014" s="3" t="s">
-        <v>250</v>
+        <v>2115</v>
       </c>
       <c r="B1014" s="4" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="C1014" s="5">
-        <v>49068</v>
+        <v>49056</v>
       </c>
       <c r="D1014" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1014" s="5">
         <v>40</v>
       </c>
       <c r="F1014" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1014" s="5" t="s">
-        <v>2116</v>
+        <v>278</v>
       </c>
     </row>
     <row r="1015" spans="1:7">
       <c r="A1015" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B1015" s="4" t="s">
         <v>2117</v>
       </c>
       <c r="C1015" s="5">
         <v>49068</v>
       </c>
       <c r="D1015" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1015" s="5">
         <v>40</v>
       </c>
       <c r="F1015" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1015" s="5" t="s">
-        <v>329</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="1016" spans="1:7">
       <c r="A1016" s="3" t="s">
-        <v>2118</v>
+        <v>250</v>
       </c>
       <c r="B1016" s="4" t="s">
         <v>2119</v>
       </c>
       <c r="C1016" s="5">
-        <v>49069</v>
+        <v>49068</v>
       </c>
       <c r="D1016" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1016" s="5">
         <v>40</v>
       </c>
       <c r="F1016" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1016" s="5" t="s">
         <v>2120</v>
       </c>
     </row>
     <row r="1017" spans="1:7">
       <c r="A1017" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B1017" s="4" t="s">
         <v>2121</v>
       </c>
       <c r="C1017" s="5">
-        <v>49071</v>
+        <v>49068</v>
       </c>
       <c r="D1017" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1017" s="5">
         <v>40</v>
       </c>
       <c r="F1017" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1017" s="5" t="s">
-        <v>2122</v>
+        <v>329</v>
       </c>
     </row>
     <row r="1018" spans="1:7">
       <c r="A1018" s="3" t="s">
-        <v>250</v>
+        <v>2122</v>
       </c>
       <c r="B1018" s="4" t="s">
         <v>2123</v>
       </c>
       <c r="C1018" s="5">
-        <v>49071</v>
+        <v>49069</v>
       </c>
       <c r="D1018" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1018" s="5">
         <v>40</v>
       </c>
       <c r="F1018" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1018" s="5" t="s">
-        <v>390</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="1019" spans="1:7">
       <c r="A1019" s="3" t="s">
-        <v>2092</v>
+        <v>250</v>
       </c>
       <c r="B1019" s="4" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="C1019" s="5">
-        <v>49077</v>
+        <v>49071</v>
       </c>
       <c r="D1019" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1019" s="5">
         <v>40</v>
       </c>
       <c r="F1019" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1019" s="5" t="s">
-        <v>892</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="1020" spans="1:7">
       <c r="A1020" s="3" t="s">
-        <v>2092</v>
+        <v>250</v>
       </c>
       <c r="B1020" s="4" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="C1020" s="5">
-        <v>49077</v>
+        <v>49071</v>
       </c>
       <c r="D1020" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1020" s="5">
         <v>40</v>
       </c>
       <c r="F1020" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1020" s="5" t="s">
-        <v>2126</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1021" spans="1:7">
       <c r="A1021" s="3" t="s">
-        <v>250</v>
+        <v>2096</v>
       </c>
       <c r="B1021" s="4" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="C1021" s="5">
-        <v>49096</v>
+        <v>49077</v>
       </c>
       <c r="D1021" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1021" s="5">
         <v>40</v>
       </c>
       <c r="F1021" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1021" s="5" t="s">
-        <v>2128</v>
+        <v>892</v>
       </c>
     </row>
     <row r="1022" spans="1:7">
       <c r="A1022" s="3" t="s">
-        <v>250</v>
+        <v>2096</v>
       </c>
       <c r="B1022" s="4" t="s">
         <v>2129</v>
       </c>
       <c r="C1022" s="5">
-        <v>49102</v>
+        <v>49077</v>
       </c>
       <c r="D1022" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1022" s="5">
         <v>40</v>
       </c>
       <c r="F1022" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1022" s="5" t="s">
-        <v>469</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="1023" spans="1:7">
       <c r="A1023" s="3" t="s">
-        <v>1445</v>
+        <v>250</v>
       </c>
       <c r="B1023" s="4" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="C1023" s="5">
-        <v>49110</v>
+        <v>49096</v>
       </c>
       <c r="D1023" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1023" s="5">
         <v>40</v>
       </c>
       <c r="F1023" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1023" s="5" t="s">
-        <v>1355</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="1024" spans="1:7">
       <c r="A1024" s="3" t="s">
-        <v>1445</v>
+        <v>250</v>
       </c>
       <c r="B1024" s="4" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="C1024" s="5">
-        <v>49112</v>
+        <v>49102</v>
       </c>
       <c r="D1024" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1024" s="5">
         <v>40</v>
       </c>
       <c r="F1024" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1024" s="5" t="s">
-        <v>912</v>
+        <v>469</v>
       </c>
     </row>
     <row r="1025" spans="1:7">
       <c r="A1025" s="3" t="s">
-        <v>2092</v>
+        <v>1445</v>
       </c>
       <c r="B1025" s="4" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="C1025" s="5">
-        <v>49115</v>
+        <v>49110</v>
       </c>
       <c r="D1025" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1025" s="5">
         <v>40</v>
       </c>
       <c r="F1025" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1025" s="5" t="s">
-        <v>2133</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="1026" spans="1:7">
       <c r="A1026" s="3" t="s">
-        <v>1144</v>
+        <v>1445</v>
       </c>
       <c r="B1026" s="4" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="C1026" s="5">
-        <v>49118</v>
+        <v>49112</v>
       </c>
       <c r="D1026" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1026" s="5">
         <v>40</v>
       </c>
       <c r="F1026" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1026" s="5" t="s">
-        <v>751</v>
+        <v>912</v>
       </c>
     </row>
     <row r="1027" spans="1:7">
       <c r="A1027" s="3" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="B1027" s="4" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="C1027" s="5">
-        <v>49123</v>
+        <v>49115</v>
       </c>
       <c r="D1027" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1027" s="5">
         <v>40</v>
       </c>
       <c r="F1027" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1027" s="5" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="1028" spans="1:7">
       <c r="A1028" s="3" t="s">
-        <v>250</v>
+        <v>1144</v>
       </c>
       <c r="B1028" s="4" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="C1028" s="5">
-        <v>49141</v>
+        <v>49118</v>
       </c>
       <c r="D1028" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1028" s="5">
         <v>40</v>
       </c>
       <c r="F1028" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1028" s="5" t="s">
-        <v>2138</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1029" spans="1:7">
       <c r="A1029" s="3" t="s">
-        <v>2118</v>
+        <v>2096</v>
       </c>
       <c r="B1029" s="4" t="s">
         <v>2139</v>
       </c>
       <c r="C1029" s="5">
-        <v>49145</v>
+        <v>49123</v>
       </c>
       <c r="D1029" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1029" s="5">
         <v>40</v>
       </c>
       <c r="F1029" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1029" s="5" t="s">
         <v>2140</v>
       </c>
     </row>
     <row r="1030" spans="1:7">
       <c r="A1030" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B1030" s="4" t="s">
         <v>2141</v>
       </c>
       <c r="C1030" s="5">
-        <v>49151</v>
+        <v>49141</v>
       </c>
       <c r="D1030" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1030" s="5">
         <v>40</v>
       </c>
       <c r="F1030" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1030" s="5" t="s">
         <v>2142</v>
       </c>
     </row>
     <row r="1031" spans="1:7">
       <c r="A1031" s="3" t="s">
-        <v>2092</v>
+        <v>2122</v>
       </c>
       <c r="B1031" s="4" t="s">
         <v>2143</v>
       </c>
       <c r="C1031" s="5">
-        <v>49152</v>
+        <v>49145</v>
       </c>
       <c r="D1031" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1031" s="5">
         <v>40</v>
       </c>
       <c r="F1031" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1031" s="5" t="s">
-        <v>1746</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="1032" spans="1:7">
       <c r="A1032" s="3" t="s">
-        <v>2090</v>
+        <v>250</v>
       </c>
       <c r="B1032" s="4" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="C1032" s="5">
-        <v>49152</v>
+        <v>49151</v>
       </c>
       <c r="D1032" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1032" s="5">
         <v>40</v>
       </c>
       <c r="F1032" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1032" s="5" t="s">
-        <v>1146</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="1033" spans="1:7">
       <c r="A1033" s="3" t="s">
-        <v>250</v>
+        <v>2096</v>
       </c>
       <c r="B1033" s="4" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="C1033" s="5">
-        <v>49186</v>
+        <v>49152</v>
       </c>
       <c r="D1033" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1033" s="5">
         <v>40</v>
       </c>
       <c r="F1033" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1033" s="5" t="s">
-        <v>2146</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="1034" spans="1:7">
       <c r="A1034" s="3" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="B1034" s="4" t="s">
-        <v>2145</v>
+        <v>2148</v>
       </c>
       <c r="C1034" s="5">
-        <v>49186</v>
+        <v>49152</v>
       </c>
       <c r="D1034" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1034" s="5">
         <v>40</v>
       </c>
       <c r="F1034" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1034" s="5" t="s">
-        <v>1256</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="1035" spans="1:7">
       <c r="A1035" s="3" t="s">
-        <v>1144</v>
+        <v>250</v>
       </c>
       <c r="B1035" s="4" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="C1035" s="5">
-        <v>49188</v>
+        <v>49186</v>
       </c>
       <c r="D1035" s="4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E1035" s="5">
         <v>40</v>
       </c>
       <c r="F1035" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1035" s="5" t="s">
-        <v>957</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="1036" spans="1:7">
       <c r="A1036" s="3" t="s">
-        <v>250</v>
+        <v>2096</v>
       </c>
       <c r="B1036" s="4" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="C1036" s="5">
-        <v>49202</v>
+        <v>49186</v>
       </c>
       <c r="D1036" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1036" s="5">
         <v>40</v>
       </c>
       <c r="F1036" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1036" s="5" t="s">
-        <v>1813</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="1037" spans="1:7">
       <c r="A1037" s="3" t="s">
-        <v>1523</v>
+        <v>1144</v>
       </c>
       <c r="B1037" s="4" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="C1037" s="5">
-        <v>49219</v>
+        <v>49188</v>
       </c>
       <c r="D1037" s="4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E1037" s="5">
         <v>40</v>
       </c>
       <c r="F1037" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1037" s="5" t="s">
-        <v>551</v>
+        <v>957</v>
       </c>
     </row>
     <row r="1038" spans="1:7">
       <c r="A1038" s="3" t="s">
-        <v>2092</v>
+        <v>250</v>
       </c>
       <c r="B1038" s="4" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="C1038" s="5">
-        <v>49221</v>
+        <v>49202</v>
       </c>
       <c r="D1038" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1038" s="5">
         <v>40</v>
       </c>
       <c r="F1038" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1038" s="5" t="s">
-        <v>2151</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="1039" spans="1:7">
       <c r="A1039" s="3" t="s">
-        <v>250</v>
+        <v>1523</v>
       </c>
       <c r="B1039" s="4" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="C1039" s="5">
-        <v>49240</v>
+        <v>49219</v>
       </c>
       <c r="D1039" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1039" s="5">
         <v>40</v>
       </c>
       <c r="F1039" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1039" s="5" t="s">
-        <v>396</v>
+        <v>551</v>
       </c>
     </row>
     <row r="1040" spans="1:7">
       <c r="A1040" s="3" t="s">
-        <v>1445</v>
+        <v>2096</v>
       </c>
       <c r="B1040" s="4" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="C1040" s="5">
-        <v>49240</v>
+        <v>49221</v>
       </c>
       <c r="D1040" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1040" s="5">
         <v>40</v>
       </c>
       <c r="F1040" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1040" s="5" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1041" spans="1:7">
       <c r="A1041" s="3" t="s">
-        <v>2118</v>
+        <v>250</v>
       </c>
       <c r="B1041" s="4" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="C1041" s="5">
-        <v>49247</v>
+        <v>49240</v>
       </c>
       <c r="D1041" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1041" s="5">
         <v>40</v>
       </c>
       <c r="F1041" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1041" s="5" t="s">
-        <v>2155</v>
+        <v>396</v>
       </c>
     </row>
     <row r="1042" spans="1:7">
       <c r="A1042" s="3" t="s">
-        <v>250</v>
+        <v>1445</v>
       </c>
       <c r="B1042" s="4" t="s">
         <v>2156</v>
       </c>
       <c r="C1042" s="5">
-        <v>49249</v>
+        <v>49240</v>
       </c>
       <c r="D1042" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1042" s="5">
         <v>40</v>
       </c>
       <c r="F1042" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1042" s="5" t="s">
-        <v>1095</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="1043" spans="1:7">
       <c r="A1043" s="3" t="s">
-        <v>1144</v>
+        <v>2122</v>
       </c>
       <c r="B1043" s="4" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="C1043" s="5">
-        <v>49250</v>
+        <v>49247</v>
       </c>
       <c r="D1043" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1043" s="5">
         <v>40</v>
       </c>
       <c r="F1043" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1043" s="5" t="s">
-        <v>1263</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="1044" spans="1:7">
       <c r="A1044" s="3" t="s">
-        <v>2092</v>
+        <v>250</v>
       </c>
       <c r="B1044" s="4" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="C1044" s="5">
-        <v>49251</v>
+        <v>49249</v>
       </c>
       <c r="D1044" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1044" s="5">
         <v>40</v>
       </c>
       <c r="F1044" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1044" s="5" t="s">
-        <v>1348</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="1045" spans="1:7">
       <c r="A1045" s="3" t="s">
-        <v>250</v>
+        <v>1144</v>
       </c>
       <c r="B1045" s="4" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="C1045" s="5">
-        <v>49255</v>
+        <v>49250</v>
       </c>
       <c r="D1045" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1045" s="5">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F1045" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1045" s="5" t="s">
-        <v>777</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="1046" spans="1:7">
       <c r="A1046" s="3" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="B1046" s="4" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="C1046" s="5">
-        <v>49267</v>
+        <v>49251</v>
       </c>
       <c r="D1046" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E1046" s="5">
         <v>40</v>
       </c>
       <c r="F1046" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1046" s="5" t="s">
-        <v>2161</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="1047" spans="1:7">
       <c r="A1047" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B1047" s="4" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="C1047" s="5">
-        <v>49275</v>
+        <v>49255</v>
       </c>
       <c r="D1047" s="4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E1047" s="5">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F1047" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G1047" s="5" t="s">
-        <v>378</v>
+        <v>777</v>
       </c>
     </row>
     <row r="1048" spans="1:7">
       <c r="A1048" s="3" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B1048" s="4" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C1048" s="5">
+        <v>49267</v>
+      </c>
+      <c r="D1048" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1048" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1048" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1048" s="5" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:7">
+      <c r="A1049" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1049" s="4" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C1049" s="5">
+        <v>49275</v>
+      </c>
+      <c r="D1049" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1049" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1049" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1049" s="5" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:7">
+      <c r="A1050" s="3" t="s">
         <v>1445</v>
       </c>
-      <c r="B1048" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C1048" s="5">
+      <c r="B1050" s="4" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C1050" s="5">
         <v>49275</v>
       </c>
-      <c r="D1048" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G1049" s="1"/>
+      <c r="D1050" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1050" s="5">
+        <v>40</v>
+      </c>
+      <c r="F1050" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1050" s="5" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:7">
+      <c r="A1051" s="2"/>
+      <c r="C1051" s="1"/>
+      <c r="E1051" s="1"/>
+      <c r="F1051" s="1"/>
+      <c r="G1051" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">