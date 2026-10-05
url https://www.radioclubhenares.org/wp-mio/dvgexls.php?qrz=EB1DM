--- v5 (2026-10-05)
+++ v6 (2026-10-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2169">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EB1DM</t>
   </si>
   <si>
     <t>955 Referencias DVGE - 1.045 QSO encontrados - 815 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #990 (05-10-2026 09:18)</t>
+    <t>Ranking #990 (05-10-2026 13:56)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EB5AQ</t>
   </si>