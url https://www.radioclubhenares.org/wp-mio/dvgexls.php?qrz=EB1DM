--- v6 (2026-10-05)
+++ v7 (2026-10-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2169">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EB1DM</t>
   </si>
   <si>
     <t>955 Referencias DVGE - 1.045 QSO encontrados - 815 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #990 (05-10-2026 13:56)</t>
+    <t>Ranking #990 (05-10-2026 14:21)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EB5AQ</t>
   </si>