--- v3 (2026-03-20)
+++ v4 (2026-05-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EB5KT</t>
   </si>
   <si>
     <t>52 Referencias DVGE - 65 QSO encontrados - 51 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #4837 (20-03-2026 22:14)</t>
+    <t>Ranking #4837 (17-05-2026 16:51)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5NU</t>
   </si>