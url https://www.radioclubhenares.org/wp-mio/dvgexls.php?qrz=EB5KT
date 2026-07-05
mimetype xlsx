--- v4 (2026-05-17)
+++ v5 (2026-07-05)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EB5KT</t>
   </si>
   <si>
-    <t>52 Referencias DVGE - 65 QSO encontrados - 51 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #4837 (17-05-2026 16:51)</t>
+    <t>53 Referencias DVGE - 66 QSO encontrados - 51 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #4837 (05-07-2026 18:35)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5NU</t>
   </si>
@@ -326,56 +326,59 @@
   <si>
     <t>VGPO-010</t>
   </si>
   <si>
     <t>EA3CV</t>
   </si>
   <si>
     <t>VGTE-059</t>
   </si>
   <si>
     <t>07/12/2014</t>
   </si>
   <si>
     <t>EA5DF/P</t>
   </si>
   <si>
     <t>VGTE-136</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>EA5DF</t>
   </si>
   <si>
+    <t>VGTE-137</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
     <t>VGTE-169</t>
   </si>
   <si>
-    <t>10/07/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>EA8URA</t>
   </si>
   <si>
     <t>VGTF-021</t>
   </si>
   <si>
     <t>14/11/2015</t>
   </si>
   <si>
     <t>EA4IF/P</t>
   </si>
   <si>
     <t>VGTO-081</t>
   </si>
   <si>
     <t>25/07/2015</t>
   </si>
   <si>
     <t>VGV-018</t>
   </si>
   <si>
     <t>10/06/2017</t>
   </si>
   <si>
     <t>EA5S</t>
@@ -386,57 +389,57 @@
   <si>
     <t>FT8</t>
   </si>
   <si>
     <t>18/02/2024</t>
   </si>
   <si>
     <t>VGV-103</t>
   </si>
   <si>
     <t>29/05/2016</t>
   </si>
   <si>
     <t>VGV-109</t>
   </si>
   <si>
     <t>25/05/2024</t>
   </si>
   <si>
     <t>EA5URT</t>
   </si>
   <si>
     <t>VGV-110</t>
   </si>
   <si>
+    <t>EA5HUS/P</t>
+  </si>
+  <si>
     <t>VGV-136</t>
   </si>
   <si>
     <t>13/05/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>EA5HUS/P</t>
   </si>
   <si>
     <t>VGV-161</t>
   </si>
   <si>
     <t>17/02/2018</t>
   </si>
   <si>
     <t>EA3BT/P</t>
   </si>
   <si>
     <t>VGV-194</t>
   </si>
   <si>
     <t>22/08/2014</t>
   </si>
   <si>
     <t>VGV-205</t>
   </si>
   <si>
     <t>17/04/2016</t>
   </si>
   <si>
     <t>VGV-210</t>
   </si>
@@ -910,51 +913,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G71"/>
+  <dimension ref="A1:G72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -2040,485 +2043,508 @@
       </c>
       <c r="C51" s="5">
         <v>44127</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E51" s="5">
         <v>40</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="5">
-        <v>44159</v>
+        <v>44127</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="5">
         <v>40</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B53" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="B53" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="5">
-        <v>38009</v>
+        <v>44159</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="5">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" s="5">
+        <v>38009</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="5">
+        <v>15</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" s="5" t="s">
         <v>109</v>
-      </c>
-[...16 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="3" t="s">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C55" s="5">
-        <v>46036</v>
+        <v>45053</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E55" s="5">
         <v>40</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" s="5">
+        <v>46036</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="5">
+        <v>40</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" s="5" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C57" s="5">
         <v>46118</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="5">
         <v>40</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="3" t="s">
-        <v>45</v>
+        <v>115</v>
       </c>
       <c r="B58" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C58" s="5">
+        <v>46118</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="5">
+        <v>40</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G58" s="5" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="3" t="s">
-        <v>114</v>
+        <v>45</v>
       </c>
       <c r="B59" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C59" s="5">
+        <v>46129</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="5">
+        <v>40</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" s="5" t="s">
         <v>120</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C60" s="5">
+        <v>46133</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="5">
+        <v>40</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="5" t="s">
         <v>122</v>
-      </c>
-[...16 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="3" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>124</v>
       </c>
       <c r="C61" s="5">
-        <v>46181</v>
+        <v>46136</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" s="4" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C62" s="5">
         <v>46181</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="5">
         <v>40</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="3" t="s">
-        <v>45</v>
+        <v>115</v>
       </c>
       <c r="B63" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" s="5">
+        <v>46181</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="5">
+        <v>40</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G63" s="5" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" s="5">
+        <v>46213</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="5">
+        <v>40</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="5" t="s">
         <v>129</v>
-      </c>
-[...16 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="3" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="B65" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C65" s="5">
+        <v>46235</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" s="5">
+        <v>40</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" s="5" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B66" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C66" s="5">
+        <v>46246</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" s="5">
+        <v>40</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G66" s="5" t="s">
         <v>134</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B67" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C67" s="5">
+        <v>46248</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E67" s="5">
+        <v>40</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" s="5" t="s">
         <v>136</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C68" s="5">
+        <v>46261</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E68" s="5">
+        <v>40</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G68" s="5" t="s">
         <v>138</v>
-      </c>
-[...16 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E69" s="5">
+        <v>40</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="5" t="s">
         <v>142</v>
-      </c>
-[...16 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E70" s="5">
+        <v>40</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="B70" s="4" t="s">
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="C70" s="5">
+      <c r="B71" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="5">
         <v>50044</v>
       </c>
-      <c r="D70" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="5">
+      <c r="D71" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E71" s="5">
         <v>7000</v>
       </c>
-      <c r="F70" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="5" t="s">
+      <c r="F71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="71" spans="1:7">
-[...4 lines deleted...]
-      <c r="G71" s="1"/>
+    <row r="72" spans="1:7">
+      <c r="A72" s="2"/>
+      <c r="C72" s="1"/>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1"/>
+      <c r="G72" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">