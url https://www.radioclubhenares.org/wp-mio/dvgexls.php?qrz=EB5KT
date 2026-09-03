--- v5 (2026-07-05)
+++ v6 (2026-09-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de EB5KT</t>
   </si>
   <si>
     <t>53 Referencias DVGE - 66 QSO encontrados - 51 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #4837 (05-07-2026 18:35)</t>
+    <t>Ranking #4837 (03-09-2026 16:41)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5NU</t>
   </si>