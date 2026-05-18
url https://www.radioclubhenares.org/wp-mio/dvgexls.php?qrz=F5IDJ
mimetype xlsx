--- v3 (2026-03-31)
+++ v4 (2026-05-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de F5IDJ</t>
   </si>
   <si>
     <t>42 Referencias DVGE - 45 QSO encontrados - 42 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #5161 (01-04-2026 01:09)</t>
+    <t>Ranking #5161 (18-05-2026 14:53)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5CMP/P</t>
   </si>