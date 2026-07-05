--- v4 (2026-05-18)
+++ v5 (2026-07-05)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de F5IDJ</t>
   </si>
   <si>
-    <t>42 Referencias DVGE - 45 QSO encontrados - 42 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #5161 (18-05-2026 14:53)</t>
+    <t>43 Referencias DVGE - 46 QSO encontrados - 43 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #5161 (05-07-2026 16:51)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5CMP/P</t>
   </si>
@@ -194,56 +194,56 @@
   <si>
     <t>EA2EEK/7</t>
   </si>
   <si>
     <t>VGCA-045</t>
   </si>
   <si>
     <t>24/08/2014</t>
   </si>
   <si>
     <t>EA7HID/P</t>
   </si>
   <si>
     <t>VGCO-167</t>
   </si>
   <si>
     <t>24/07/2010</t>
   </si>
   <si>
     <t>EG5INT</t>
   </si>
   <si>
     <t>VGCS-157</t>
   </si>
   <si>
+    <t>21/09/2012</t>
+  </si>
+  <si>
     <t>22/09/2012</t>
   </si>
   <si>
-    <t>21/09/2012</t>
-[...1 lines deleted...]
-  <si>
     <t>EA4FTV</t>
   </si>
   <si>
     <t>VGCU-118</t>
   </si>
   <si>
     <t>27/10/2012</t>
   </si>
   <si>
     <t>EH8FLH</t>
   </si>
   <si>
     <t>VGGC-037</t>
   </si>
   <si>
     <t>20/08/2011</t>
   </si>
   <si>
     <t>EA3EGB/P</t>
   </si>
   <si>
     <t>VGGI-010</t>
   </si>
   <si>
     <t>29/05/2010</t>
@@ -323,56 +323,56 @@
   <si>
     <t>EA3BT/1</t>
   </si>
   <si>
     <t>VGP-053</t>
   </si>
   <si>
     <t>22/08/2010</t>
   </si>
   <si>
     <t>ED1K</t>
   </si>
   <si>
     <t>VGPO-006</t>
   </si>
   <si>
     <t>29/07/2017</t>
   </si>
   <si>
     <t>AN1WHC</t>
   </si>
   <si>
     <t>VGPO-096</t>
   </si>
   <si>
+    <t>01/07/2018</t>
+  </si>
+  <si>
     <t>30/06/2018</t>
   </si>
   <si>
-    <t>01/07/2018</t>
-[...1 lines deleted...]
-  <si>
     <t>EA7FC/P</t>
   </si>
   <si>
     <t>VGSE-191</t>
   </si>
   <si>
     <t>10/10/2009</t>
   </si>
   <si>
     <t>VGSE-210</t>
   </si>
   <si>
     <t>05/06/2010</t>
   </si>
   <si>
     <t>VGSG-016</t>
   </si>
   <si>
     <t>11/08/2015</t>
   </si>
   <si>
     <t>EA3BSE</t>
   </si>
   <si>
     <t>VGT-131</t>
@@ -399,50 +399,59 @@
     <t>18/08/2013</t>
   </si>
   <si>
     <t>EA8CER/P</t>
   </si>
   <si>
     <t>VGTF-085</t>
   </si>
   <si>
     <t>05/12/2009</t>
   </si>
   <si>
     <t>EB8CDK/P</t>
   </si>
   <si>
     <t>VGTF-110</t>
   </si>
   <si>
     <t>17/07/2010</t>
   </si>
   <si>
     <t>EA7HMK/4</t>
   </si>
   <si>
     <t>VGTO-083</t>
+  </si>
+  <si>
+    <t>AM514URG</t>
+  </si>
+  <si>
+    <t>VGV-147</t>
+  </si>
+  <si>
+    <t>06/06/2026</t>
   </si>
   <si>
     <t>EA5KB/M</t>
   </si>
   <si>
     <t>VGV-202</t>
   </si>
   <si>
     <t>04/01/2009</t>
   </si>
   <si>
     <t>VGV-229</t>
   </si>
   <si>
     <t>31/01/2009</t>
   </si>
   <si>
     <t>EA1FEJ/P</t>
   </si>
   <si>
     <t>VGVA-081</t>
   </si>
   <si>
     <t>VGVI-008</t>
   </si>
@@ -889,51 +898,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G51"/>
+  <dimension ref="A1:G52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -1266,146 +1275,146 @@
       </c>
       <c r="E18" s="5">
         <v>40</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="5">
         <v>12040</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="5">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="5">
         <v>12040</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="5">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="5">
         <v>16087</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="5">
         <v>40</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="5">
         <v>35014</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="5">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="5">
         <v>35014</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="5">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="5">
         <v>17032</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="5">
         <v>20</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="5" t="s">
@@ -1634,77 +1643,77 @@
       </c>
       <c r="E34" s="5">
         <v>80</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="5">
         <v>36057</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="5">
+        <v>15</v>
+      </c>
+      <c r="F35" s="5" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="5">
         <v>36057</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="5">
         <v>41068</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="5">
         <v>40</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="5" t="s">
@@ -1881,163 +1890,186 @@
       </c>
       <c r="C45" s="5">
         <v>45053</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="5">
         <v>20</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>130</v>
       </c>
       <c r="C46" s="5">
-        <v>46244</v>
+        <v>46190</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="5">
         <v>40</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C47" s="5">
-        <v>46257</v>
+        <v>46244</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="5">
         <v>40</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C48" s="5">
-        <v>47113</v>
+        <v>46257</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="5">
         <v>40</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>49</v>
+        <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="3" t="s">
-        <v>33</v>
+        <v>137</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>138</v>
+      </c>
+      <c r="C49" s="5">
+        <v>47113</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="5">
         <v>40</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" s="5">
+        <v>40</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B50" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="5">
+      <c r="B51" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C51" s="5">
         <v>49219</v>
       </c>
-      <c r="D50" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G51" s="1"/>
+      <c r="D51" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E51" s="5">
+        <v>40</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="2"/>
+      <c r="C52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">