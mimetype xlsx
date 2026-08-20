--- v5 (2026-07-05)
+++ v6 (2026-08-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de F5IDJ</t>
   </si>
   <si>
     <t>43 Referencias DVGE - 46 QSO encontrados - 43 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #5161 (05-07-2026 16:51)</t>
+    <t>Ranking #5161 (20-08-2026 12:34)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5CMP/P</t>
   </si>