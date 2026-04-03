--- v1 (2026-02-09)
+++ v2 (2026-04-03)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="693">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="698">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de SA4BLM</t>
   </si>
   <si>
-    <t>253 Referencias DVGE - 333 QSO encontrados - 212 Referencias DME</t>
-[...2 lines deleted...]
-    <t>Ranking #2190 (09-02-2026 06:26)</t>
+    <t>255 Referencias DVGE - 336 QSO encontrados - 213 Referencias DME</t>
+  </si>
+  <si>
+    <t>Ranking #2190 (03-04-2026 18:27)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>
@@ -2007,50 +2007,65 @@
     <t>12/03/2020</t>
   </si>
   <si>
     <t>VGTF-017</t>
   </si>
   <si>
     <t>11/01/2019</t>
   </si>
   <si>
     <t>VGTF-058</t>
   </si>
   <si>
     <t>EA8CXN/P</t>
   </si>
   <si>
     <t>VGTF-095</t>
   </si>
   <si>
     <t>15/04/2016</t>
   </si>
   <si>
     <t>VGTF-100</t>
   </si>
   <si>
     <t>13/03/2020</t>
+  </si>
+  <si>
+    <t>EA8AA</t>
+  </si>
+  <si>
+    <t>VGTF-110</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>VGTF-111</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
   </si>
   <si>
     <t>VGTF-129</t>
   </si>
   <si>
     <t>14/03/2020</t>
   </si>
   <si>
     <t>VGTF-130</t>
   </si>
   <si>
     <t>11/03/2020</t>
   </si>
   <si>
     <t>VGTF-133</t>
   </si>
   <si>
     <t>05/03/2020</t>
   </si>
   <si>
     <t>EA5Q</t>
   </si>
   <si>
     <t>VGV-064</t>
   </si>
@@ -2548,51 +2563,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G339"/>
+  <dimension ref="A1:G342"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="7" t="s">
         <v>1</v>
@@ -9997,330 +10012,399 @@
     <row r="326" spans="1:7">
       <c r="A326" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>663</v>
       </c>
       <c r="C326" s="5">
         <v>38036</v>
       </c>
       <c r="D326" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E326" s="5">
         <v>20</v>
       </c>
       <c r="F326" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G326" s="5" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="3" t="s">
-        <v>210</v>
+        <v>665</v>
       </c>
       <c r="B327" s="4" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C327" s="5">
-        <v>38049</v>
+        <v>38038</v>
       </c>
       <c r="D327" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E327" s="5">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F327" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G327" s="5" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="3" t="s">
-        <v>210</v>
+        <v>665</v>
       </c>
       <c r="B328" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="C328" s="5">
+        <v>38038</v>
+      </c>
+      <c r="D328" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E328" s="5">
+        <v>20</v>
+      </c>
+      <c r="F328" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G328" s="5" t="s">
         <v>667</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="3" t="s">
-        <v>210</v>
+        <v>665</v>
       </c>
       <c r="B329" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="C329" s="5">
+        <v>38038</v>
+      </c>
+      <c r="D329" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E329" s="5">
+        <v>20</v>
+      </c>
+      <c r="F329" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G329" s="5" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B330" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="C330" s="5">
+        <v>38049</v>
+      </c>
+      <c r="D330" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E330" s="5">
+        <v>20</v>
+      </c>
+      <c r="F330" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G330" s="5" t="s">
         <v>671</v>
-      </c>
-[...16 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B331" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="C331" s="5">
+        <v>38050</v>
+      </c>
+      <c r="D331" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E331" s="5">
+        <v>20</v>
+      </c>
+      <c r="F331" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G331" s="5" t="s">
         <v>673</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B332" s="4" t="s">
+        <v>674</v>
+      </c>
+      <c r="C332" s="5">
+        <v>38050</v>
+      </c>
+      <c r="D332" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E332" s="5">
+        <v>20</v>
+      </c>
+      <c r="F332" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G332" s="5" t="s">
         <v>675</v>
-      </c>
-[...16 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="3" t="s">
-        <v>129</v>
+        <v>676</v>
       </c>
       <c r="B333" s="4" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>677</v>
+      </c>
+      <c r="C333" s="5">
+        <v>46106</v>
       </c>
       <c r="D333" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E333" s="5">
         <v>20</v>
       </c>
       <c r="F333" s="5" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="G333" s="5" t="s">
-        <v>680</v>
+        <v>356</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="3" t="s">
-        <v>129</v>
+        <v>678</v>
       </c>
       <c r="B334" s="4" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>679</v>
+      </c>
+      <c r="C334" s="5">
+        <v>46099</v>
       </c>
       <c r="D334" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E334" s="5">
         <v>20</v>
       </c>
       <c r="F334" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G334" s="5" t="s">
-        <v>683</v>
+        <v>41</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="3" t="s">
-        <v>129</v>
+        <v>680</v>
       </c>
       <c r="B335" s="4" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>681</v>
+      </c>
+      <c r="C335" s="5">
+        <v>46115</v>
       </c>
       <c r="D335" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E335" s="5">
         <v>20</v>
       </c>
       <c r="F335" s="5" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="G335" s="5" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B336" s="4" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="C336" s="5" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="D336" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E336" s="5">
         <v>20</v>
       </c>
       <c r="F336" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G336" s="5" t="s">
-        <v>174</v>
+        <v>685</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="3" t="s">
-        <v>493</v>
+        <v>129</v>
       </c>
       <c r="B337" s="4" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>49015</v>
+        <v>686</v>
+      </c>
+      <c r="C337" s="5" t="s">
+        <v>687</v>
       </c>
       <c r="D337" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E337" s="5">
         <v>20</v>
       </c>
       <c r="F337" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G337" s="5" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B338" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="C338" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="D338" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E338" s="5">
+        <v>20</v>
+      </c>
+      <c r="F338" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G338" s="5" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B339" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="C339" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="D339" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E339" s="5">
+        <v>20</v>
+      </c>
+      <c r="F339" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G339" s="5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B340" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="C340" s="5">
+        <v>49015</v>
+      </c>
+      <c r="D340" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E340" s="5">
+        <v>20</v>
+      </c>
+      <c r="F340" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G340" s="5" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="B338" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C338" s="5">
+      <c r="B341" s="4" t="s">
+        <v>696</v>
+      </c>
+      <c r="C341" s="5">
         <v>49067</v>
       </c>
-      <c r="D338" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G339" s="1"/>
+      <c r="D341" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E341" s="5">
+        <v>20</v>
+      </c>
+      <c r="F341" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G341" s="5" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7">
+      <c r="A342" s="2"/>
+      <c r="C342" s="1"/>
+      <c r="E342" s="1"/>
+      <c r="F342" s="1"/>
+      <c r="G342" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">