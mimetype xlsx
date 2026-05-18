--- v2 (2026-04-03)
+++ v3 (2026-05-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="698">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de SA4BLM</t>
   </si>
   <si>
     <t>255 Referencias DVGE - 336 QSO encontrados - 213 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2190 (03-04-2026 18:27)</t>
+    <t>Ranking #2190 (18-05-2026 19:23)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>