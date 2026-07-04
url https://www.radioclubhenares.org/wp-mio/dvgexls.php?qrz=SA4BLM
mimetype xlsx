--- v3 (2026-05-18)
+++ v4 (2026-07-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="698">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de SA4BLM</t>
   </si>
   <si>
     <t>255 Referencias DVGE - 336 QSO encontrados - 213 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2190 (18-05-2026 19:23)</t>
+    <t>Ranking #2190 (04-07-2026 16:03)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>