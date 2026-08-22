--- v4 (2026-07-04)
+++ v5 (2026-08-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LOGs DVGE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="698">
   <si>
     <t>DIPLOMA VÉRTICES GEODÉSICOS DE ESPAÑA - DVGE</t>
   </si>
   <si>
     <t>Logs DVGE de SA4BLM</t>
   </si>
   <si>
     <t>255 Referencias DVGE - 336 QSO encontrados - 213 Referencias DME</t>
   </si>
   <si>
-    <t>Ranking #2190 (04-07-2026 16:03)</t>
+    <t>Ranking #2190 (22-08-2026 18:43)</t>
   </si>
   <si>
     <t>ACTIVIDAD</t>
   </si>
   <si>
     <t>REFERENCIA</t>
   </si>
   <si>
     <t>DME</t>
   </si>
   <si>
     <t>INDICATIVO</t>
   </si>
   <si>
     <t>BANDA</t>
   </si>
   <si>
     <t>MODO</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>EA5ITW/P</t>
   </si>